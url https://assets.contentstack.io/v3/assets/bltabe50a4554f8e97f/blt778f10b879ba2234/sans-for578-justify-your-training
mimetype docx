--- v0 (2026-09-07)
+++ v1 (2026-11-07)
@@ -1,3899 +1,2647 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C20056" w:rsidP="00C20056" w:rsidRDefault="00C20056" w14:paraId="63795DEC" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="63795DEC" w14:textId="77777777" w:rsidR="00C20056" w:rsidRDefault="00C20056" w:rsidP="00C20056">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Sample Training Request Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20056" w:rsidP="00C20056" w:rsidRDefault="00C20056" w14:paraId="42151BFF" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="42151BFF" w14:textId="77777777" w:rsidR="00C20056" w:rsidRDefault="00C20056" w:rsidP="00C20056">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDFE9BE" w14:textId="77777777" w:rsidR="00C20056" w:rsidRPr="00E828F8" w:rsidRDefault="00C20056" w:rsidP="00C20056">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>Use the following sample request letter, or elements of it, to j</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Use this editable letter to request the time and budget needed for SANS training. Personalize the bracketed fields, select the preferred delivery option, attach the unpaid invoice, and send the completed request to your decision-maker.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7411">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ustify the </w:t>
+    </w:p>
+    <w:p w14:paraId="2F16EB47" w14:textId="77777777" w:rsidR="00C20056" w:rsidRDefault="00C20056" w:rsidP="00C20056">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B81F704" w14:textId="03E6FD22" w:rsidR="004A6312" w:rsidRPr="00EA4F19" w:rsidRDefault="004A6312" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Subject: Request for SANS FOR578 training</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB0AABB" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRPr="00FE1481" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="005EEA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EE30C4" w14:textId="39E837C7" w:rsidR="004A6312" w:rsidRPr="00FE1481" w:rsidRDefault="004A6312" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>time and budget required to complete</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Decision Maker Name],</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7411">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> SANS training</w:t>
+    </w:p>
+    <w:p w14:paraId="06243AC8" w14:textId="0769A973" w:rsidR="00EA2B6E" w:rsidRPr="00FE1481" w:rsidRDefault="006920BD" w:rsidP="00A1198D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I’m writing to request time and budget approval to take SANS Institute’s FOR578: Cyber Threat Intelligence and its associated GIAC Cyber Threat Intelligence (GCTI) certification exam.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="34BED097" w14:textId="6C843A2C" w:rsidR="00B268A8" w:rsidRPr="00FE1481" w:rsidRDefault="00F424B0" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> to your manager. Simply</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>This six-day course will build practical skills I can apply to protect the organization, support faster and better-supported decisions, and reduce avoidable investigation delays. The information below summarizes the business value, expected outcomes, and editable cost fields.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7411">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> copy and paste</w:t>
+    </w:p>
+    <w:p w14:paraId="016D01FC" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRPr="00FE1481" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70776F71" w14:textId="27B8A791" w:rsidR="000473BA" w:rsidRPr="00FE1481" w:rsidRDefault="00E5311F" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Why This Training Matters</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0DBB6" w14:textId="31A72264" w:rsidR="000C0DB1" w:rsidRPr="00FE1481" w:rsidRDefault="000C0DB1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678F56BB" w14:textId="7A7660FA" w:rsidR="003711A9" w:rsidRDefault="00F35C4E" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Threat intelligence is useful only when it helps the organization understand which threats matter and what to do next. FOR578 teaches the full process for setting priorities, analyzing attacker behavior, validating outside reporting, and producing intelligence that improves prevention, detection, and response.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7411">
-[...5 lines deleted...]
-        <w:t>text into an email to your manager, then make any necessary adjustments to personalize the information. Once you hit send, you’ll be one step closer to</w:t>
+    </w:p>
+    <w:p w14:paraId="2A735EAB" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="00FE1481" w:rsidRDefault="0090117E" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="292929"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596C2368" w14:textId="0B0166B0" w:rsidR="00EE6A32" w:rsidRPr="00FE1481" w:rsidRDefault="00EE6A32" w:rsidP="00EE6A32">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>How This Training Will Benefit the Organization</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F62EAEF" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRPr="00FE1481" w:rsidRDefault="00F94EC1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="292929"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="2E22091B" w14:textId="7C527F56" w:rsidR="005F7361" w:rsidRPr="00FE1481" w:rsidRDefault="005F7361" w:rsidP="005F7361">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="292929"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> gaining the skills required to</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>After completing the course, I will be better prepared to:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7411">
-[...1059 lines deleted...]
-    <w:p w:rsidR="005B3765" w:rsidP="0069072E" w:rsidRDefault="005B3765" w14:paraId="548DDF00" w14:textId="4B1C7AFB">
+    </w:p>
+    <w:p w14:paraId="5963DE80" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="287" w:lineRule="atLeast"/>
-[...12 lines deleted...]
-        <w:t>The GCTI certification covers Strategic, Operational, and Tactical Cyber Threat Intelligence, as well as Open Source Intelligence and Campaigns, Intelligence Applications and Intrusion Analysis. GCTI earners have demonstrated the ability to understand and analyze complex threat analysis scenarios; identify, create and validate intelligence requirements through threat modeling, as well as an understanding of a threat’s behavioral tradecraft through structured analytical techniques.</w:t>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Set intelligence priorities based on the organization's most important risks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE1481" w:rsidR="004C70BF" w:rsidP="004C70BF" w:rsidRDefault="004C70BF" w14:paraId="1EA6C7E7" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="00DF457F" w:rsidP="27FF0C6B" w:rsidRDefault="000D4C5C" w14:paraId="68357CA3" w14:textId="40AFCB6C">
+    <w:p w14:paraId="675BBDEC" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>See t</w:t>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Identify patterns in attacker behavior across incidents and data sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="27FF0C6B" w:rsidR="00711A49">
-[...5 lines deleted...]
-        <w:t>he “Exam Certification and Outcomes Statements” section of the</w:t>
+    </w:p>
+    <w:p w14:paraId="4591F661" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Validate outside reporting before we spend time or money acting on it</w:t>
       </w:r>
-      <w:r w:rsidRPr="27FF0C6B" w:rsidR="00CC3027">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="0BA5B372" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Connect threat findings to detection, response, and security planning</w:t>
       </w:r>
-      <w:hyperlink r:id="Rb97501cc7e38420b">
-        <w:r w:rsidRPr="27FF0C6B" w:rsidR="3B1C13DA">
+    </w:p>
+    <w:p w14:paraId="6EE1C579" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Produce clear assessments instead of collections of unverified indicators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6661A179" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Tailor reporting for analysts, managers, and executives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7C9C29" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Improve collaboration among threat intelligence, response, and security operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297FBEBE" w14:textId="77777777" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Practice the full process in 20 hands-on labs and a team capstone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E80F5B5" w14:textId="77777777" w:rsidR="0090117E" w:rsidRDefault="0090117E" w:rsidP="0090117E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Make recommendations with clear evidence, confidence, and limitations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5531DB29" w14:textId="74B195E6" w:rsidR="0090117E" w:rsidRPr="0090117E" w:rsidRDefault="0089573B" w:rsidP="0090117E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Associated Certification: GIAC Cyber Threat Intelligence (GCTI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30934D97" w14:textId="0A37063B" w:rsidR="005F7361" w:rsidRPr="00FE1481" w:rsidRDefault="005F7361" w:rsidP="005F7361">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="100" w:afterAutospacing="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>The GIAC Cyber Threat Intelligence (GCTI) certification provides an independent measure that I can apply the practical skills covered in the course. It also gives the organization a clear way to verify the outcome of the training investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68357CA3" w14:textId="3E15EBF7" w:rsidR="00DF457F" w:rsidRDefault="000D4C5C" w:rsidP="0069072E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="100" w:afterAutospacing="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current objectives and exam details are available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
           </w:rPr>
-          <w:t>GIAC Cyber Threat Intelligence (GCTI)</w:t>
+          <w:t>GCTI certification page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="27FF0C6B" w:rsidR="00711A49">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> page </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="27FF0C6B" w:rsidR="000D4C5C">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00FE1481" w:rsidR="004C70BF" w:rsidP="004C70BF" w:rsidRDefault="004C70BF" w14:paraId="331BC334" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="331BC334" w14:textId="77777777" w:rsidR="004C70BF" w:rsidRPr="00FE1481" w:rsidRDefault="004C70BF" w:rsidP="004C70BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6877BB" w14:textId="25449483" w:rsidR="00384AEE" w:rsidRPr="00EA4F19" w:rsidRDefault="00384AEE" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Expected Cost</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA4F19" w:rsidP="00EA4F19" w:rsidRDefault="00EA4F19" w14:paraId="5A0585D8" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:t>I</w:t>
+    <w:p w14:paraId="5A0585D8" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11959B1D" w14:textId="682ECB38" w:rsidR="00F94EC1" w:rsidRDefault="00F94EC1" w:rsidP="00F94EC1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>I’d like to take FOR578 [choose one and complete the details: (1) in person at [event name], from [start date] through [end date]; (2) Live Online from [start date] through [end date]; or (3) OnDemand, with four months of access to the self-paced training].</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3226B25E" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRDefault="00F94EC1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6666F6FA" w14:textId="6FBF6BD6" w:rsidR="004A6312" w:rsidRDefault="000D4C5C" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">’d like </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>The attached unpaid invoice shows the current course cost [retrieve it from the course registration page and attach]. Complete the fields below before sending:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19">
-[...192 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="30BAC693" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRPr="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9871" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8365"/>
         <w:gridCol w:w="1506"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidTr="00397877" w14:paraId="6F6D5EA9" w14:textId="77777777">
+      <w:tr w:rsidR="004A6312" w:rsidRPr="00EA4F19" w14:paraId="6F6D5EA9" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidP="00EA4F19" w:rsidRDefault="00CF0EBD" w14:paraId="04FB17E6" w14:textId="60E553A9">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Course fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="2FD09192" w14:textId="116E46A6">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="00CF0EBD" w:rsidTr="00397877" w14:paraId="5FADD981" w14:textId="77777777">
+      <w:tr w:rsidR="00CF0EBD" w:rsidRPr="00EA4F19" w14:paraId="5FADD981" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00CF0EBD" w:rsidP="00EA4F19" w:rsidRDefault="00CF0EBD" w14:paraId="6A2AAC0C" w14:textId="77777777">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Subtract Early Bird / Online Training Discount</w:t>
+              <w:t>Available discount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00CF0EBD" w:rsidP="00EA4F19" w:rsidRDefault="00CF0EBD" w14:paraId="4ED515B0" w14:textId="3C97E2B9">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[-$XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidTr="00397877" w14:paraId="114361EE" w14:textId="77777777">
+      <w:tr w:rsidR="00A24AF8" w:rsidRPr="00EA4F19" w14:paraId="114361EE" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidP="00EA4F19" w:rsidRDefault="00A24AF8" w14:paraId="51D56451" w14:textId="736D731B">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>ee</w:t>
+              <w:t>GIAC certification fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="02765910" w14:textId="4D5975ED">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidTr="00397877" w14:paraId="1CE8F9E3" w14:textId="77777777">
+      <w:tr w:rsidR="00A24AF8" w:rsidRPr="00EA4F19" w14:paraId="1CE8F9E3" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidP="00EA4F19" w:rsidRDefault="00A24AF8" w14:paraId="611093E5" w14:textId="1425D7CD">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>ee</w:t>
+              <w:t>OnDemand bundle fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="00A24AF8" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="54069E05" w14:textId="5A3B7D37">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidTr="00397877" w14:paraId="5B88854F" w14:textId="77777777">
+      <w:tr w:rsidR="003E1255" w:rsidRPr="00EA4F19" w14:paraId="5B88854F" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidP="00EA4F19" w:rsidRDefault="00CF0EBD" w14:paraId="261567F4" w14:textId="72C64A28">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              <w:t>)                           </w:t>
+              <w:t>Travel and hotel (live training only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="1E41C0A7" w14:textId="32DF8E28">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidTr="00397877" w14:paraId="132E348A" w14:textId="77777777">
+      <w:tr w:rsidR="003E1255" w:rsidRPr="00EA4F19" w14:paraId="132E348A" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidP="00EA4F19" w:rsidRDefault="00ED4B1D" w14:paraId="1F6EFBD9" w14:textId="0254F409">
-            <w:pPr>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-              <w:t>                                                                   </w:t>
+              <w:t>Meals (live training only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="003E1255" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="7FC066A1" w14:textId="455D5D23">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidTr="00397877" w14:paraId="07F95A46" w14:textId="77777777">
+      <w:tr w:rsidR="004A6312" w:rsidRPr="00EA4F19" w14:paraId="07F95A46" w14:textId="77777777" w:rsidTr="00397877">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidP="00EA4F19" w:rsidRDefault="00CF0EBD" w14:paraId="30C74BAA" w14:textId="65C6A13D">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>Total estimated cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA4F19" w:rsidR="004A6312" w:rsidP="00EA4F19" w:rsidRDefault="00157F40" w14:paraId="68AE7632" w14:textId="0EED25C2">
-[...2 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p>
+            <w:r/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[$X,XXX]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA4F19" w:rsidP="00EA4F19" w:rsidRDefault="00EA4F19" w14:paraId="509576D1" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:t>*</w:t>
+    <w:p w14:paraId="509576D1" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC9AC0B" w14:textId="7E1F4B65" w:rsidR="00CF0EBD" w:rsidRPr="00EA4F19" w:rsidRDefault="004A6312" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>*For live training, add the current event hotel rate and registration deadline if applicable.</w:t>
       </w:r>
-      <w:r w:rsidR="000D4C5C">
-[...5 lines deleted...]
-        <w:t>S</w:t>
+    </w:p>
+    <w:p w14:paraId="59A49FD6" w14:textId="5FBF9CCA" w:rsidR="002068B8" w:rsidRPr="00EA4F19" w:rsidRDefault="002068B8" w:rsidP="00EE6A32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC25F06" w14:textId="48C6690A" w:rsidR="00996684" w:rsidRPr="00EA4F19" w:rsidRDefault="000D4C5C" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19" w:rsidR="00EB6827">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">pecial </w:t>
+    </w:p>
+    <w:p w14:paraId="4EBAD190" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483AFB1C" w14:textId="48B225CE" w:rsidR="004A6312" w:rsidRPr="00EA4F19" w:rsidRDefault="006E70D8" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>FOR578 will help us focus resources on the threats most relevant to the organization. The labs and capstone provide practice turning evidence into decisions, while the certification offers an independent measure of the skills gained.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">hotel rates for </w:t>
+    </w:p>
+    <w:p w14:paraId="5EB92139" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738987DA" w14:textId="3EC00473" w:rsidR="003711A9" w:rsidRDefault="004C2242" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional course information is available on the </w:t>
       </w:r>
-      <w:r w:rsidR="000D4C5C">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">conference </w:t>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+          </w:rPr>
+          <w:t>FOR578 course page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19">
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="1DEF41C6" w14:textId="56D63A5B" w:rsidR="003711A9" w:rsidRDefault="003711A9" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003711A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19">
-[...126 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...83 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19" w:rsidR="00536B58">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">work we need. </w:t>
+    </w:p>
+    <w:p w14:paraId="19C02EBA" w14:textId="1D5D4365" w:rsidR="004A6312" w:rsidRPr="00EA4F19" w:rsidRDefault="004A6312" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Thanks for your consideration,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19" w:rsidR="009F023D">
-[...109 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4B62BEED" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="005EEA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="1C0E1AB5" w14:textId="7F3C67B0" w:rsidR="009614B1" w:rsidRPr="00EA4F19" w:rsidRDefault="009614B1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...100 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
         </w:rPr>
         <w:t>[Add standard signature]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19">
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="036633F7" w14:textId="77777777" w:rsidR="00EA4F19" w:rsidRDefault="00EA4F19" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AC28FA" w14:textId="26436AD5" w:rsidR="00554815" w:rsidRPr="00EA4F19" w:rsidRDefault="009614B1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Attachment:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4F19" w:rsidR="00C01446">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="6A754329" w14:textId="04590F49" w:rsidR="005A2B7B" w:rsidRPr="00EA4F19" w:rsidRDefault="009614B1" w:rsidP="00EA4F19">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="252" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Unpaid invoice for SANS training [retrieve from the course registration page and attach]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA4F19" w:rsidR="005A2B7B" w:rsidP="00EA4F19" w:rsidRDefault="009614B1" w14:paraId="6A754329" w14:textId="04590F49">
-[...27 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="005A2B7B" w:rsidRPr="00EA4F19" w:rsidSect="00397877">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0566523F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE282CCC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056A62D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="590CA700"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E14117C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5F4D266"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D54207E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500E8366"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7E18EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12E685EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67C541CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA9C671C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71DB35CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E402E090"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1071268642">
+  <w:num w:numId="1" w16cid:durableId="1897426877">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1499072562">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1655530077">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1701779318">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1146125118">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1717118807">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1200439374">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="505750579">
+  <w:num w:numId="7" w16cid:durableId="1504398348">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A6312"/>
     <w:rsid w:val="00016F1E"/>
     <w:rsid w:val="000171BF"/>
     <w:rsid w:val="000271AD"/>
     <w:rsid w:val="000473BA"/>
     <w:rsid w:val="00073A21"/>
     <w:rsid w:val="00080CFB"/>
     <w:rsid w:val="000856BB"/>
     <w:rsid w:val="0008727D"/>
     <w:rsid w:val="000B4A88"/>
     <w:rsid w:val="000C0DB1"/>
     <w:rsid w:val="000C19B1"/>
     <w:rsid w:val="000C375D"/>
     <w:rsid w:val="000D278E"/>
     <w:rsid w:val="000D4C5C"/>
     <w:rsid w:val="000E3AFC"/>
     <w:rsid w:val="000F3A8A"/>
     <w:rsid w:val="000F7F72"/>
     <w:rsid w:val="00101688"/>
     <w:rsid w:val="00104FDD"/>
     <w:rsid w:val="00112DC7"/>
     <w:rsid w:val="00126C0B"/>
     <w:rsid w:val="00127E1A"/>
     <w:rsid w:val="00141E30"/>
     <w:rsid w:val="00143AD2"/>
     <w:rsid w:val="00146FD2"/>
     <w:rsid w:val="001472AC"/>
     <w:rsid w:val="00151A34"/>
     <w:rsid w:val="001521A7"/>
     <w:rsid w:val="00157F40"/>
     <w:rsid w:val="0016138D"/>
     <w:rsid w:val="00162E50"/>
     <w:rsid w:val="00162F8C"/>
+    <w:rsid w:val="001631DC"/>
     <w:rsid w:val="001676C7"/>
     <w:rsid w:val="00174042"/>
     <w:rsid w:val="00174B01"/>
     <w:rsid w:val="001871B9"/>
     <w:rsid w:val="00193F44"/>
     <w:rsid w:val="001955EC"/>
     <w:rsid w:val="001A1F0E"/>
     <w:rsid w:val="001A30FF"/>
     <w:rsid w:val="001B08C9"/>
     <w:rsid w:val="001B6FC3"/>
     <w:rsid w:val="001C7869"/>
     <w:rsid w:val="001E3EB1"/>
     <w:rsid w:val="001E470F"/>
     <w:rsid w:val="001F294D"/>
     <w:rsid w:val="002068B8"/>
-    <w:rsid w:val="0021074B"/>
     <w:rsid w:val="002164CD"/>
     <w:rsid w:val="00237A4D"/>
     <w:rsid w:val="002455ED"/>
     <w:rsid w:val="00246300"/>
     <w:rsid w:val="0025707F"/>
     <w:rsid w:val="002815FF"/>
     <w:rsid w:val="00286E0A"/>
     <w:rsid w:val="002B339D"/>
     <w:rsid w:val="002D489A"/>
-    <w:rsid w:val="002E0272"/>
     <w:rsid w:val="002E1897"/>
-    <w:rsid w:val="002F5749"/>
     <w:rsid w:val="00302FA3"/>
     <w:rsid w:val="0030511B"/>
     <w:rsid w:val="00305898"/>
     <w:rsid w:val="003067D7"/>
     <w:rsid w:val="00311286"/>
     <w:rsid w:val="00324923"/>
     <w:rsid w:val="0034086A"/>
     <w:rsid w:val="00347A89"/>
     <w:rsid w:val="00350CAD"/>
     <w:rsid w:val="0035107E"/>
     <w:rsid w:val="003607CF"/>
     <w:rsid w:val="00361C73"/>
-    <w:rsid w:val="00367A31"/>
+    <w:rsid w:val="003711A9"/>
     <w:rsid w:val="003737F1"/>
     <w:rsid w:val="00384AEE"/>
+    <w:rsid w:val="00392201"/>
     <w:rsid w:val="00397877"/>
     <w:rsid w:val="003A0E69"/>
-    <w:rsid w:val="003B6B95"/>
     <w:rsid w:val="003D5F7A"/>
     <w:rsid w:val="003E1255"/>
     <w:rsid w:val="003E12B1"/>
     <w:rsid w:val="004132BD"/>
     <w:rsid w:val="004165B4"/>
     <w:rsid w:val="00420292"/>
     <w:rsid w:val="00423DB0"/>
     <w:rsid w:val="0042795E"/>
-    <w:rsid w:val="00434E46"/>
     <w:rsid w:val="004545C7"/>
+    <w:rsid w:val="004649B3"/>
     <w:rsid w:val="00467217"/>
     <w:rsid w:val="00483CD2"/>
     <w:rsid w:val="004A6312"/>
     <w:rsid w:val="004A6471"/>
     <w:rsid w:val="004B31A3"/>
     <w:rsid w:val="004C2242"/>
     <w:rsid w:val="004C4246"/>
     <w:rsid w:val="004C70BF"/>
     <w:rsid w:val="004C7C59"/>
     <w:rsid w:val="004D265E"/>
     <w:rsid w:val="00501B41"/>
     <w:rsid w:val="00515ED0"/>
     <w:rsid w:val="00525104"/>
     <w:rsid w:val="00536B58"/>
     <w:rsid w:val="0054122B"/>
     <w:rsid w:val="005464B0"/>
     <w:rsid w:val="00547DA2"/>
     <w:rsid w:val="00552274"/>
     <w:rsid w:val="005540AD"/>
     <w:rsid w:val="00554815"/>
     <w:rsid w:val="00554F3A"/>
     <w:rsid w:val="0055685D"/>
     <w:rsid w:val="00560BD1"/>
     <w:rsid w:val="00566413"/>
     <w:rsid w:val="005A2B7B"/>
     <w:rsid w:val="005B1674"/>
     <w:rsid w:val="005B3765"/>
     <w:rsid w:val="005B6DF4"/>
+    <w:rsid w:val="005C0CFC"/>
     <w:rsid w:val="005C3D50"/>
     <w:rsid w:val="005C6E72"/>
-    <w:rsid w:val="005E3323"/>
+    <w:rsid w:val="005F7361"/>
     <w:rsid w:val="006106D8"/>
     <w:rsid w:val="006211A6"/>
     <w:rsid w:val="00623FD0"/>
     <w:rsid w:val="00626846"/>
     <w:rsid w:val="00632BDA"/>
     <w:rsid w:val="006423A6"/>
     <w:rsid w:val="00643BC9"/>
     <w:rsid w:val="006524F5"/>
     <w:rsid w:val="00663564"/>
     <w:rsid w:val="00670091"/>
     <w:rsid w:val="0069072E"/>
     <w:rsid w:val="006920BD"/>
     <w:rsid w:val="006962B3"/>
     <w:rsid w:val="006A29E6"/>
     <w:rsid w:val="006C23C5"/>
     <w:rsid w:val="006D42AA"/>
-    <w:rsid w:val="006D73AD"/>
     <w:rsid w:val="006E70D8"/>
     <w:rsid w:val="006E792E"/>
     <w:rsid w:val="006E79BF"/>
-    <w:rsid w:val="006F073A"/>
     <w:rsid w:val="006F6D22"/>
     <w:rsid w:val="00711A49"/>
     <w:rsid w:val="00713AF1"/>
     <w:rsid w:val="007207D8"/>
     <w:rsid w:val="00722887"/>
     <w:rsid w:val="0073450A"/>
     <w:rsid w:val="007403D7"/>
     <w:rsid w:val="00745C96"/>
     <w:rsid w:val="0075104D"/>
     <w:rsid w:val="00764DC2"/>
     <w:rsid w:val="007660F8"/>
     <w:rsid w:val="0077478D"/>
     <w:rsid w:val="00783C9C"/>
     <w:rsid w:val="00784F87"/>
-    <w:rsid w:val="007875C3"/>
     <w:rsid w:val="00791F91"/>
     <w:rsid w:val="007C7D57"/>
     <w:rsid w:val="007C7F09"/>
     <w:rsid w:val="007D585C"/>
     <w:rsid w:val="007D7CBB"/>
     <w:rsid w:val="007E5DC6"/>
     <w:rsid w:val="007F255F"/>
     <w:rsid w:val="00800F66"/>
     <w:rsid w:val="00804552"/>
     <w:rsid w:val="00805A6E"/>
     <w:rsid w:val="008102A1"/>
     <w:rsid w:val="00827AA0"/>
     <w:rsid w:val="008340A7"/>
     <w:rsid w:val="00836062"/>
     <w:rsid w:val="00874C9D"/>
     <w:rsid w:val="0088366C"/>
     <w:rsid w:val="0089573B"/>
     <w:rsid w:val="008971DC"/>
     <w:rsid w:val="008B1A81"/>
     <w:rsid w:val="008B2CA2"/>
     <w:rsid w:val="008B37B2"/>
     <w:rsid w:val="008D2FA9"/>
     <w:rsid w:val="008F2103"/>
     <w:rsid w:val="008F52FC"/>
+    <w:rsid w:val="0090117E"/>
     <w:rsid w:val="0091030A"/>
     <w:rsid w:val="00915B3F"/>
     <w:rsid w:val="0092110B"/>
     <w:rsid w:val="009262DD"/>
-    <w:rsid w:val="00932410"/>
     <w:rsid w:val="00941D72"/>
-    <w:rsid w:val="00944F71"/>
     <w:rsid w:val="0095619D"/>
     <w:rsid w:val="0096149A"/>
     <w:rsid w:val="009614B1"/>
     <w:rsid w:val="009616BB"/>
     <w:rsid w:val="00972D74"/>
     <w:rsid w:val="0098157D"/>
     <w:rsid w:val="00996684"/>
     <w:rsid w:val="00997A22"/>
     <w:rsid w:val="009A1A4C"/>
     <w:rsid w:val="009A6AF1"/>
     <w:rsid w:val="009B0113"/>
-    <w:rsid w:val="009B0484"/>
-    <w:rsid w:val="009B0698"/>
     <w:rsid w:val="009C0E5A"/>
     <w:rsid w:val="009C2F2E"/>
     <w:rsid w:val="009D2107"/>
     <w:rsid w:val="009D7815"/>
     <w:rsid w:val="009F023D"/>
     <w:rsid w:val="009F30FC"/>
-    <w:rsid w:val="00A07F9A"/>
     <w:rsid w:val="00A1198D"/>
     <w:rsid w:val="00A24AF8"/>
     <w:rsid w:val="00A320F2"/>
     <w:rsid w:val="00A32D0B"/>
     <w:rsid w:val="00A332D8"/>
     <w:rsid w:val="00A4632D"/>
     <w:rsid w:val="00A55F77"/>
-    <w:rsid w:val="00A57ED2"/>
     <w:rsid w:val="00A620DB"/>
     <w:rsid w:val="00A65888"/>
     <w:rsid w:val="00A704C2"/>
     <w:rsid w:val="00A70AEE"/>
     <w:rsid w:val="00A72DAC"/>
     <w:rsid w:val="00A75EF8"/>
     <w:rsid w:val="00A91EE9"/>
     <w:rsid w:val="00A953BD"/>
     <w:rsid w:val="00A9548A"/>
     <w:rsid w:val="00A96A52"/>
     <w:rsid w:val="00AA5439"/>
     <w:rsid w:val="00AA66FC"/>
     <w:rsid w:val="00AC576C"/>
     <w:rsid w:val="00AC772F"/>
     <w:rsid w:val="00AD555E"/>
     <w:rsid w:val="00AD5A11"/>
+    <w:rsid w:val="00AD5AB4"/>
     <w:rsid w:val="00AF59D8"/>
     <w:rsid w:val="00B00407"/>
     <w:rsid w:val="00B00876"/>
     <w:rsid w:val="00B130A2"/>
-    <w:rsid w:val="00B20348"/>
     <w:rsid w:val="00B268A8"/>
     <w:rsid w:val="00B27FEB"/>
     <w:rsid w:val="00B420AF"/>
-    <w:rsid w:val="00B5362E"/>
     <w:rsid w:val="00B60838"/>
     <w:rsid w:val="00B613BA"/>
     <w:rsid w:val="00B6186F"/>
     <w:rsid w:val="00B64625"/>
     <w:rsid w:val="00B666F5"/>
     <w:rsid w:val="00B745F9"/>
     <w:rsid w:val="00B84018"/>
     <w:rsid w:val="00B92FF7"/>
     <w:rsid w:val="00B93F9F"/>
     <w:rsid w:val="00B9687D"/>
     <w:rsid w:val="00BA2BDC"/>
     <w:rsid w:val="00BB1474"/>
     <w:rsid w:val="00BB16A8"/>
     <w:rsid w:val="00BC181F"/>
     <w:rsid w:val="00BC33A0"/>
     <w:rsid w:val="00BC373E"/>
     <w:rsid w:val="00BC5036"/>
     <w:rsid w:val="00BE1384"/>
     <w:rsid w:val="00BE2468"/>
-    <w:rsid w:val="00BF0034"/>
     <w:rsid w:val="00C0140A"/>
     <w:rsid w:val="00C01446"/>
     <w:rsid w:val="00C11F8A"/>
     <w:rsid w:val="00C20056"/>
     <w:rsid w:val="00C2511F"/>
     <w:rsid w:val="00C27984"/>
-    <w:rsid w:val="00C33552"/>
     <w:rsid w:val="00C33C35"/>
-    <w:rsid w:val="00C50DF0"/>
     <w:rsid w:val="00C5249B"/>
     <w:rsid w:val="00C65914"/>
-    <w:rsid w:val="00C66423"/>
     <w:rsid w:val="00C67912"/>
     <w:rsid w:val="00C75A87"/>
     <w:rsid w:val="00C8603F"/>
     <w:rsid w:val="00C93CC5"/>
     <w:rsid w:val="00C965B5"/>
     <w:rsid w:val="00CA173D"/>
     <w:rsid w:val="00CA49A3"/>
     <w:rsid w:val="00CB47B0"/>
     <w:rsid w:val="00CB4E1C"/>
     <w:rsid w:val="00CB644C"/>
     <w:rsid w:val="00CC3027"/>
     <w:rsid w:val="00CC43D0"/>
-    <w:rsid w:val="00CD20F5"/>
     <w:rsid w:val="00CF0EBD"/>
     <w:rsid w:val="00D15F49"/>
     <w:rsid w:val="00D227BD"/>
     <w:rsid w:val="00D26829"/>
     <w:rsid w:val="00D300EA"/>
     <w:rsid w:val="00D317A1"/>
     <w:rsid w:val="00D32BC8"/>
     <w:rsid w:val="00D334F5"/>
     <w:rsid w:val="00D51E2D"/>
     <w:rsid w:val="00D52845"/>
     <w:rsid w:val="00D53C69"/>
     <w:rsid w:val="00D67F0B"/>
     <w:rsid w:val="00D72FA6"/>
     <w:rsid w:val="00D814A8"/>
     <w:rsid w:val="00D8468B"/>
     <w:rsid w:val="00D86E87"/>
     <w:rsid w:val="00D94E1F"/>
+    <w:rsid w:val="00DB7069"/>
     <w:rsid w:val="00DC399F"/>
     <w:rsid w:val="00DE2B68"/>
     <w:rsid w:val="00DE5069"/>
-    <w:rsid w:val="00DF1083"/>
     <w:rsid w:val="00DF457F"/>
-    <w:rsid w:val="00E04C39"/>
     <w:rsid w:val="00E06B7D"/>
     <w:rsid w:val="00E112FE"/>
     <w:rsid w:val="00E20AF2"/>
     <w:rsid w:val="00E256E5"/>
     <w:rsid w:val="00E3043B"/>
     <w:rsid w:val="00E31A24"/>
     <w:rsid w:val="00E3671E"/>
     <w:rsid w:val="00E3727D"/>
     <w:rsid w:val="00E373E1"/>
-    <w:rsid w:val="00E46445"/>
     <w:rsid w:val="00E4721B"/>
     <w:rsid w:val="00E5311F"/>
     <w:rsid w:val="00E53E52"/>
     <w:rsid w:val="00E63519"/>
     <w:rsid w:val="00E66067"/>
     <w:rsid w:val="00E6787C"/>
-    <w:rsid w:val="00E8306F"/>
     <w:rsid w:val="00EA2B6E"/>
     <w:rsid w:val="00EA4F19"/>
     <w:rsid w:val="00EA5C91"/>
     <w:rsid w:val="00EA6D3C"/>
     <w:rsid w:val="00EB6827"/>
     <w:rsid w:val="00ED0BA7"/>
     <w:rsid w:val="00ED4B1D"/>
     <w:rsid w:val="00ED59A0"/>
     <w:rsid w:val="00ED68A2"/>
-    <w:rsid w:val="00EE09F6"/>
     <w:rsid w:val="00EE3156"/>
     <w:rsid w:val="00EE6A32"/>
     <w:rsid w:val="00F01D01"/>
     <w:rsid w:val="00F0664F"/>
     <w:rsid w:val="00F35A3A"/>
+    <w:rsid w:val="00F35C4E"/>
     <w:rsid w:val="00F400AA"/>
     <w:rsid w:val="00F40CB1"/>
     <w:rsid w:val="00F424B0"/>
     <w:rsid w:val="00F477AE"/>
     <w:rsid w:val="00F50915"/>
     <w:rsid w:val="00F60B8F"/>
     <w:rsid w:val="00F762E4"/>
     <w:rsid w:val="00F837C8"/>
     <w:rsid w:val="00F94EC1"/>
     <w:rsid w:val="00F96BE4"/>
     <w:rsid w:val="00FC7D58"/>
     <w:rsid w:val="00FD1689"/>
     <w:rsid w:val="00FD5449"/>
     <w:rsid w:val="00FE1481"/>
     <w:rsid w:val="00FE2B99"/>
     <w:rsid w:val="00FF2930"/>
-    <w:rsid w:val="02AA4B35"/>
-[...27 lines deleted...]
-    <w:rsid w:val="7D42069E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="161B726A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3CC65BC6-0D06-41EC-95B0-90E80C186EA7}"/>
+  <w15:docId w15:val="{E61031D8-DA5D-4D97-9887-8BB1BBA4E8F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4049,52 +2797,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4159,454 +2907,1650 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C0DB1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:eastAsia="Arial"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003711A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006962B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001B6FC3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="27"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009D2107"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="mfont" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="mfont">
     <w:name w:val="mfont"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000C19B1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000C19B1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD5A11"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD5A11"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003737F1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003737F1"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003737F1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B268A8"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A70AEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00722887"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B6FC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00467217"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00800F66"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED59A0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention4" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention4">
     <w:name w:val="Unresolved Mention4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00302FA3"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009D2107"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006962B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B64625"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D4C5C"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003711A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="46028747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="50226943">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="50815601">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="105850582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="120653408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="196431855">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="229968197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="259604919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="260768589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="275791784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="285503666">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289170457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="292448267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1355498911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="303628315">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="310642245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="354429590">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="365639021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="317344163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2144421337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="685668084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="271324085">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="367729828">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="368772528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379091090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="384112212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="392510890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="431050629">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="447509547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="468405553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="812143729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="472330930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="923494595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="479008140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="485896064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="486362042">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="718438320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="739593052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="808401389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="836577952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1894386787">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="55904863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="842358003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="886378423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="995380423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1049955095">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1063990532">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2127581565">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1033848788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="603879980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="127865733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1465387771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1164082068">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="549851473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1255093969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2007704015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="326254878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="913588347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1250849590">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1323969152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121728493">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2030567549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1089422723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1295284576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1322272344">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1373531526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1400789283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1442456566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1539314507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1568030027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625695822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="895238434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1688174270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1727725702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1736973509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1773277771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1784956766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1809011682">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1815947020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839808625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1880046676">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939867394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1105029950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1442915063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1622540528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2020617126">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2024436634">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2048988255">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2141612385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/cyber-threat-intelligence/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/cyber-threat-intelligence/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/cyber-threat-intelligence/" TargetMode="External" Id="R8f43f6097baf4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giac.org/certifications/cyber-threat-intelligence-gcti" TargetMode="External" Id="Rc28f830cccb44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giac.org/certifications/cyber-threat-intelligence-gcti" TargetMode="External" Id="R1e1768c2aca642c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giac.org/certifications/cyber-threat-intelligence-gcti" TargetMode="External" Id="Rb97501cc7e38420b" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/reverse-engineering-malware-malware-analysis-tools-techniques/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giac.org/certifications/reverse-engineering-malware-grem/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/reverse-engineering-malware-malware-analysis-tools-techniques/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/reverse-engineering-malware-malware-analysis-tools-techniques/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giac.org/certifications/cyber-threat-intelligence-gcti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sans.org/cyber-security-courses/cyber-threat-intelligence/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4857,51 +4801,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>811</Words>
+  <Characters>4626</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5427</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <dc:subject/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>FOR610 Justify Your Training</dc:title>
+  <dc:subject>Training request letter for updated FOR610 course</dc:subject>
   <dc:creator>Schleisman, Sara</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description>[Decision Maker Name]</dc:description>
-  <lastModifiedBy>Cochran, Jennifer</lastModifiedBy>
-  <revision>5</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>