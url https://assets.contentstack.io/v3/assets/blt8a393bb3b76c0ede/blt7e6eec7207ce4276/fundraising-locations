--- v2 (2026-03-18)
+++ v3 (2026-04-09)
@@ -14,1677 +14,1456 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="489" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F26BA1B6-0DBB-4EDD-97AD-AA88A9176153}"/>
+  <xr:revisionPtr revIDLastSave="708" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80BB5959-4D0D-45CA-A8FD-0B407A294A07}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACT" sheetId="4" r:id="rId1"/>
     <sheet name="NSW" sheetId="1" r:id="rId2"/>
     <sheet name="VIC" sheetId="2" r:id="rId3"/>
     <sheet name="QLD" sheetId="5" r:id="rId4"/>
     <sheet name="WA" sheetId="3" r:id="rId5"/>
     <sheet name="TAS" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1445" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1260" uniqueCount="420">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
     <t>BOTANY</t>
   </si>
   <si>
     <t>NEWTOWN</t>
   </si>
   <si>
-    <t>ST PETERS</t>
-[...1 lines deleted...]
-  <si>
     <t>FIVE DOCK</t>
   </si>
   <si>
-    <t>LEWISHAM</t>
-[...43 lines deleted...]
-  <si>
     <t>STRATHFIELD</t>
   </si>
   <si>
-    <t>BURWOOD HEIGHTS</t>
-[...19 lines deleted...]
-  <si>
     <t>CABRAMATTA</t>
   </si>
   <si>
-    <t>CANLEY VALE</t>
-[...76 lines deleted...]
-  <si>
     <t>EMU HEIGHTS</t>
   </si>
   <si>
     <t>EMU PLAINS</t>
   </si>
   <si>
-    <t>PENRITH</t>
-[...28 lines deleted...]
-  <si>
     <t>ST CLAIR</t>
   </si>
   <si>
     <t>SCHOFIELDS</t>
   </si>
   <si>
-    <t>QUAKERS HILL</t>
-[...46 lines deleted...]
-  <si>
     <t>MUDGEE</t>
   </si>
   <si>
     <t>Event</t>
   </si>
   <si>
-    <t>NARRE WARREN</t>
-[...41 lines deleted...]
-    <t>Thornbury</t>
+    <t>Resdential</t>
+  </si>
+  <si>
+    <t>Upper Coomera</t>
+  </si>
+  <si>
+    <t>Oxenford</t>
+  </si>
+  <si>
+    <t>Surfers Paradise</t>
+  </si>
+  <si>
+    <t>Currumbin Waters</t>
+  </si>
+  <si>
+    <t>Pacific Hwy, Abraham Rd</t>
+  </si>
+  <si>
+    <t>bp Coomera</t>
+  </si>
+  <si>
+    <t>Murwillumbah</t>
+  </si>
+  <si>
+    <t>Tweed Heads</t>
+  </si>
+  <si>
+    <t>Heidelberg</t>
+  </si>
+  <si>
+    <t>451 Lower Heidelberg Rd</t>
+  </si>
+  <si>
+    <t>Woolworths Heidelberg</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Tweed Heads West</t>
+  </si>
+  <si>
+    <t>SPAR Tweed Heads West</t>
+  </si>
+  <si>
+    <t>Maddingley</t>
+  </si>
+  <si>
+    <t>Chirnside Park</t>
+  </si>
+  <si>
+    <t>Elwood</t>
+  </si>
+  <si>
+    <t>Campbellfield</t>
+  </si>
+  <si>
+    <t>Spotswood</t>
+  </si>
+  <si>
+    <t>Altona</t>
+  </si>
+  <si>
+    <t>North Melbourne</t>
+  </si>
+  <si>
+    <t>Narre Warren</t>
+  </si>
+  <si>
+    <t>Diggers Rest</t>
+  </si>
+  <si>
+    <t>Pakenham</t>
+  </si>
+  <si>
+    <t>Champions IGA Maddingley</t>
+  </si>
+  <si>
+    <t>Elwood Licensed Supermarket</t>
+  </si>
+  <si>
+    <t>ALDI Campbellfield</t>
+  </si>
+  <si>
+    <t>IGA Spotswood</t>
+  </si>
+  <si>
+    <t>Goods Grocer</t>
+  </si>
+  <si>
+    <t>Woolworths North Melbourne</t>
+  </si>
+  <si>
+    <t>IGA Narre Warren</t>
+  </si>
+  <si>
+    <t>FoodWorks Diggers Rest</t>
+  </si>
+  <si>
+    <t>Foodworks Edenbrook</t>
+  </si>
+  <si>
+    <t>Shop 8/4A McCormacks Rd</t>
+  </si>
+  <si>
+    <t>239-241 Maroondah Hwy</t>
+  </si>
+  <si>
+    <t>170-172 Tennyson St</t>
+  </si>
+  <si>
+    <t>Mahoneys Rd</t>
+  </si>
+  <si>
+    <t>72 Hudsons Rd</t>
+  </si>
+  <si>
+    <t>2 Harrington Sq</t>
+  </si>
+  <si>
+    <t>Vaughan Terrace &amp; Canning St</t>
+  </si>
+  <si>
+    <t>14 Webb St</t>
+  </si>
+  <si>
+    <t>22 Glitter Rd</t>
+  </si>
+  <si>
+    <t>Shops 5 &amp; 6, 106 Henry Rd</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>DEER PARK</t>
+  </si>
+  <si>
+    <t>DERRIMUT</t>
+  </si>
+  <si>
+    <t>POINT COOK</t>
+  </si>
+  <si>
+    <t>OAK PARK</t>
+  </si>
+  <si>
+    <t>BROADMEADOWS</t>
+  </si>
+  <si>
+    <t>NORTH MELBOURNE</t>
+  </si>
+  <si>
+    <t>PARKVILLE</t>
+  </si>
+  <si>
+    <t>BRUNSWICK EAST</t>
+  </si>
+  <si>
+    <t>COBURG</t>
+  </si>
+  <si>
+    <t>COBURG NORTH</t>
+  </si>
+  <si>
+    <t>CAMPBELLFIELD</t>
+  </si>
+  <si>
+    <t>NORTHCOTE</t>
+  </si>
+  <si>
+    <t>HEIDELBERG HEIGHTS</t>
+  </si>
+  <si>
+    <t>HEIDELBERG WEST</t>
+  </si>
+  <si>
+    <t>WATSONIA</t>
+  </si>
+  <si>
+    <t>BRIAR HILL</t>
+  </si>
+  <si>
+    <t>KEW</t>
+  </si>
+  <si>
+    <t>KEW EAST</t>
+  </si>
+  <si>
+    <t>BALWYN</t>
+  </si>
+  <si>
+    <t>DEEPDENE</t>
+  </si>
+  <si>
+    <t>BALWYN NORTH</t>
+  </si>
+  <si>
+    <t>HAWTHORN</t>
+  </si>
+  <si>
+    <t>HAWTHORN EAST</t>
+  </si>
+  <si>
+    <t>CAMBERWELL</t>
+  </si>
+  <si>
+    <t>CANTERBURY</t>
+  </si>
+  <si>
+    <t>SURREY HILLS</t>
+  </si>
+  <si>
+    <t>BOX HILL NORTH</t>
+  </si>
+  <si>
+    <t>LAUNCHING PLACE</t>
+  </si>
+  <si>
+    <t>WOORI YALLOCK</t>
+  </si>
+  <si>
+    <t>MALVERN</t>
+  </si>
+  <si>
+    <t>CAULFIELD EAST</t>
+  </si>
+  <si>
+    <t>GLEN IRIS</t>
+  </si>
+  <si>
+    <t>ASHBURTON</t>
+  </si>
+  <si>
+    <t>ASHWOOD</t>
+  </si>
+  <si>
+    <t>UPPER FERNTREE GULLY</t>
+  </si>
+  <si>
+    <t>UPWEY</t>
+  </si>
+  <si>
+    <t>CAULFIELD</t>
+  </si>
+  <si>
+    <t>CAULFIELD SOUTH</t>
+  </si>
+  <si>
+    <t>CLAYTON</t>
+  </si>
+  <si>
+    <t>DANDENONG</t>
+  </si>
+  <si>
+    <t>DANDENONG NORTH</t>
+  </si>
+  <si>
+    <t>GARDENVALE</t>
+  </si>
+  <si>
+    <t>RIPPONLEA</t>
+  </si>
+  <si>
+    <t>BULLA</t>
+  </si>
+  <si>
+    <t>SUNBURY</t>
+  </si>
+  <si>
+    <t>WALLAN</t>
+  </si>
+  <si>
+    <t>MONBULK</t>
+  </si>
+  <si>
+    <t>MOUNT EVELYN</t>
+  </si>
+  <si>
+    <t>PAKENHAM UPPER</t>
+  </si>
+  <si>
+    <t>HASTINGS</t>
+  </si>
+  <si>
+    <t>ROSEBUD</t>
+  </si>
+  <si>
+    <t>LYNBROOK</t>
+  </si>
+  <si>
+    <t>CRANBOURNE</t>
+  </si>
+  <si>
+    <t>Coles Local Brisbane - Adelaide St</t>
+  </si>
+  <si>
+    <t>Ritchies SUPA IGA Boonah</t>
+  </si>
+  <si>
+    <t>IGA Currumbin Fair</t>
+  </si>
+  <si>
+    <t>Foodworks Tugun - Kaleena St</t>
+  </si>
+  <si>
+    <t>Towers Chempro Chemist</t>
+  </si>
+  <si>
+    <t>Paradise Point Chempro Chemist</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Coolangatta</t>
+  </si>
+  <si>
+    <t>Australia Fair</t>
+  </si>
+  <si>
+    <t>Holmview Central, Waterford</t>
+  </si>
+  <si>
+    <t>Brisbane City</t>
+  </si>
+  <si>
+    <t>Boonah</t>
+  </si>
+  <si>
+    <t>Tugun</t>
+  </si>
+  <si>
+    <t>Paradise Point</t>
+  </si>
+  <si>
+    <t>Coolangatta</t>
+  </si>
+  <si>
+    <t>Southport</t>
+  </si>
+  <si>
+    <t>Holmview</t>
+  </si>
+  <si>
+    <t>79 Adelaide St</t>
+  </si>
+  <si>
+    <t>58 High St</t>
+  </si>
+  <si>
+    <t>18/15-23 Bienvenue Dr</t>
+  </si>
+  <si>
+    <t>29 Kaleena Street</t>
+  </si>
+  <si>
+    <t>3059 Surfers Paradise Blvd</t>
+  </si>
+  <si>
+    <t>30 The Esplanade</t>
+  </si>
+  <si>
+    <t>8-12 Griffith St</t>
+  </si>
+  <si>
+    <t>42 Marine Pde</t>
+  </si>
+  <si>
+    <t>302-318 Logan River Rd</t>
+  </si>
+  <si>
+    <t>TENERIFFE</t>
+  </si>
+  <si>
+    <t>BRIGHTON</t>
+  </si>
+  <si>
+    <t>DEAGON</t>
+  </si>
+  <si>
+    <t>SANDGATE</t>
+  </si>
+  <si>
+    <t>SHORNCLIFFE</t>
+  </si>
+  <si>
+    <t>KIPPA-RING</t>
+  </si>
+  <si>
+    <t>ROTHWELL</t>
+  </si>
+  <si>
+    <t>CHERMSIDE</t>
+  </si>
+  <si>
+    <t>CHERMSIDE WEST</t>
+  </si>
+  <si>
+    <t>ASPLEY</t>
+  </si>
+  <si>
+    <t>ALBANY CREEK</t>
+  </si>
+  <si>
+    <t>GAYTHORNE</t>
+  </si>
+  <si>
+    <t>MCDOWALL</t>
+  </si>
+  <si>
+    <t>MITCHELTON</t>
+  </si>
+  <si>
+    <t>STAFFORD</t>
+  </si>
+  <si>
+    <t>STAFFORD HEIGHTS</t>
+  </si>
+  <si>
+    <t>FERNY GROVE</t>
+  </si>
+  <si>
+    <t>KELVIN GROVE</t>
+  </si>
+  <si>
+    <t>RED HILL</t>
+  </si>
+  <si>
+    <t>PADDINGTON</t>
+  </si>
+  <si>
+    <t>KENMORE</t>
+  </si>
+  <si>
+    <t>KENMORE HILLS</t>
+  </si>
+  <si>
+    <t>INALA</t>
+  </si>
+  <si>
+    <t>SALISBURY</t>
+  </si>
+  <si>
+    <t>COOPERS PLAINS</t>
+  </si>
+  <si>
+    <t>REGENTS PARK</t>
+  </si>
+  <si>
+    <t>WISHART</t>
+  </si>
+  <si>
+    <t>NEW BEITH</t>
+  </si>
+  <si>
+    <t>CHANDLER</t>
+  </si>
+  <si>
+    <t>BIRKDALE</t>
+  </si>
+  <si>
+    <t>ORMISTON</t>
+  </si>
+  <si>
+    <t>REDLAND BAY</t>
+  </si>
+  <si>
+    <t>MANLY</t>
+  </si>
+  <si>
+    <t>MANLY WEST</t>
+  </si>
+  <si>
+    <t>BEENLEIGH</t>
+  </si>
+  <si>
+    <t>CARRARA</t>
+  </si>
+  <si>
+    <t>ASHMORE</t>
+  </si>
+  <si>
+    <t>BROADBEACH</t>
+  </si>
+  <si>
+    <t>BROADBEACH WATERS</t>
+  </si>
+  <si>
+    <t>CURRUMBIN</t>
+  </si>
+  <si>
+    <t>CURRUMBIN VALLEY</t>
+  </si>
+  <si>
+    <t>CURRUMBIN WATERS</t>
+  </si>
+  <si>
+    <t>ROBINA</t>
+  </si>
+  <si>
+    <t>VARSITY LAKES</t>
+  </si>
+  <si>
+    <t>CAMIRA</t>
+  </si>
+  <si>
+    <t>CAROLE PARK</t>
+  </si>
+  <si>
+    <t>BRASSALL</t>
+  </si>
+  <si>
+    <t>COALFALLS</t>
+  </si>
+  <si>
+    <t>WULKURAKA</t>
+  </si>
+  <si>
+    <t>KARALEE</t>
+  </si>
+  <si>
+    <t>WHITE ROCK</t>
+  </si>
+  <si>
+    <t>BRENDALE</t>
+  </si>
+  <si>
+    <t>STRATHPINE</t>
+  </si>
+  <si>
+    <t>NARANGBA</t>
+  </si>
+  <si>
+    <t>BELLARA</t>
+  </si>
+  <si>
+    <t>BRIBIE ISLAND NORTH</t>
+  </si>
+  <si>
+    <t>DECEPTION BAY</t>
+  </si>
+  <si>
+    <t>WAMURAN</t>
+  </si>
+  <si>
+    <t>D AGUILAR</t>
+  </si>
+  <si>
+    <t>SAMFORD VALLEY</t>
+  </si>
+  <si>
+    <t>SAMFORD VILLAGE</t>
+  </si>
+  <si>
+    <t>DAYBORO</t>
+  </si>
+  <si>
+    <t>EASTLAKES</t>
+  </si>
+  <si>
+    <t>PAGEWOOD</t>
+  </si>
+  <si>
+    <t>FOREST LODGE</t>
+  </si>
+  <si>
+    <t>ANNANDALE</t>
+  </si>
+  <si>
+    <t>TERREY HILLS</t>
+  </si>
+  <si>
+    <t>BELROSE</t>
+  </si>
+  <si>
+    <t>DAVIDSON</t>
+  </si>
+  <si>
+    <t>EAST RYDE</t>
+  </si>
+  <si>
+    <t>CARLINGFORD</t>
+  </si>
+  <si>
+    <t>GLENFIELD</t>
+  </si>
+  <si>
+    <t>BEXLEY</t>
+  </si>
+  <si>
+    <t>BEXLEY NORTH</t>
+  </si>
+  <si>
+    <t>CARLTON</t>
+  </si>
+  <si>
+    <t>BUNDEENA</t>
+  </si>
+  <si>
+    <t>CRONULLA</t>
+  </si>
+  <si>
+    <t>WOOLOOWARE</t>
+  </si>
+  <si>
+    <t>MACQUARIE FIELDS</t>
+  </si>
+  <si>
+    <t>INGLEBURN</t>
+  </si>
+  <si>
+    <t>CURRANS HILL</t>
+  </si>
+  <si>
+    <t>HARRINGTON PARK</t>
+  </si>
+  <si>
+    <t>SOUTH PENRITH</t>
+  </si>
+  <si>
+    <t>GRANTHAM FARM</t>
+  </si>
+  <si>
+    <t>HAZELBROOK</t>
+  </si>
+  <si>
+    <t>KATOOMBA</t>
+  </si>
+  <si>
+    <t>LEURA</t>
+  </si>
+  <si>
+    <t>BLACKHEATH</t>
+  </si>
+  <si>
+    <t>NEVILLE/BLAYNEY</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>DUBBO</t>
+  </si>
+  <si>
+    <t>Brunswick</t>
+  </si>
+  <si>
+    <t>Montmorency</t>
+  </si>
+  <si>
+    <t>190 Union St</t>
+  </si>
+  <si>
+    <t>49-55 Were St</t>
+  </si>
+  <si>
+    <t>Coles Union Square</t>
+  </si>
+  <si>
+    <t>FoodWorks Montmorency</t>
+  </si>
+  <si>
+    <t>Cnr Wharf &amp; Bay St</t>
+  </si>
+  <si>
+    <t>Cnr Wollumbin &amp; Brisbane Sts</t>
+  </si>
+  <si>
+    <t>Tweed Mall</t>
+  </si>
+  <si>
+    <t>Sunnyside Mall, Murwillumbah</t>
+  </si>
+  <si>
+    <t>26 Scenic Dr</t>
+  </si>
+  <si>
+    <t>Pimpama</t>
+  </si>
+  <si>
+    <t>Broadbeach</t>
+  </si>
+  <si>
+    <t>102 Pimpama Jacobs Well Rd</t>
+  </si>
+  <si>
+    <t>Gold Coast Hwy &amp; Australia Ave, 2745</t>
+  </si>
+  <si>
+    <t>Pimpama City Shopping Centre</t>
+  </si>
+  <si>
+    <t>Ampol Foodary Broadbeach</t>
+  </si>
+  <si>
+    <t>Ascot Vale</t>
+  </si>
+  <si>
+    <t>Woolworths Metro Ascot Vale</t>
+  </si>
+  <si>
+    <t>327-357 Mt Alexander Rd</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>Temora</t>
+  </si>
+  <si>
+    <t>Wongarbon</t>
+  </si>
+  <si>
+    <t>Gilgandra</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>Cootamundra</t>
+  </si>
+  <si>
+    <t>Harden</t>
+  </si>
+  <si>
+    <t>Barmedman</t>
+  </si>
+  <si>
+    <t>Wyalong</t>
+  </si>
+  <si>
+    <t>West Wyalong</t>
+  </si>
+  <si>
+    <t>Quandialla</t>
+  </si>
+  <si>
+    <t>Wallendbeen</t>
+  </si>
+  <si>
+    <t>Cowra</t>
+  </si>
+  <si>
+    <t>Stockinbingal</t>
+  </si>
+  <si>
+    <t>Springdale</t>
+  </si>
+  <si>
+    <t>Junee</t>
+  </si>
+  <si>
+    <t>Marrar</t>
+  </si>
+  <si>
+    <t>Ganmain</t>
+  </si>
+  <si>
+    <t>Epping</t>
+  </si>
+  <si>
+    <t>Mulgrave</t>
+  </si>
+  <si>
+    <t>South Melbourne</t>
+  </si>
+  <si>
+    <t>Officer</t>
+  </si>
+  <si>
+    <t>Docklands</t>
+  </si>
+  <si>
+    <t>Box Hill</t>
+  </si>
+  <si>
+    <t>Moorabbin</t>
+  </si>
+  <si>
+    <t>Deer Park</t>
   </si>
   <si>
     <t>Rosebud</t>
   </si>
   <si>
-    <t>Ormond</t>
-[...26 lines deleted...]
-    <t>671 High St</t>
+    <t>Yea</t>
+  </si>
+  <si>
+    <t>Sandringham</t>
+  </si>
+  <si>
+    <t>Portarlington</t>
+  </si>
+  <si>
+    <t>St Kilda</t>
+  </si>
+  <si>
+    <t>Wantirna South</t>
+  </si>
+  <si>
+    <t>Wantirna</t>
+  </si>
+  <si>
+    <t>2 Lyndarum Dr</t>
+  </si>
+  <si>
+    <t>419 Victoria St</t>
+  </si>
+  <si>
+    <t>36 Wanda St</t>
+  </si>
+  <si>
+    <t>100 Market St</t>
+  </si>
+  <si>
+    <t>27 Golden Banksia Dr</t>
+  </si>
+  <si>
+    <t>63-93 Merchant St</t>
+  </si>
+  <si>
+    <t>851 White Horse Rd</t>
+  </si>
+  <si>
+    <t>Cnr Fairchild St &amp; Warrigal Rd</t>
+  </si>
+  <si>
+    <t>Cnr Station &amp; Neale Rds</t>
   </si>
   <si>
     <t>1313 Point Nepean Hwy</t>
   </si>
   <si>
-    <t>1128 Nepean Hwy</t>
-[...29 lines deleted...]
-    <t>Foodworks Thornbury</t>
+    <t>10 High St</t>
+  </si>
+  <si>
+    <t>Cnr Waltham &amp; Abbotts Sts</t>
+  </si>
+  <si>
+    <t>6-8 Brown St</t>
+  </si>
+  <si>
+    <t>486 South Rd</t>
+  </si>
+  <si>
+    <t>135 Inkerman St</t>
+  </si>
+  <si>
+    <t>1324 High Street Rd</t>
+  </si>
+  <si>
+    <t>29 Mountain Hwy</t>
+  </si>
+  <si>
+    <t>Epping North Shopping Centre</t>
+  </si>
+  <si>
+    <t>Basfoods Direct - Brunswick</t>
+  </si>
+  <si>
+    <t>IGA X-press Mulgrave</t>
+  </si>
+  <si>
+    <t>ALDI South Melbourne</t>
+  </si>
+  <si>
+    <t>IGA Local Grocer Officer</t>
+  </si>
+  <si>
+    <t>Woolworths Victoria Harbour</t>
+  </si>
+  <si>
+    <t>Spotlight Box Hill</t>
+  </si>
+  <si>
+    <t>Bunnings Moorabbin</t>
+  </si>
+  <si>
+    <t>Brimbank Shopping Centre, Deer Park</t>
   </si>
   <si>
     <t>ALDI Rosebud</t>
   </si>
   <si>
-    <t>ALDI Mornington</t>
-[...1040 lines deleted...]
-    <t>SPAR Express Sun Valley</t>
+    <t>Foodworks Yea</t>
+  </si>
+  <si>
+    <t>Coles Sandringham</t>
+  </si>
+  <si>
+    <t>Woolworths Portarlington</t>
+  </si>
+  <si>
+    <t>Foodworks Moorabbin</t>
+  </si>
+  <si>
+    <t>ALDI St Kilda</t>
+  </si>
+  <si>
+    <t>Foodworks Wantirna South</t>
+  </si>
+  <si>
+    <t>Ritchies SUPA IGA Wantirna</t>
+  </si>
+  <si>
+    <t>Ballarat East</t>
+  </si>
+  <si>
+    <t>Ballarat North</t>
+  </si>
+  <si>
+    <t>Ballarat West</t>
+  </si>
+  <si>
+    <t>Black Hill</t>
+  </si>
+  <si>
+    <t>Eureka</t>
+  </si>
+  <si>
+    <t>Golden Point</t>
+  </si>
+  <si>
+    <t>Lake Gardens</t>
+  </si>
+  <si>
+    <t>Lake Wendournee</t>
+  </si>
+  <si>
+    <t>Mount Helen</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Nerrina</t>
+  </si>
+  <si>
+    <t>Newington</t>
+  </si>
+  <si>
+    <t>Redan</t>
+  </si>
+  <si>
+    <t>Soldiers Hill</t>
+  </si>
+  <si>
+    <t>Wendouree Village</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>Coleraine</t>
+  </si>
+  <si>
+    <t>Casterton</t>
+  </si>
+  <si>
+    <t>Sandford</t>
+  </si>
+  <si>
+    <t>Merino</t>
+  </si>
+  <si>
+    <t>Digby</t>
+  </si>
+  <si>
+    <t>Penshurst</t>
+  </si>
+  <si>
+    <t>Tarrington</t>
+  </si>
+  <si>
+    <t>Dunkeld</t>
+  </si>
+  <si>
+    <t>Branxholme</t>
+  </si>
+  <si>
+    <t>Cavendish</t>
+  </si>
+  <si>
+    <t>Camperdown</t>
+  </si>
+  <si>
+    <t>Cobden</t>
+  </si>
+  <si>
+    <t>Colac</t>
+  </si>
+  <si>
+    <t>Elliminyt</t>
+  </si>
+  <si>
+    <t>Terang</t>
+  </si>
+  <si>
+    <t>Noorat</t>
+  </si>
+  <si>
+    <t>Mortlake</t>
+  </si>
+  <si>
+    <t>Glenormiston South</t>
+  </si>
+  <si>
+    <t>Cressy</t>
+  </si>
+  <si>
+    <t>Beeac</t>
+  </si>
+  <si>
+    <t>Timboon</t>
+  </si>
+  <si>
+    <t>Benowa</t>
+  </si>
+  <si>
+    <t>Gatton</t>
+  </si>
+  <si>
+    <t>Varsity Lakes</t>
+  </si>
+  <si>
+    <t>Helidon</t>
+  </si>
+  <si>
+    <t>Laidley</t>
+  </si>
+  <si>
+    <t>Ormeau</t>
+  </si>
+  <si>
+    <t>Tamborine Mountain</t>
+  </si>
+  <si>
+    <t>Reedy Creek</t>
+  </si>
+  <si>
+    <t>Cnr Ashmore &amp; Benowa Rds</t>
+  </si>
+  <si>
+    <t>8 Railway St</t>
+  </si>
+  <si>
+    <t>10/201 Varsity Parade</t>
+  </si>
+  <si>
+    <t>26 Michigan Dr</t>
+  </si>
+  <si>
+    <t>2 Railway St</t>
+  </si>
+  <si>
+    <t>11 Grice Ave</t>
+  </si>
+  <si>
+    <t>137 Patrick St</t>
+  </si>
+  <si>
+    <t>180-186 Pascoe Rd</t>
+  </si>
+  <si>
+    <t>5/15-17 Main St</t>
+  </si>
+  <si>
+    <t>Shop 8A/50 Woodland Dr</t>
+  </si>
+  <si>
+    <t>3/5 Attenborough Blvd</t>
+  </si>
+  <si>
+    <t>Benowa Gardens Shopping Centre</t>
+  </si>
+  <si>
+    <t>Spano's IGA Gatton</t>
+  </si>
+  <si>
+    <t>IGA Varsity Lakes</t>
+  </si>
+  <si>
+    <t>SPAR Express Oxenford</t>
+  </si>
+  <si>
+    <t>SPAR Helidon</t>
+  </si>
+  <si>
+    <t>News Extra Paradise Point</t>
+  </si>
+  <si>
+    <t>Crazy Clarks Laidley</t>
+  </si>
+  <si>
+    <t>Coles Ormeau</t>
+  </si>
+  <si>
+    <t>Joseph The Greengrocer</t>
+  </si>
+  <si>
+    <t>Reedy Creek Pharmacy</t>
+  </si>
+  <si>
+    <t>Your Chemist Shop Pimpama</t>
+  </si>
+  <si>
+    <t>Hervey Bay</t>
+  </si>
+  <si>
+    <t>Booral</t>
+  </si>
+  <si>
+    <t>Craignish</t>
+  </si>
+  <si>
+    <t>Dundowran</t>
+  </si>
+  <si>
+    <t>Dundowran Beach</t>
+  </si>
+  <si>
+    <t>Eli Waters</t>
+  </si>
+  <si>
+    <t>Kawungan</t>
+  </si>
+  <si>
+    <t>Point Vernon</t>
+  </si>
+  <si>
+    <t>River Heads</t>
+  </si>
+  <si>
+    <t>Scarness</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunshine Acres </t>
+  </si>
+  <si>
+    <t>Takura</t>
+  </si>
+  <si>
+    <t>Toogoom</t>
+  </si>
+  <si>
+    <t>Urraween</t>
+  </si>
+  <si>
+    <t>Wondunna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikenbah </t>
+  </si>
+  <si>
+    <t>Torquay</t>
+  </si>
+  <si>
+    <t>Urangan</t>
+  </si>
+  <si>
+    <t>Pialba</t>
+  </si>
+  <si>
+    <t>Howard</t>
+  </si>
+  <si>
+    <t>Miles</t>
+  </si>
+  <si>
+    <t>Chinchilla</t>
+  </si>
+  <si>
+    <t>Dalby</t>
+  </si>
+  <si>
+    <t>Warwick</t>
+  </si>
+  <si>
+    <t>Stanthorpe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1984,7759 +1763,6764 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C8CC-63DB-4A7B-8960-9859A9E7DC5E}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.54296875" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="8"/>
     <col min="4" max="4" width="11.81640625" style="8" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" style="8" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="8" customWidth="1"/>
     <col min="7" max="7" width="32.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <pane ySplit="1" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G52" sqref="G52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.1796875" style="13" customWidth="1"/>
     <col min="2" max="2" width="15.453125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.7265625" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="46.453125" style="8" customWidth="1"/>
-    <col min="8" max="8" width="47" style="8" customWidth="1"/>
+    <col min="7" max="7" width="46.453125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="47" style="5" customWidth="1"/>
     <col min="9" max="11" width="8.7265625" style="8"/>
     <col min="12" max="12" width="12.7265625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
-      <c r="G2" s="1"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="15.5">
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="2"/>
-      <c r="H3" s="2" t="s">
+      <c r="G3" s="4"/>
+      <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-[...4 lines deleted...]
-        <v>221</v>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="13">
+        <v>46116</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>234</v>
+        <v>37</v>
       </c>
       <c r="E5" s="5">
-        <v>2444</v>
+        <v>2485</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-        <v>46083</v>
+        <v>23</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>36</v>
       </c>
       <c r="B6" s="13">
-        <v>46109</v>
+        <v>46116</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="E6" s="5">
-        <v>2019</v>
+        <v>2485</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-        <v>46083</v>
+        <v>23</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>36</v>
       </c>
       <c r="B7" s="13">
-        <v>46109</v>
+        <v>46116</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E7" s="5">
-        <v>2042</v>
+        <v>2484</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>220</v>
-[...22 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>23</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A9" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B9" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="E9" s="5">
-        <v>2046</v>
+        <v>2018</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B10" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E10" s="5">
-        <v>2049</v>
+        <v>2019</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B11" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>18</v>
+        <v>210</v>
       </c>
       <c r="E11" s="5">
-        <v>2050</v>
+        <v>2035</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A12" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B12" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>19</v>
+        <v>211</v>
       </c>
       <c r="E12" s="5">
-        <v>2067</v>
+        <v>2037</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A13" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B13" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>20</v>
+        <v>212</v>
       </c>
       <c r="E13" s="5">
-        <v>2093</v>
+        <v>2038</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A14" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B14" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E14" s="5">
-        <v>2112</v>
+        <v>2042</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B15" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E15" s="5">
-        <v>2113</v>
+        <v>2046</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A16" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B16" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>23</v>
+        <v>213</v>
       </c>
       <c r="E16" s="5">
-        <v>2113</v>
+        <v>2084</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B17" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
       <c r="E17" s="5">
-        <v>2117</v>
+        <v>2085</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B18" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="E18" s="5">
-        <v>2121</v>
+        <v>2085</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B19" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>26</v>
+        <v>216</v>
       </c>
       <c r="E19" s="5">
-        <v>2122</v>
+        <v>2113</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B20" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>27</v>
+        <v>217</v>
       </c>
       <c r="E20" s="5">
-        <v>2130</v>
+        <v>2118</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B21" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E21" s="5">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B22" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E22" s="5">
-        <v>2132</v>
+        <v>2166</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B23" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="E23" s="5">
-        <v>2133</v>
+        <v>2167</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B24" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
       <c r="E24" s="5">
-        <v>2134</v>
+        <v>2207</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B25" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="E25" s="5">
-        <v>2135</v>
+        <v>2207</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B26" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="E26" s="5">
-        <v>2136</v>
+        <v>2218</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B27" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>34</v>
+        <v>222</v>
       </c>
       <c r="E27" s="5">
-        <v>2136</v>
+        <v>2230</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B28" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>35</v>
+        <v>223</v>
       </c>
       <c r="E28" s="5">
-        <v>2137</v>
+        <v>2230</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B29" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>36</v>
+        <v>224</v>
       </c>
       <c r="E29" s="5">
-        <v>2147</v>
+        <v>2230</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B30" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>37</v>
+        <v>225</v>
       </c>
       <c r="E30" s="5">
-        <v>2150</v>
+        <v>2564</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B31" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="E31" s="5">
-        <v>2150</v>
+        <v>2565</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B32" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>39</v>
+        <v>227</v>
       </c>
       <c r="E32" s="5">
-        <v>2153</v>
+        <v>2567</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B33" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>40</v>
+        <v>228</v>
       </c>
       <c r="E33" s="5">
-        <v>2166</v>
+        <v>2567</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B34" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E34" s="5">
-        <v>2166</v>
+        <v>2750</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B35" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E35" s="5">
-        <v>2170</v>
+        <v>2750</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B36" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>43</v>
+        <v>229</v>
       </c>
       <c r="E36" s="5">
-        <v>2170</v>
+        <v>2750</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B37" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E37" s="5">
-        <v>2200</v>
+        <v>2759</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B38" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E38" s="5">
-        <v>2203</v>
+        <v>2762</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B39" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="E39" s="5">
-        <v>2204</v>
+        <v>2765</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B40" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="E40" s="5">
-        <v>2206</v>
+        <v>2779</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B41" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>48</v>
+        <v>232</v>
       </c>
       <c r="E41" s="5">
-        <v>2209</v>
+        <v>2780</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B42" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>49</v>
+        <v>233</v>
       </c>
       <c r="E42" s="5">
-        <v>2210</v>
+        <v>2780</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B43" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>50</v>
+        <v>234</v>
       </c>
       <c r="E43" s="5">
-        <v>2212</v>
+        <v>2785</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B44" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>51</v>
+        <v>235</v>
       </c>
       <c r="E44" s="5">
-        <v>2213</v>
+        <v>2799</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B45" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>52</v>
+        <v>236</v>
       </c>
       <c r="E45" s="5">
-        <v>2223</v>
+        <v>2800</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B46" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>53</v>
+        <v>237</v>
       </c>
       <c r="E46" s="5">
-        <v>2232</v>
+        <v>2830</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="13">
-        <v>46083</v>
+        <v>46111</v>
       </c>
       <c r="B47" s="13">
-        <v>46109</v>
+        <v>46144</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E47" s="5">
-        <v>2250</v>
+        <v>2850</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>220</v>
-[...22 lines deleted...]
-    <row r="49" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="13">
-        <v>46083</v>
+        <v>46118</v>
       </c>
       <c r="B49" s="13">
-        <v>46109</v>
+        <v>46123</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="E49" s="5">
-        <v>2250</v>
+        <v>2484</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>220</v>
-[...27 lines deleted...]
-        <v>46109</v>
+        <v>23</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A51" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>58</v>
+        <v>262</v>
       </c>
       <c r="E51" s="5">
-        <v>2258</v>
+        <v>2666</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A52" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>59</v>
+        <v>263</v>
       </c>
       <c r="E52" s="5">
-        <v>2560</v>
+        <v>2831</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A53" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>60</v>
+        <v>264</v>
       </c>
       <c r="E53" s="5">
-        <v>2560</v>
+        <v>2827</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A54" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>61</v>
+        <v>265</v>
       </c>
       <c r="E54" s="5">
-        <v>2566</v>
+        <v>2594</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A55" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>62</v>
+        <v>266</v>
       </c>
       <c r="E55" s="5">
-        <v>2569</v>
+        <v>2590</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A56" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>63</v>
+        <v>267</v>
       </c>
       <c r="E56" s="5">
-        <v>2571</v>
+        <v>2587</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>64</v>
+        <v>268</v>
       </c>
       <c r="E57" s="5">
-        <v>2573</v>
+        <v>2668</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A58" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="E58" s="5">
-        <v>2574</v>
+        <v>2671</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A59" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>66</v>
+        <v>270</v>
       </c>
       <c r="E59" s="5">
-        <v>2577</v>
+        <v>2671</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A60" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>67</v>
+        <v>271</v>
       </c>
       <c r="E60" s="5">
-        <v>2750</v>
+        <v>2721</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A61" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>68</v>
+        <v>272</v>
       </c>
       <c r="E61" s="5">
-        <v>2750</v>
+        <v>2588</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A62" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>69</v>
+        <v>273</v>
       </c>
       <c r="E62" s="5">
-        <v>2750</v>
+        <v>2794</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A63" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>70</v>
+        <v>274</v>
       </c>
       <c r="E63" s="5">
-        <v>2753</v>
+        <v>2725</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A64" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>71</v>
+        <v>275</v>
       </c>
       <c r="E64" s="5">
-        <v>2753</v>
+        <v>2666</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>72</v>
+        <v>276</v>
       </c>
       <c r="E65" s="5">
-        <v>2753</v>
+        <v>2663</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>73</v>
+        <v>277</v>
       </c>
       <c r="E66" s="5">
-        <v>2754</v>
+        <v>2652</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        <v>46109</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>74</v>
+        <v>278</v>
       </c>
       <c r="E67" s="5">
-        <v>2756</v>
+        <v>2702</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>220</v>
-[...1099 lines deleted...]
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
-  <dimension ref="A1:H147"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A138" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G149" sqref="G149"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H104" sqref="H104"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.54296875" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.453125" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.6328125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="5" customWidth="1"/>
     <col min="7" max="7" width="52.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="46.1796875" style="5" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-[...1 lines deleted...]
-        <v>46083</v>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>36</v>
       </c>
       <c r="B5" s="13">
-        <v>46088</v>
+        <v>46116</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="5">
+        <v>3340</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="5">
+        <v>3116</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="5">
+        <v>3184</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3061</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3015</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="5">
+        <v>3018</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="5">
+        <v>3051</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="5">
+        <v>3805</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3427</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="5">
+        <v>3810</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E15" s="5">
+        <v>3055</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E16" s="5">
+        <v>3094</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E17" s="5">
+        <v>3032</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3023</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3030</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A21" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B21" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="5">
+        <v>3030</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A22" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3046</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A23" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B23" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="5">
+        <v>3047</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B24" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3051</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A25" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3052</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A26" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B26" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3057</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A27" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B27" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3058</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A28" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3058</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A29" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B29" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3061</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30" s="5">
+        <v>3070</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A31" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3081</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A32" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B32" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" s="5">
+        <v>3081</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B33" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3087</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B34" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="5">
+        <v>3088</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B35" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3101</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B36" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" s="5">
+        <v>3102</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B37" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" s="5">
+        <v>3103</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B38" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E38" s="5">
+        <v>3103</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B39" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="5">
+        <v>3104</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B40" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E40" s="5">
+        <v>3122</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B41" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E41" s="5">
+        <v>3123</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B42" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="5">
+        <v>3124</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B43" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="5">
+        <v>3126</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B44" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" s="5">
+        <v>3127</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B45" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E45" s="5">
+        <v>3129</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B46" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" s="5">
+        <v>3139</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3139</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="5">
+        <v>3144</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B49" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" s="5">
+        <v>3145</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" s="5">
+        <v>3146</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" s="5">
+        <v>3147</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E52" s="5">
+        <v>3147</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E53" s="5">
+        <v>3156</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B54" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E54" s="5">
+        <v>3158</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B55" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E55" s="5">
+        <v>3162</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B56" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E56" s="5">
+        <v>3162</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B57" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="E5" s="5">
-[...5 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="E57" s="5">
+        <v>3168</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B58" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E58" s="5">
+        <v>3175</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E59" s="5">
+        <v>3175</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B60" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E60" s="5">
+        <v>3185</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B61" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E61" s="5">
+        <v>3185</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B62" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E62" s="5">
+        <v>3428</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E63" s="5">
+        <v>3429</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B64" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E64" s="5">
+        <v>3756</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A65" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B65" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E65" s="5">
+        <v>3793</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A66" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B66" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E66" s="5">
+        <v>3796</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A67" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B67" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E67" s="5">
+        <v>3810</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A68" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B68" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="H5" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="E68" s="5">
+        <v>3915</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A69" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B69" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E69" s="5">
+        <v>3939</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B70" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="E70" s="5">
+        <v>3975</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B71" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="H8" s="5" t="s">
-[...94 lines deleted...]
-      <c r="E12" s="5">
+      <c r="E71" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A73" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B73" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E73" s="5">
+        <v>3076</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A74" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B74" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" s="5">
+        <v>3056</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A75" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B75" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E75" s="5">
+        <v>3170</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A76" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B76" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E76" s="5">
+        <v>3205</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A77" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B77" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E77" s="5">
+        <v>3809</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A78" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B78" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78" s="5">
+        <v>3008</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A79" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B79" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E79" s="5">
+        <v>3128</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A80" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B80" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E80" s="5">
+        <v>3189</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B81" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E81" s="5">
+        <v>3023</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B82" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E82" s="5">
         <v>3939</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...123 lines deleted...]
-      <c r="D17" s="5" t="s">
+      <c r="F82" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="E17" s="14">
-[...445 lines deleted...]
-      <c r="E40" s="5">
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B83" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E83" s="5">
+        <v>3717</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B84" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E84" s="5">
+        <v>3191</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B85" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E85" s="5">
+        <v>3223</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B86" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E86" s="5">
+        <v>3189</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B87" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E87" s="5">
+        <v>3182</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B88" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E88" s="5">
         <v>3152</v>
       </c>
-      <c r="F40" s="5" t="s">
-[...722 lines deleted...]
-      <c r="G77" s="5" t="s">
+      <c r="F88" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B89" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E89" s="5">
+        <v>3084</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B90" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E90" s="5">
+        <v>3152</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A92" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E92" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A93" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E93" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A94" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E94" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A95" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A96" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E96" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A97" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="E97" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A98" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="H77" s="5" t="s">
+      <c r="E98" s="5">
+        <v>3355</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A99" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E99" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A100" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E100" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A101" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E101" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="E102" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="E103" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A104" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E104" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A105" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E105" s="5">
+        <v>3350</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A106" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E106" s="5">
+        <v>3355</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A107" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E107" s="5">
+        <v>3300</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A108" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E108" s="5">
+        <v>3315</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A109" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="E109" s="5">
+        <v>3311</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E110" s="5">
+        <v>3312</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A111" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="5" t="s">
         <v>347</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="E111" s="5">
+        <v>3310</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A112" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="5" t="s">
         <v>348</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="E112" s="5">
+        <v>3309</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A113" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="5" t="s">
         <v>349</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H80" s="5" t="s">
+      <c r="E113" s="5">
+        <v>3289</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A114" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="5" t="s">
         <v>350</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="E114" s="5">
+        <v>3301</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A115" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="5" t="s">
         <v>351</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="E115" s="5">
+        <v>3294</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A116" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>352</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="E116" s="5">
+        <v>3302</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A117" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>353</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H84" s="5" t="s">
+      <c r="E117" s="5">
+        <v>3314</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A118" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>354</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H85" s="5" t="s">
+      <c r="E118" s="5">
+        <v>3260</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A119" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="5" t="s">
         <v>355</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="E119" s="5">
+        <v>3266</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A120" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>356</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="E120" s="5">
+        <v>3250</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A121" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>357</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H88" s="5" t="s">
+      <c r="E121" s="5">
+        <v>3250</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A122" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="E122" s="5">
+        <v>3264</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A123" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="5" t="s">
         <v>359</v>
       </c>
-    </row>
-[...668 lines deleted...]
-      </c>
       <c r="E123" s="5">
-        <v>3127</v>
+        <v>3265</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-        <v>46102</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A124" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="E124" s="5">
-        <v>3073</v>
+        <v>3272</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-        <v>46102</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A125" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>261</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="E125" s="5">
-        <v>3134</v>
+        <v>3265</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>98</v>
-[...10 lines deleted...]
-        <v>46097</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A126" s="13" t="s">
+        <v>260</v>
       </c>
       <c r="B126" s="13" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="E126" s="5">
-        <v>3222</v>
+        <v>3322</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>98</v>
-[...10 lines deleted...]
-        <v>46097</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A127" s="13" t="s">
+        <v>260</v>
       </c>
       <c r="B127" s="13" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="E127" s="5">
-        <v>3218</v>
+        <v>3251</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>98</v>
-[...10 lines deleted...]
-        <v>46097</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A128" s="13" t="s">
+        <v>260</v>
       </c>
       <c r="B128" s="13" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="E128" s="5">
-        <v>3214</v>
+        <v>3268</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>98</v>
-[...499 lines deleted...]
-        <v>451</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A67" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I89" sqref="I89"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F126" sqref="F126"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.6328125" style="13" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
-    <col min="4" max="4" width="21.81640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="22.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="5" customWidth="1"/>
-    <col min="7" max="7" width="24.08984375" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="32.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="40.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="38.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-[...3 lines deleted...]
-      <c r="B5" s="13" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E5" s="5">
+        <v>4000</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" s="5">
+        <v>4310</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="5">
+        <v>4233</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E8" s="5">
+        <v>4224</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46116</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...97 lines deleted...]
-        <v>142</v>
+      <c r="H9" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46116</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>262</v>
+        <v>134</v>
       </c>
       <c r="E10" s="5">
-        <v>4051</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4216</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="13">
+        <v>46116</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>263</v>
+        <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>4054</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4209</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46116</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>264</v>
+        <v>135</v>
       </c>
       <c r="E12" s="5">
-        <v>4055</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4225</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46116</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>265</v>
+        <v>136</v>
       </c>
       <c r="E13" s="5">
-        <v>4061</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4215</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46116</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>266</v>
+        <v>137</v>
       </c>
       <c r="E14" s="5">
-        <v>4069</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4207</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46116</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="E15" s="5">
-        <v>4069</v>
-[...10 lines deleted...]
-        <v>142</v>
+        <v>4209</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46116</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="E16" s="5">
-        <v>4070</v>
-[...25 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>4218</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B18" s="13">
+        <v>46144</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>270</v>
+        <v>147</v>
       </c>
       <c r="E18" s="5">
-        <v>4105</v>
+        <v>4005</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>271</v>
+        <v>148</v>
       </c>
       <c r="E19" s="5">
-        <v>4106</v>
+        <v>4017</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46144</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>272</v>
+        <v>149</v>
       </c>
       <c r="E20" s="5">
-        <v>4111</v>
+        <v>4017</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B21" s="13">
+        <v>46144</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>273</v>
+        <v>150</v>
       </c>
       <c r="E21" s="5">
-        <v>4112</v>
+        <v>4017</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46144</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>274</v>
+        <v>151</v>
       </c>
       <c r="E22" s="5">
-        <v>4118</v>
+        <v>4017</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B23" s="13">
+        <v>46144</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>275</v>
+        <v>152</v>
       </c>
       <c r="E23" s="5">
-        <v>4118</v>
+        <v>4021</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B24" s="13">
+        <v>46144</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>276</v>
+        <v>153</v>
       </c>
       <c r="E24" s="5">
-        <v>4122</v>
+        <v>4022</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46144</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>277</v>
+        <v>154</v>
       </c>
       <c r="E25" s="5">
-        <v>4122</v>
+        <v>4032</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B26" s="13">
+        <v>46144</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>278</v>
+        <v>155</v>
       </c>
       <c r="E26" s="5">
-        <v>4124</v>
+        <v>4032</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B27" s="13">
+        <v>46144</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>279</v>
+        <v>156</v>
       </c>
       <c r="E27" s="5">
-        <v>4125</v>
+        <v>4034</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46144</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="E28" s="5">
-        <v>4127</v>
+        <v>4035</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B29" s="13">
+        <v>46144</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="E29" s="5">
-        <v>4153</v>
+        <v>4051</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46144</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>280</v>
+        <v>159</v>
       </c>
       <c r="E30" s="5">
-        <v>4170</v>
+        <v>4053</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46144</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="E31" s="5">
-        <v>4172</v>
+        <v>4053</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B32" s="13">
+        <v>46144</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>282</v>
+        <v>161</v>
       </c>
       <c r="E32" s="5">
-        <v>4173</v>
+        <v>4053</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B33" s="13">
+        <v>46144</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>283</v>
+        <v>162</v>
       </c>
       <c r="E33" s="5">
-        <v>4178</v>
+        <v>4053</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B34" s="13">
+        <v>46144</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="E34" s="5">
-        <v>4179</v>
+        <v>4055</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B35" s="13">
+        <v>46144</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>285</v>
+        <v>164</v>
       </c>
       <c r="E35" s="5">
-        <v>4207</v>
+        <v>4059</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B36" s="13">
+        <v>46144</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>286</v>
+        <v>165</v>
       </c>
       <c r="E36" s="5">
-        <v>4207</v>
+        <v>4059</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B37" s="13">
+        <v>46144</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="E37" s="5">
-        <v>4209</v>
+        <v>4064</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B38" s="13">
+        <v>46144</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>288</v>
+        <v>167</v>
       </c>
       <c r="E38" s="5">
-        <v>4210</v>
+        <v>4069</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B39" s="13">
+        <v>46144</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="E39" s="5">
-        <v>4211</v>
+        <v>4069</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B40" s="13">
+        <v>46144</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>290</v>
+        <v>169</v>
       </c>
       <c r="E40" s="5">
-        <v>4211</v>
+        <v>4077</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B41" s="13">
+        <v>46144</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="E41" s="5">
-        <v>4213</v>
+        <v>4107</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B42" s="13">
+        <v>46144</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="E42" s="5">
-        <v>4213</v>
+        <v>4108</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B43" s="13">
+        <v>46144</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="E43" s="5">
-        <v>4213</v>
+        <v>4118</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B44" s="13">
+        <v>46144</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="E44" s="5">
-        <v>4214</v>
+        <v>4122</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B45" s="13">
+        <v>46144</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>295</v>
+        <v>174</v>
       </c>
       <c r="E45" s="5">
-        <v>4216</v>
+        <v>4124</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B46" s="13">
+        <v>46144</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="E46" s="5">
-        <v>4227</v>
+        <v>4155</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46144</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="E47" s="5">
-        <v>4272</v>
+        <v>4159</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46144</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>298</v>
+        <v>177</v>
       </c>
       <c r="E48" s="5">
-        <v>4285</v>
+        <v>4160</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B49" s="13">
+        <v>46144</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>299</v>
+        <v>178</v>
       </c>
       <c r="E49" s="5">
-        <v>4285</v>
+        <v>4165</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46144</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>300</v>
+        <v>179</v>
       </c>
       <c r="E50" s="5">
-        <v>4285</v>
+        <v>4179</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46144</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="E51" s="5">
-        <v>4304</v>
+        <v>4179</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46144</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>302</v>
+        <v>181</v>
       </c>
       <c r="E52" s="5">
-        <v>4304</v>
+        <v>4207</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46144</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>303</v>
+        <v>182</v>
       </c>
       <c r="E53" s="5">
-        <v>4304</v>
+        <v>4211</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B54" s="13">
+        <v>46144</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>304</v>
+        <v>183</v>
       </c>
       <c r="E54" s="5">
-        <v>4305</v>
+        <v>4214</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B55" s="13">
+        <v>46144</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>305</v>
+        <v>184</v>
       </c>
       <c r="E55" s="5">
-        <v>4306</v>
+        <v>4218</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B56" s="13">
+        <v>46144</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>306</v>
+        <v>185</v>
       </c>
       <c r="E56" s="5">
-        <v>4311</v>
+        <v>4218</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B57" s="13">
+        <v>46144</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>307</v>
+        <v>186</v>
       </c>
       <c r="E57" s="5">
-        <v>4340</v>
+        <v>4223</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B58" s="13">
+        <v>46144</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>308</v>
+        <v>187</v>
       </c>
       <c r="E58" s="5">
-        <v>4341</v>
+        <v>4223</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46144</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>309</v>
+        <v>188</v>
       </c>
       <c r="E59" s="5">
-        <v>4341</v>
+        <v>4223</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B60" s="13">
+        <v>46144</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>310</v>
+        <v>189</v>
       </c>
       <c r="E60" s="5">
-        <v>4500</v>
+        <v>4226</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B61" s="13">
+        <v>46144</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>311</v>
+        <v>190</v>
       </c>
       <c r="E61" s="5">
-        <v>4500</v>
+        <v>4227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B62" s="13">
+        <v>46144</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>312</v>
+        <v>191</v>
       </c>
       <c r="E62" s="5">
-        <v>4503</v>
+        <v>4300</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46144</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>313</v>
+        <v>192</v>
       </c>
       <c r="E63" s="5">
-        <v>4505</v>
+        <v>4300</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B64" s="13">
+        <v>46144</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>314</v>
+        <v>193</v>
       </c>
       <c r="E64" s="5">
-        <v>4510</v>
+        <v>4305</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:8">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B65" s="13">
+        <v>46144</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
       <c r="E65" s="5">
-        <v>4520</v>
+        <v>4305</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="66" spans="1:8">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B66" s="13">
+        <v>46144</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>316</v>
+        <v>195</v>
       </c>
       <c r="E66" s="5">
-        <v>4520</v>
+        <v>4305</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="67" spans="1:8">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67" s="13">
-        <v>46083</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46111</v>
+      </c>
+      <c r="B67" s="13">
+        <v>46144</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>317</v>
+        <v>196</v>
       </c>
       <c r="E67" s="5">
-        <v>4520</v>
+        <v>4306</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="1:8">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B68" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E68" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69" s="13">
-        <v>46090</v>
+        <v>46111</v>
       </c>
       <c r="B69" s="13">
-        <v>46095</v>
+        <v>46144</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>360</v>
+        <v>198</v>
       </c>
       <c r="E69" s="5">
-        <v>4280</v>
-[...7 lines deleted...]
-      <c r="H69" s="5" t="s">
+        <v>4500</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B70" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E70" s="5">
+        <v>4500</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B71" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="5">
+        <v>4504</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B72" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E72" s="5">
+        <v>4507</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B73" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E73" s="5">
+        <v>4507</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A74" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B74" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E74" s="5">
+        <v>4508</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B75" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E75" s="5">
+        <v>4512</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B76" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="5">
+        <v>4514</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A77" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B77" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E77" s="5">
+        <v>4520</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A78" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B78" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E78" s="5">
+        <v>4520</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A79" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B79" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E79" s="5">
+        <v>4521</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B81" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E81" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B82" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E82" s="5">
+        <v>4343</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B83" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E83" s="5">
+        <v>4227</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B84" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" s="5">
+        <v>4210</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B85" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>368</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H70" s="5" t="s">
+      <c r="E85" s="5">
+        <v>4344</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B86" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E86" s="5">
+        <v>4216</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B87" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>369</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H71" s="5" t="s">
+      <c r="E87" s="5">
+        <v>4341</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B88" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="5" t="s">
         <v>370</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="E88" s="5">
+        <v>4208</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B89" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>371</v>
       </c>
-    </row>
-[...335 lines deleted...]
-        <v>485</v>
+      <c r="E89" s="5">
+        <v>4272</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B90" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E90" s="5">
+        <v>4227</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A91" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B91" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A93" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="E93" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A94" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E94" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A95" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E95" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A96" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E96" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A97" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E97" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A98" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="E98" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A99" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E99" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A100" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E100" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A101" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E101" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E102" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E103" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A104" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E104" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A105" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E105" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A106" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E106" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A107" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E107" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A108" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="E108" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A109" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E109" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E110" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A111" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="E111" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A112" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E112" s="5">
+        <v>4659</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A114" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E114" s="5">
+        <v>4415</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A115" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E115" s="5">
+        <v>4413</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A116" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E116" s="5">
+        <v>4405</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A118" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B118" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E118" s="5">
+        <v>4370</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A119" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B119" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E119" s="5">
+        <v>4380</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A678C061-7E49-4FA1-8F5D-BB0F55AEFC6B}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7265625" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="15.453125" style="8" customWidth="1"/>
     <col min="7" max="7" width="15.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="22.1796875" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="E16" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF89F9D4-F427-4357-BBA7-ED201C29D910}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="8" customWidth="1"/>
     <col min="3" max="3" width="10" style="8" customWidth="1"/>
     <col min="4" max="4" width="17.90625" style="8" customWidth="1"/>
     <col min="5" max="5" width="16.26953125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.90625" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="8"/>
     <col min="8" max="8" width="13.81640625" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9947,104 +8731,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
+    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>