--- v3 (2026-04-09)
+++ v4 (2026-05-04)
@@ -7,91 +7,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="708" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80BB5959-4D0D-45CA-A8FD-0B407A294A07}"/>
+  <xr:revisionPtr revIDLastSave="859" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25256AC8-4B74-43C8-A7BC-E8420E565990}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACT" sheetId="4" r:id="rId1"/>
     <sheet name="NSW" sheetId="1" r:id="rId2"/>
     <sheet name="VIC" sheetId="2" r:id="rId3"/>
     <sheet name="QLD" sheetId="5" r:id="rId4"/>
     <sheet name="WA" sheetId="3" r:id="rId5"/>
     <sheet name="TAS" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1260" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1639" uniqueCount="599">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
@@ -148,155 +148,83 @@
   <si>
     <t>Upper Coomera</t>
   </si>
   <si>
     <t>Oxenford</t>
   </si>
   <si>
     <t>Surfers Paradise</t>
   </si>
   <si>
     <t>Currumbin Waters</t>
   </si>
   <si>
     <t>Pacific Hwy, Abraham Rd</t>
   </si>
   <si>
     <t>bp Coomera</t>
   </si>
   <si>
     <t>Murwillumbah</t>
   </si>
   <si>
     <t>Tweed Heads</t>
   </si>
   <si>
-    <t>Heidelberg</t>
-[...7 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Tweed Heads West</t>
   </si>
   <si>
     <t>SPAR Tweed Heads West</t>
   </si>
   <si>
-    <t>Maddingley</t>
-[...7 lines deleted...]
-  <si>
     <t>Campbellfield</t>
   </si>
   <si>
     <t>Spotswood</t>
   </si>
   <si>
-    <t>Altona</t>
-[...1 lines deleted...]
-  <si>
     <t>North Melbourne</t>
   </si>
   <si>
     <t>Narre Warren</t>
   </si>
   <si>
-    <t>Diggers Rest</t>
-[...19 lines deleted...]
-  <si>
     <t>Woolworths North Melbourne</t>
   </si>
   <si>
     <t>IGA Narre Warren</t>
   </si>
   <si>
-    <t>FoodWorks Diggers Rest</t>
-[...22 lines deleted...]
-  <si>
     <t>Vaughan Terrace &amp; Canning St</t>
   </si>
   <si>
     <t>14 Webb St</t>
   </si>
   <si>
-    <t>22 Glitter Rd</t>
-[...4 lines deleted...]
-  <si>
     <t>April</t>
   </si>
   <si>
     <t>DEER PARK</t>
   </si>
   <si>
     <t>DERRIMUT</t>
   </si>
   <si>
     <t>POINT COOK</t>
   </si>
   <si>
     <t>OAK PARK</t>
   </si>
   <si>
     <t>BROADMEADOWS</t>
   </si>
   <si>
     <t>NORTH MELBOURNE</t>
   </si>
   <si>
     <t>PARKVILLE</t>
   </si>
   <si>
     <t>BRUNSWICK EAST</t>
@@ -769,104 +697,89 @@
   <si>
     <t>KATOOMBA</t>
   </si>
   <si>
     <t>LEURA</t>
   </si>
   <si>
     <t>BLACKHEATH</t>
   </si>
   <si>
     <t>NEVILLE/BLAYNEY</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>DUBBO</t>
   </si>
   <si>
     <t>Brunswick</t>
   </si>
   <si>
     <t>Montmorency</t>
   </si>
   <si>
-    <t>190 Union St</t>
-[...1 lines deleted...]
-  <si>
     <t>49-55 Were St</t>
   </si>
   <si>
-    <t>Coles Union Square</t>
-[...1 lines deleted...]
-  <si>
     <t>FoodWorks Montmorency</t>
   </si>
   <si>
     <t>Cnr Wharf &amp; Bay St</t>
   </si>
   <si>
     <t>Cnr Wollumbin &amp; Brisbane Sts</t>
   </si>
   <si>
     <t>Tweed Mall</t>
   </si>
   <si>
     <t>Sunnyside Mall, Murwillumbah</t>
   </si>
   <si>
     <t>26 Scenic Dr</t>
   </si>
   <si>
     <t>Pimpama</t>
   </si>
   <si>
     <t>Broadbeach</t>
   </si>
   <si>
     <t>102 Pimpama Jacobs Well Rd</t>
   </si>
   <si>
     <t>Gold Coast Hwy &amp; Australia Ave, 2745</t>
   </si>
   <si>
     <t>Pimpama City Shopping Centre</t>
   </si>
   <si>
     <t>Ampol Foodary Broadbeach</t>
   </si>
   <si>
-    <t>Ascot Vale</t>
-[...7 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>Temora</t>
   </si>
   <si>
     <t>Wongarbon</t>
   </si>
   <si>
     <t>Gilgandra</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>Cootamundra</t>
@@ -886,308 +799,53 @@
   <si>
     <t>Quandialla</t>
   </si>
   <si>
     <t>Wallendbeen</t>
   </si>
   <si>
     <t>Cowra</t>
   </si>
   <si>
     <t>Stockinbingal</t>
   </si>
   <si>
     <t>Springdale</t>
   </si>
   <si>
     <t>Junee</t>
   </si>
   <si>
     <t>Marrar</t>
   </si>
   <si>
     <t>Ganmain</t>
   </si>
   <si>
-    <t>Epping</t>
-[...4 lines deleted...]
-  <si>
     <t>South Melbourne</t>
   </si>
   <si>
-    <t>Officer</t>
-[...247 lines deleted...]
-  <si>
     <t>Benowa</t>
   </si>
   <si>
     <t>Gatton</t>
   </si>
   <si>
     <t>Varsity Lakes</t>
   </si>
   <si>
     <t>Helidon</t>
   </si>
   <si>
     <t>Laidley</t>
   </si>
   <si>
     <t>Ormeau</t>
   </si>
   <si>
     <t>Tamborine Mountain</t>
   </si>
   <si>
     <t>Reedy Creek</t>
   </si>
   <si>
     <t>Cnr Ashmore &amp; Benowa Rds</t>
@@ -1307,60 +965,939 @@
     <t>Torquay</t>
   </si>
   <si>
     <t>Urangan</t>
   </si>
   <si>
     <t>Pialba</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
     <t>Miles</t>
   </si>
   <si>
     <t>Chinchilla</t>
   </si>
   <si>
     <t>Dalby</t>
   </si>
   <si>
     <t>Warwick</t>
   </si>
   <si>
     <t>Stanthorpe</t>
+  </si>
+  <si>
+    <t>Edens Landing</t>
+  </si>
+  <si>
+    <t>SPAR Edens Landing</t>
+  </si>
+  <si>
+    <t>125-127 Castile Cr</t>
+  </si>
+  <si>
+    <t>Helensvale</t>
+  </si>
+  <si>
+    <t>Ashmore</t>
+  </si>
+  <si>
+    <t>Shailer Park</t>
+  </si>
+  <si>
+    <t>Beaudesert</t>
+  </si>
+  <si>
+    <t>Westfield Helensvale</t>
+  </si>
+  <si>
+    <t>Woolworths Ashmore</t>
+  </si>
+  <si>
+    <t>Market Organics Loganholme</t>
+  </si>
+  <si>
+    <t>Woolworths Beaudesert</t>
+  </si>
+  <si>
+    <t>1-29 Millaroo Dr</t>
+  </si>
+  <si>
+    <t>160 Cotlew St</t>
+  </si>
+  <si>
+    <t>4 Mandew St</t>
+  </si>
+  <si>
+    <t>125-139 Brisbane St</t>
+  </si>
+  <si>
+    <t>Newcastle</t>
+  </si>
+  <si>
+    <t>Bateau Bay</t>
+  </si>
+  <si>
+    <t>Swansea</t>
+  </si>
+  <si>
+    <t>Toronto</t>
+  </si>
+  <si>
+    <t>Medowie</t>
+  </si>
+  <si>
+    <t>Budgewoi</t>
+  </si>
+  <si>
+    <t>Mayfield</t>
+  </si>
+  <si>
+    <t>Tea Gardens</t>
+  </si>
+  <si>
+    <t>Merewether</t>
+  </si>
+  <si>
+    <t>Wadalba</t>
+  </si>
+  <si>
+    <t>54 Union St</t>
+  </si>
+  <si>
+    <t>12 Bay Village Rd</t>
+  </si>
+  <si>
+    <t>18 Josephson St</t>
+  </si>
+  <si>
+    <t>Brighton Ave</t>
+  </si>
+  <si>
+    <t>39-47 Ferodale Rd</t>
+  </si>
+  <si>
+    <t>Noela Pl</t>
+  </si>
+  <si>
+    <t>1/230 Maitland Rd</t>
+  </si>
+  <si>
+    <t>Myall St</t>
+  </si>
+  <si>
+    <t>32-34 Llewellyn St</t>
+  </si>
+  <si>
+    <t>1 Figtree Blvd</t>
+  </si>
+  <si>
+    <t>ALDI Newcastle</t>
+  </si>
+  <si>
+    <t>Bateau Bay Square</t>
+  </si>
+  <si>
+    <t>Woolworths Swansea</t>
+  </si>
+  <si>
+    <t>Woolworths Toronto</t>
+  </si>
+  <si>
+    <t>Woolworths Medowie</t>
+  </si>
+  <si>
+    <t>Coles Budgewoi</t>
+  </si>
+  <si>
+    <t>ALDI Mayfield</t>
+  </si>
+  <si>
+    <t>Coles Tea Gardens</t>
+  </si>
+  <si>
+    <t>IGA Merewether</t>
+  </si>
+  <si>
+    <t>Woolworths Wadalba</t>
+  </si>
+  <si>
+    <t>Port Melbourne</t>
+  </si>
+  <si>
+    <t>Rye</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>Flemington</t>
+  </si>
+  <si>
+    <t>Glen Iris</t>
+  </si>
+  <si>
+    <t>501 Williamstown Rd</t>
+  </si>
+  <si>
+    <t>4 Hygeia St</t>
+  </si>
+  <si>
+    <t>115 Anzac Ave</t>
+  </si>
+  <si>
+    <t>306 Racecourse Rd</t>
+  </si>
+  <si>
+    <t>Bunnings Port Melbourne</t>
+  </si>
+  <si>
+    <t>Woolworths Rye</t>
+  </si>
+  <si>
+    <t>IGA Seymour</t>
+  </si>
+  <si>
+    <t>Foodworks Flemington</t>
+  </si>
+  <si>
+    <t>Doveton</t>
+  </si>
+  <si>
+    <t>Bulleen</t>
+  </si>
+  <si>
+    <t>Pascoe Vale South</t>
+  </si>
+  <si>
+    <t>Kew</t>
+  </si>
+  <si>
+    <t>Altona North</t>
+  </si>
+  <si>
+    <t>Geelong West</t>
+  </si>
+  <si>
+    <t>Point Cook</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Hoppers Crossing</t>
+  </si>
+  <si>
+    <t>Brighton East</t>
+  </si>
+  <si>
+    <t>Foodworks Doveton</t>
+  </si>
+  <si>
+    <t>Campbellfield Plaza</t>
+  </si>
+  <si>
+    <t>Bulleen Plaza</t>
+  </si>
+  <si>
+    <t>IGA Pascoe Vale South</t>
+  </si>
+  <si>
+    <t>IGA Local Grocer Kew</t>
+  </si>
+  <si>
+    <t>ALDI Altona North</t>
+  </si>
+  <si>
+    <t>ALDI Brunswick</t>
+  </si>
+  <si>
+    <t>ALDI Geelong West</t>
+  </si>
+  <si>
+    <t>Woolworths Kew</t>
+  </si>
+  <si>
+    <t>IGA Point Cook (Adelphi)</t>
+  </si>
+  <si>
+    <t>Coles Clayton (Centre Rd)</t>
+  </si>
+  <si>
+    <t>IGA Hoppers Crossing</t>
+  </si>
+  <si>
+    <t>Fitness First Brighton</t>
+  </si>
+  <si>
+    <t>4 Autumn Pl</t>
+  </si>
+  <si>
+    <t>Cnr Hume Hwy &amp; Mahoneys Rd</t>
+  </si>
+  <si>
+    <t>79-109 Manningham Rd</t>
+  </si>
+  <si>
+    <t>366-368 Bell St</t>
+  </si>
+  <si>
+    <t>81A Willsmere Rd</t>
+  </si>
+  <si>
+    <t>302-330 Millers Rd</t>
+  </si>
+  <si>
+    <t>292-298 Sydney Rd</t>
+  </si>
+  <si>
+    <t>117-127 Albert St</t>
+  </si>
+  <si>
+    <t>17 Walpole St</t>
+  </si>
+  <si>
+    <t>13/7 Adelphi Blvd</t>
+  </si>
+  <si>
+    <t>Centre Rd &amp; Cooke St</t>
+  </si>
+  <si>
+    <t>2 Deloraine Drv</t>
+  </si>
+  <si>
+    <t>531 Nepean Hwy</t>
+  </si>
+  <si>
+    <t>Wynnum</t>
+  </si>
+  <si>
+    <t>Elanora</t>
+  </si>
+  <si>
+    <t>Nerang</t>
+  </si>
+  <si>
+    <t>Coles Wynnum</t>
+  </si>
+  <si>
+    <t>Woolworths Smith Collective Southport</t>
+  </si>
+  <si>
+    <t>The Pines Elanora</t>
+  </si>
+  <si>
+    <t>My Centre Nerang</t>
+  </si>
+  <si>
+    <t>132 Florence St</t>
+  </si>
+  <si>
+    <t>Cnr Von Itzstein &amp; Knowledge Sts</t>
+  </si>
+  <si>
+    <t>Cnr Guineas Creek Rd &amp; KP McGrath Dr</t>
+  </si>
+  <si>
+    <t>57 Station St</t>
+  </si>
+  <si>
+    <t>IGA Tweed Valley</t>
+  </si>
+  <si>
+    <t>232 Tweed Valley Way</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Avondale Heights</t>
+  </si>
+  <si>
+    <t>Carnegie</t>
+  </si>
+  <si>
+    <t>Ormond</t>
+  </si>
+  <si>
+    <t>Gladstone Park</t>
+  </si>
+  <si>
+    <t>Highett</t>
+  </si>
+  <si>
+    <t>Lower Plenty</t>
+  </si>
+  <si>
+    <t>Templestowe Lower</t>
+  </si>
+  <si>
+    <t>Balnarring</t>
+  </si>
+  <si>
+    <t>Pascoe Vale</t>
+  </si>
+  <si>
+    <t>Black Rock</t>
+  </si>
+  <si>
+    <t>Caulfield South</t>
+  </si>
+  <si>
+    <t>Prahran</t>
+  </si>
+  <si>
+    <t>Armadale</t>
+  </si>
+  <si>
+    <t>Fitzroy</t>
+  </si>
+  <si>
+    <t>Deepdene</t>
+  </si>
+  <si>
+    <t>St Albans</t>
+  </si>
+  <si>
+    <t>35 McLister St</t>
+  </si>
+  <si>
+    <t>65 Military Rd</t>
+  </si>
+  <si>
+    <t>11-29 Kokaribb Rd</t>
+  </si>
+  <si>
+    <t>507 N Rd</t>
+  </si>
+  <si>
+    <t>8-34 Gladstone Park Dr</t>
+  </si>
+  <si>
+    <t>284-286 Highett Rd</t>
+  </si>
+  <si>
+    <t>45 Main Rd</t>
+  </si>
+  <si>
+    <t>299-301 Manningham Rd</t>
+  </si>
+  <si>
+    <t>1 Russell Street</t>
+  </si>
+  <si>
+    <t>110-112 Kent Rd</t>
+  </si>
+  <si>
+    <t>39-41a Bluff Rd</t>
+  </si>
+  <si>
+    <t>566 Hawthorn Rd</t>
+  </si>
+  <si>
+    <t>286 Chapel St</t>
+  </si>
+  <si>
+    <t>1216 High St</t>
+  </si>
+  <si>
+    <t>1438 High St</t>
+  </si>
+  <si>
+    <t>South Melbourne Central, 111 Cecil St</t>
+  </si>
+  <si>
+    <t>41 Johnston St</t>
+  </si>
+  <si>
+    <t>149 Whitehorse Rd</t>
+  </si>
+  <si>
+    <t>16-18 The Esplanade</t>
+  </si>
+  <si>
+    <t>Woolworths Spotswood</t>
+  </si>
+  <si>
+    <t>Coles Avondale Heights</t>
+  </si>
+  <si>
+    <t>Woolworths Carnegie</t>
+  </si>
+  <si>
+    <t>IGA Ormond</t>
+  </si>
+  <si>
+    <t>Gladstone Park Shopping Centre</t>
+  </si>
+  <si>
+    <t>Highett Shopping Centre</t>
+  </si>
+  <si>
+    <t>ALDI Lower Plenty</t>
+  </si>
+  <si>
+    <t>ALDI Templestowe Lower</t>
+  </si>
+  <si>
+    <t>Ritchies SUPA IGA Balnarring</t>
+  </si>
+  <si>
+    <t>IGA X-Press Pascoe Vale</t>
+  </si>
+  <si>
+    <t>Woolworths Metro Black Rock</t>
+  </si>
+  <si>
+    <t>IGA Xpress South Caulfield</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Prahran</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Armadale</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Glen Iris</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs South Melbourne (in store)</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Fitzroy</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Balwyn</t>
+  </si>
+  <si>
+    <t>Supa IGA St Albans</t>
+  </si>
+  <si>
+    <t>FOOTSCRAY</t>
+  </si>
+  <si>
+    <t>SUNSHINE WEST</t>
+  </si>
+  <si>
+    <t>ALBANVALE</t>
+  </si>
+  <si>
+    <t>KEALBA</t>
+  </si>
+  <si>
+    <t>LAVERTON NORTH</t>
+  </si>
+  <si>
+    <t>WILLIAMS LANDING</t>
+  </si>
+  <si>
+    <t>MARIBYRNONG</t>
+  </si>
+  <si>
+    <t>KEILOR NORTH</t>
+  </si>
+  <si>
+    <t>HILLSIDE</t>
+  </si>
+  <si>
+    <t>SYDENHAM</t>
+  </si>
+  <si>
+    <t>GLADSTONE PARK</t>
+  </si>
+  <si>
+    <t>COOLAROO</t>
+  </si>
+  <si>
+    <t>MEADOW HEIGHTS</t>
+  </si>
+  <si>
+    <t>BRUNSWICK WEST</t>
+  </si>
+  <si>
+    <t>EAGLEMONT</t>
+  </si>
+  <si>
+    <t>HEIDELBERG</t>
+  </si>
+  <si>
+    <t>BLACKBURN</t>
+  </si>
+  <si>
+    <t>BLACKBURN NORTH</t>
+  </si>
+  <si>
+    <t>BLACKBURN SOUTH</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>RINGWOOD NORTH</t>
+  </si>
+  <si>
+    <t>WARRANWOOD</t>
+  </si>
+  <si>
+    <t>HEATHMONT</t>
+  </si>
+  <si>
+    <t>RINGWOOD EAST</t>
+  </si>
+  <si>
+    <t>CROYDON</t>
+  </si>
+  <si>
+    <t>CROYDON HILLS</t>
+  </si>
+  <si>
+    <t>CROYDON NORTH</t>
+  </si>
+  <si>
+    <t>CROYDON SOUTH</t>
+  </si>
+  <si>
+    <t>ARMADALE</t>
+  </si>
+  <si>
+    <t>WANTIRNA SOUTH</t>
+  </si>
+  <si>
+    <t>BAYSWATER</t>
+  </si>
+  <si>
+    <t>BAYSWATER NORTH</t>
+  </si>
+  <si>
+    <t>TECOMA</t>
+  </si>
+  <si>
+    <t>SPRINGVALE</t>
+  </si>
+  <si>
+    <t>DANDENONG SOUTH</t>
+  </si>
+  <si>
+    <t>SCORESBY</t>
+  </si>
+  <si>
+    <t>KNOXFIELD</t>
+  </si>
+  <si>
+    <t>KURUNJANG</t>
+  </si>
+  <si>
+    <t>EYNESBURY</t>
+  </si>
+  <si>
+    <t>HOPETOUN PARK</t>
+  </si>
+  <si>
+    <t>RIDDELLS CREEK</t>
+  </si>
+  <si>
+    <t>WOLLERT</t>
+  </si>
+  <si>
+    <t>YARRA GLEN</t>
+  </si>
+  <si>
+    <t>COCKATOO</t>
+  </si>
+  <si>
+    <t>AVONSLEIGH</t>
+  </si>
+  <si>
+    <t>YARRA JUNCTION</t>
+  </si>
+  <si>
+    <t>NARRE WARREN SOUTH</t>
+  </si>
+  <si>
+    <t>BERWICK</t>
+  </si>
+  <si>
+    <t>DROMANA</t>
+  </si>
+  <si>
+    <t>CRANBOURNE WEST</t>
+  </si>
+  <si>
+    <t>DEVON MEADOWS</t>
+  </si>
+  <si>
+    <t>LANG LANG</t>
+  </si>
+  <si>
+    <t>LANG LANG EAST</t>
+  </si>
+  <si>
+    <t>Mudgeeraba</t>
+  </si>
+  <si>
+    <t>Bulimba</t>
+  </si>
+  <si>
+    <t>Bundall</t>
+  </si>
+  <si>
+    <t>Heritage Park</t>
+  </si>
+  <si>
+    <t>Cnr Ferry &amp; Benowa Rds</t>
+  </si>
+  <si>
+    <t>3 Swan Ln</t>
+  </si>
+  <si>
+    <t>126 Oxford St</t>
+  </si>
+  <si>
+    <t>Bundall Home Centre, 100 Bundall Rd</t>
+  </si>
+  <si>
+    <t>1/298 Bayliss Rd</t>
+  </si>
+  <si>
+    <t>Southport Park</t>
+  </si>
+  <si>
+    <t>Mudgeeraba Market Shopping Centre</t>
+  </si>
+  <si>
+    <t>Market Organics Bulimba</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Bundall (in store)</t>
+  </si>
+  <si>
+    <t>Friendly Grocer Heritage Park Supermarket</t>
+  </si>
+  <si>
+    <t>NEW FARM</t>
+  </si>
+  <si>
+    <t>ALBION</t>
+  </si>
+  <si>
+    <t>NUNDAH</t>
+  </si>
+  <si>
+    <t>NUDGEE</t>
+  </si>
+  <si>
+    <t>WOODY POINT</t>
+  </si>
+  <si>
+    <t>WINDSOR</t>
+  </si>
+  <si>
+    <t>CARSELDINE</t>
+  </si>
+  <si>
+    <t>ALDERLEY</t>
+  </si>
+  <si>
+    <t>GRANGE</t>
+  </si>
+  <si>
+    <t>NEWMARKET</t>
+  </si>
+  <si>
+    <t>KEPERRA</t>
+  </si>
+  <si>
+    <t>FERNY HILLS</t>
+  </si>
+  <si>
+    <t>BARDON</t>
+  </si>
+  <si>
+    <t>PULLENVALE</t>
+  </si>
+  <si>
+    <t>BELLBOWRIE</t>
+  </si>
+  <si>
+    <t>MOGGILL</t>
+  </si>
+  <si>
+    <t>SHERWOOD</t>
+  </si>
+  <si>
+    <t>DARRA</t>
+  </si>
+  <si>
+    <t>ANNERLEY</t>
+  </si>
+  <si>
+    <t>FAIRFIELD</t>
+  </si>
+  <si>
+    <t>YERONGA</t>
+  </si>
+  <si>
+    <t>YEERONGPILLY</t>
+  </si>
+  <si>
+    <t>MACGREGOR</t>
+  </si>
+  <si>
+    <t>LOGAN CENTRAL</t>
+  </si>
+  <si>
+    <t>PARKINSON</t>
+  </si>
+  <si>
+    <t>GREENSLOPES</t>
+  </si>
+  <si>
+    <t>HOLLAND PARK</t>
+  </si>
+  <si>
+    <t>HOLLAND PARK WEST</t>
+  </si>
+  <si>
+    <t>SHAILER PARK</t>
+  </si>
+  <si>
+    <t>TANAH MERAH</t>
+  </si>
+  <si>
+    <t>CORNUBIA</t>
+  </si>
+  <si>
+    <t>WELLINGTON POINT</t>
+  </si>
+  <si>
+    <t>CLEVELAND</t>
+  </si>
+  <si>
+    <t>RABY BAY</t>
+  </si>
+  <si>
+    <t>HAWTHORNE</t>
+  </si>
+  <si>
+    <t>BETHANIA</t>
+  </si>
+  <si>
+    <t>HOLMVIEW</t>
+  </si>
+  <si>
+    <t>YARRABILBA</t>
+  </si>
+  <si>
+    <t>WILLOW VALE</t>
+  </si>
+  <si>
+    <t>OXENFORD</t>
+  </si>
+  <si>
+    <t>PARKWOOD</t>
+  </si>
+  <si>
+    <t>BENOWA</t>
+  </si>
+  <si>
+    <t>MERMAID WATERS</t>
+  </si>
+  <si>
+    <t>ELANORA</t>
+  </si>
+  <si>
+    <t>TALLEBUDGERA</t>
+  </si>
+  <si>
+    <t>TALLEBUDGERA VALLEY</t>
+  </si>
+  <si>
+    <t>GLENEAGLE</t>
+  </si>
+  <si>
+    <t>DINMORE</t>
+  </si>
+  <si>
+    <t>EBBW VALE</t>
+  </si>
+  <si>
+    <t>BASIN POCKET</t>
+  </si>
+  <si>
+    <t>IPSWICH</t>
+  </si>
+  <si>
+    <t>NORTH IPSWICH</t>
+  </si>
+  <si>
+    <t>TIVOLI</t>
+  </si>
+  <si>
+    <t>WEST IPSWICH</t>
+  </si>
+  <si>
+    <t>MOUNT CROSBY</t>
+  </si>
+  <si>
+    <t>PINE MOUNTAIN</t>
+  </si>
+  <si>
+    <t>BURPENGARY</t>
+  </si>
+  <si>
+    <t>BANKSIA BEACH</t>
+  </si>
+  <si>
+    <t>MANGO HILL</t>
+  </si>
+  <si>
+    <t>BEACHMERE</t>
+  </si>
+  <si>
+    <t>ELIMBAH</t>
+  </si>
+  <si>
+    <t>DRAPER</t>
+  </si>
+  <si>
+    <t>KING SCRUB</t>
+  </si>
+  <si>
+    <t>OCEAN VIEW</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1384,86 +1921,83 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1766,6761 +2300,9375 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C8CC-63DB-4A7B-8960-9859A9E7DC5E}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.54296875" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="8"/>
     <col min="4" max="4" width="11.81640625" style="8" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" style="8" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="8" customWidth="1"/>
     <col min="7" max="7" width="32.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G52" sqref="G52"/>
+      <pane ySplit="1" topLeftCell="A73" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F90" sqref="F90"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.1796875" style="13" customWidth="1"/>
     <col min="2" max="2" width="15.453125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.7265625" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.453125" style="5" customWidth="1"/>
     <col min="8" max="8" width="47" style="5" customWidth="1"/>
     <col min="9" max="11" width="8.7265625" style="8"/>
     <col min="12" max="12" width="12.7265625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8">
       <c r="A5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B5" s="13">
         <v>46116</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" s="5">
         <v>2485</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B6" s="13">
         <v>46116</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="5">
         <v>2485</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>46116</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5">
         <v>2484</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="13">
         <v>46111</v>
       </c>
       <c r="B9" s="13">
         <v>46144</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="E9" s="5">
         <v>2018</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8">
       <c r="A10" s="13">
         <v>46111</v>
       </c>
       <c r="B10" s="13">
         <v>46144</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="5">
         <v>2019</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8">
       <c r="A11" s="13">
         <v>46111</v>
       </c>
       <c r="B11" s="13">
         <v>46144</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="E11" s="5">
         <v>2035</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8">
       <c r="A12" s="13">
         <v>46111</v>
       </c>
       <c r="B12" s="13">
         <v>46144</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="E12" s="5">
         <v>2037</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8">
       <c r="A13" s="13">
         <v>46111</v>
       </c>
       <c r="B13" s="13">
         <v>46144</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="E13" s="5">
         <v>2038</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8">
       <c r="A14" s="13">
         <v>46111</v>
       </c>
       <c r="B14" s="13">
         <v>46144</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="5">
         <v>2042</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8">
       <c r="A15" s="13">
         <v>46111</v>
       </c>
       <c r="B15" s="13">
         <v>46144</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="5">
         <v>2046</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8">
       <c r="A16" s="13">
         <v>46111</v>
       </c>
       <c r="B16" s="13">
         <v>46144</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="E16" s="5">
         <v>2084</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6">
       <c r="A17" s="13">
         <v>46111</v>
       </c>
       <c r="B17" s="13">
         <v>46144</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="E17" s="5">
         <v>2085</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6">
       <c r="A18" s="13">
         <v>46111</v>
       </c>
       <c r="B18" s="13">
         <v>46144</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="E18" s="5">
         <v>2085</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6">
       <c r="A19" s="13">
         <v>46111</v>
       </c>
       <c r="B19" s="13">
         <v>46144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="E19" s="5">
         <v>2113</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6">
       <c r="A20" s="13">
         <v>46111</v>
       </c>
       <c r="B20" s="13">
         <v>46144</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="E20" s="5">
         <v>2118</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6">
       <c r="A21" s="13">
         <v>46111</v>
       </c>
       <c r="B21" s="13">
         <v>46144</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5">
         <v>2135</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6">
       <c r="A22" s="13">
         <v>46111</v>
       </c>
       <c r="B22" s="13">
         <v>46144</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="5">
         <v>2166</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6">
       <c r="A23" s="13">
         <v>46111</v>
       </c>
       <c r="B23" s="13">
         <v>46144</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="E23" s="5">
         <v>2167</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6">
       <c r="A24" s="13">
         <v>46111</v>
       </c>
       <c r="B24" s="13">
         <v>46144</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="E24" s="5">
         <v>2207</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6">
       <c r="A25" s="13">
         <v>46111</v>
       </c>
       <c r="B25" s="13">
         <v>46144</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="E25" s="5">
         <v>2207</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6">
       <c r="A26" s="13">
         <v>46111</v>
       </c>
       <c r="B26" s="13">
         <v>46144</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="E26" s="5">
         <v>2218</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6">
       <c r="A27" s="13">
         <v>46111</v>
       </c>
       <c r="B27" s="13">
         <v>46144</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="E27" s="5">
         <v>2230</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6">
       <c r="A28" s="13">
         <v>46111</v>
       </c>
       <c r="B28" s="13">
         <v>46144</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="E28" s="5">
         <v>2230</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6">
       <c r="A29" s="13">
         <v>46111</v>
       </c>
       <c r="B29" s="13">
         <v>46144</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="E29" s="5">
         <v>2230</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6">
       <c r="A30" s="13">
         <v>46111</v>
       </c>
       <c r="B30" s="13">
         <v>46144</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="E30" s="5">
         <v>2564</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6">
       <c r="A31" s="13">
         <v>46111</v>
       </c>
       <c r="B31" s="13">
         <v>46144</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="E31" s="5">
         <v>2565</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6">
       <c r="A32" s="13">
         <v>46111</v>
       </c>
       <c r="B32" s="13">
         <v>46144</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="E32" s="5">
         <v>2567</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6">
       <c r="A33" s="13">
         <v>46111</v>
       </c>
       <c r="B33" s="13">
         <v>46144</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="E33" s="5">
         <v>2567</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6">
       <c r="A34" s="13">
         <v>46111</v>
       </c>
       <c r="B34" s="13">
         <v>46144</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="5">
         <v>2750</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6">
       <c r="A35" s="13">
         <v>46111</v>
       </c>
       <c r="B35" s="13">
         <v>46144</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="5">
         <v>2750</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6">
       <c r="A36" s="13">
         <v>46111</v>
       </c>
       <c r="B36" s="13">
         <v>46144</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="E36" s="5">
         <v>2750</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6">
       <c r="A37" s="13">
         <v>46111</v>
       </c>
       <c r="B37" s="13">
         <v>46144</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="5">
         <v>2759</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6">
       <c r="A38" s="13">
         <v>46111</v>
       </c>
       <c r="B38" s="13">
         <v>46144</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="5">
         <v>2762</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6">
       <c r="A39" s="13">
         <v>46111</v>
       </c>
       <c r="B39" s="13">
         <v>46144</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="E39" s="5">
         <v>2765</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6">
       <c r="A40" s="13">
         <v>46111</v>
       </c>
       <c r="B40" s="13">
         <v>46144</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="E40" s="5">
         <v>2779</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6">
       <c r="A41" s="13">
         <v>46111</v>
       </c>
       <c r="B41" s="13">
         <v>46144</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="E41" s="5">
         <v>2780</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6">
       <c r="A42" s="13">
         <v>46111</v>
       </c>
       <c r="B42" s="13">
         <v>46144</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="E42" s="5">
         <v>2780</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6">
       <c r="A43" s="13">
         <v>46111</v>
       </c>
       <c r="B43" s="13">
         <v>46144</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="E43" s="5">
         <v>2785</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6">
       <c r="A44" s="13">
         <v>46111</v>
       </c>
       <c r="B44" s="13">
         <v>46144</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="E44" s="5">
         <v>2799</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6">
       <c r="A45" s="13">
         <v>46111</v>
       </c>
       <c r="B45" s="13">
         <v>46144</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="E45" s="5">
         <v>2800</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6">
       <c r="A46" s="13">
         <v>46111</v>
       </c>
       <c r="B46" s="13">
         <v>46144</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="E46" s="5">
         <v>2830</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6">
       <c r="A47" s="13">
         <v>46111</v>
       </c>
       <c r="B47" s="13">
         <v>46144</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="5">
         <v>2850</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:8">
       <c r="A49" s="13">
         <v>46118</v>
       </c>
       <c r="B49" s="13">
         <v>46123</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="5">
         <v>2484</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="E51" s="5">
         <v>2666</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:8">
       <c r="A52" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>263</v>
+        <v>234</v>
       </c>
       <c r="E52" s="5">
         <v>2831</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:8">
       <c r="A53" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
       <c r="E53" s="5">
         <v>2827</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:8">
       <c r="A54" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="E54" s="5">
         <v>2594</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:8">
       <c r="A55" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="E55" s="5">
         <v>2590</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:8">
       <c r="A56" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="E56" s="5">
         <v>2587</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8">
       <c r="A57" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
       <c r="E57" s="5">
         <v>2668</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:8">
       <c r="A58" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>269</v>
+        <v>240</v>
       </c>
       <c r="E58" s="5">
         <v>2671</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:8">
       <c r="A59" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="E59" s="5">
         <v>2671</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:8">
       <c r="A60" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B60" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="E60" s="5">
         <v>2721</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:8">
       <c r="A61" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="E61" s="5">
         <v>2588</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:8">
       <c r="A62" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>273</v>
+        <v>244</v>
       </c>
       <c r="E62" s="5">
         <v>2794</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:8">
       <c r="A63" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="E63" s="5">
         <v>2725</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:8">
       <c r="A64" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="E64" s="5">
         <v>2666</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:8">
       <c r="A65" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B65" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="E65" s="5">
         <v>2663</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:8">
       <c r="A66" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>277</v>
+        <v>248</v>
       </c>
       <c r="E66" s="5">
         <v>2652</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:8">
       <c r="A67" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="E67" s="5">
         <v>2702</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E69" s="5">
+        <v>2300</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E70" s="5">
+        <v>2261</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="E71" s="5">
+        <v>2281</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="E72" s="5">
+        <v>2283</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E73" s="5">
+        <v>2318</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="E74" s="5">
+        <v>2262</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="E75" s="5">
+        <v>2304</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E76" s="5">
+        <v>2324</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E77" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E78" s="5">
+        <v>2259</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B80" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E80" s="5">
+        <v>2484</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15.5">
+      <c r="A82" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
-  <dimension ref="A1:H128"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H104" sqref="H104"/>
+      <pane ySplit="1" topLeftCell="A79" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G94" sqref="G94"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.54296875" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.453125" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.6328125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="5" customWidth="1"/>
     <col min="7" max="7" width="52.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="46.1796875" style="5" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A5" s="13" t="s">
+    <row r="5" spans="1:8">
+      <c r="A5" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B5" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="5">
+        <v>3023</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="5">
+        <v>3030</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="5">
+        <v>3030</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3046</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3047</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="5">
+        <v>3051</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B11" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="5">
+        <v>3052</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="5">
+        <v>3057</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3058</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="5">
+        <v>3058</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="5">
+        <v>3061</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="5">
+        <v>3070</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B17" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="5">
+        <v>3081</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B18" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3081</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3087</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3088</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B21" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="5">
+        <v>3101</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3102</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B23" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="5">
+        <v>3103</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B24" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3103</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3104</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B26" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3122</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B27" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3123</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3124</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B29" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3126</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="5">
+        <v>3127</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3129</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B32" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" s="5">
+        <v>3139</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B33" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3139</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B34" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" s="5">
+        <v>3144</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B35" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3145</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B36" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E36" s="5">
+        <v>3146</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B37" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37" s="5">
+        <v>3147</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B38" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E38" s="5">
+        <v>3147</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B39" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" s="5">
+        <v>3156</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B40" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" s="5">
+        <v>3158</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B41" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" s="5">
+        <v>3162</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B42" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" s="5">
+        <v>3162</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B43" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" s="5">
+        <v>3168</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B44" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" s="5">
+        <v>3175</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B45" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E45" s="5">
+        <v>3175</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B46" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E46" s="5">
+        <v>3185</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3185</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E48" s="5">
+        <v>3428</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B49" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E49" s="5">
+        <v>3429</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E50" s="5">
+        <v>3756</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E51" s="5">
+        <v>3793</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E52" s="5">
+        <v>3796</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" s="5">
+        <v>3810</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B54" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" s="5">
+        <v>3915</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B55" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E55" s="5">
+        <v>3939</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B56" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E56" s="5">
+        <v>3975</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="13">
+        <v>46111</v>
+      </c>
+      <c r="B57" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E57" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E59" s="5">
+        <v>3177</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B60" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="13">
-[...5 lines deleted...]
-      <c r="D5" s="5" t="s">
+      <c r="E60" s="5">
+        <v>3061</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B61" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E61" s="5">
+        <v>3105</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B62" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E62" s="5">
+        <v>3051</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E63" s="5">
+        <v>3805</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B64" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E64" s="5">
+        <v>3304</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B65" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E65" s="5">
+        <v>3101</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B66" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E66" s="5">
+        <v>3031</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B67" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E67" s="5">
+        <v>3025</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B68" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E68" s="5">
+        <v>3056</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B69" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E69" s="5">
+        <v>3218</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B70" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E70" s="5">
+        <v>3207</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B71" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E71" s="5">
+        <v>3101</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B72" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E72" s="5">
+        <v>3030</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B73" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="E73" s="5">
+        <v>3168</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B74" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E74" s="5">
+        <v>3029</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B75" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E75" s="5">
+        <v>3941</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B76" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" s="5">
+        <v>3094</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B77" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E77" s="5">
+        <v>3187</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B78" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="E78" s="5">
+        <v>3660</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15.5">
+      <c r="A80" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B82" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="E82" s="5">
+        <v>3011</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B83" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="E83" s="5">
+        <v>3020</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B84" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="E84" s="5">
+        <v>3021</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B85" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E85" s="5">
+        <v>3021</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B86" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="E86" s="5">
+        <v>3026</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B87" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="E87" s="5">
+        <v>3027</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B88" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="E88" s="5">
+        <v>3032</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B89" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E89" s="5">
+        <v>3036</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B90" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="E90" s="5">
+        <v>3037</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B91" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="E91" s="5">
+        <v>3037</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B92" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E92" s="5">
+        <v>3043</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B93" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E93" s="5">
+        <v>3048</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B94" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="E94" s="5">
+        <v>3048</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B95" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="E95" s="5">
+        <v>3055</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B96" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E96" s="5">
+        <v>3084</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B97" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="E97" s="5">
+        <v>3084</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B98" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="E98" s="5">
+        <v>3130</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B99" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="E99" s="5">
+        <v>3130</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B100" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="E100" s="5">
+        <v>3130</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B101" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E101" s="5">
+        <v>3134</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B102" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E102" s="5">
+        <v>3134</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B103" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="E103" s="5">
+        <v>3134</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B104" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="E104" s="5">
+        <v>3135</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B105" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="E105" s="5">
+        <v>3135</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B106" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="E106" s="5">
+        <v>3136</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B107" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="E107" s="5">
+        <v>3136</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B108" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="E108" s="5">
+        <v>3136</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B109" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E109" s="5">
+        <v>3136</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B110" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="E110" s="5">
+        <v>3143</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B111" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="E111" s="5">
+        <v>3152</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B112" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E112" s="5">
+        <v>3153</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B113" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="E113" s="5">
+        <v>3153</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B114" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="E114" s="5">
+        <v>3160</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B115" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="E115" s="5">
+        <v>3171</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B116" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="E116" s="5">
+        <v>3175</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B117" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="E117" s="5">
+        <v>3179</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B118" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="E118" s="5">
+        <v>3180</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B119" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="E119" s="5">
+        <v>3337</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B120" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="E120" s="5">
+        <v>3338</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B121" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="E121" s="5">
         <v>3340</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F121" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B122" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="E122" s="5">
+        <v>3431</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B123" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="E123" s="5">
+        <v>3750</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B124" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="E124" s="5">
+        <v>3775</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B125" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="E125" s="5">
+        <v>3781</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B126" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="E126" s="5">
+        <v>3782</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B127" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E127" s="5">
+        <v>3797</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B128" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="E128" s="5">
+        <v>3805</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B129" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="E129" s="5">
+        <v>3806</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B130" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="E130" s="5">
+        <v>3936</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B131" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="E131" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B132" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="E132" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B133" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="E133" s="5">
+        <v>3984</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B134" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="E134" s="5">
+        <v>3984</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B136" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E136" s="5">
+        <v>3015</v>
+      </c>
+      <c r="F136" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="G136" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B137" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E137" s="5">
+        <v>3034</v>
+      </c>
+      <c r="F137" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F7" s="5" t="s">
+      <c r="G137" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B138" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E138" s="5">
+        <v>3163</v>
+      </c>
+      <c r="F138" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="G138" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B139" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E139" s="5">
+        <v>3204</v>
+      </c>
+      <c r="F139" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="G139" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B140" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E140" s="5">
+        <v>3043</v>
+      </c>
+      <c r="F140" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="G140" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B141" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E141" s="5">
+        <v>3190</v>
+      </c>
+      <c r="F141" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F11" s="5" t="s">
+      <c r="G141" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B142" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E142" s="5">
+        <v>3093</v>
+      </c>
+      <c r="F142" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G11" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F12" s="5" t="s">
+      <c r="G142" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B143" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="E143" s="5">
+        <v>3107</v>
+      </c>
+      <c r="F143" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F13" s="5" t="s">
+      <c r="G143" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B144" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E144" s="5">
+        <v>3926</v>
+      </c>
+      <c r="F144" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G13" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F14" s="5" t="s">
+      <c r="G144" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B145" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E145" s="5">
+        <v>3044</v>
+      </c>
+      <c r="F145" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G14" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F15" s="5" t="s">
+      <c r="G145" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B146" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="E146" s="5">
+        <v>3193</v>
+      </c>
+      <c r="F146" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G15" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F16" s="5" t="s">
+      <c r="G146" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B147" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E147" s="5">
+        <v>3162</v>
+      </c>
+      <c r="F147" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G16" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F17" s="5" t="s">
+      <c r="G147" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B148" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E148" s="5">
+        <v>3181</v>
+      </c>
+      <c r="F148" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G17" s="5" t="s">
-[...379 lines deleted...]
-      <c r="E37" s="5">
+      <c r="G148" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B149" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="E149" s="5">
+        <v>3143</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B150" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E150" s="5">
+        <v>3146</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B151" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E151" s="5">
+        <v>3205</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B152" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="E152" s="5">
+        <v>3065</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B153" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="E153" s="5">
         <v>3103</v>
       </c>
-      <c r="F37" s="5" t="s">
-[...699 lines deleted...]
-      <c r="F73" s="5" t="s">
+      <c r="F153" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G73" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F74" s="5" t="s">
+      <c r="G153" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B154" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="E154" s="5">
+        <v>3021</v>
+      </c>
+      <c r="F154" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G74" s="5" t="s">
-[...1159 lines deleted...]
-        <v>24</v>
+      <c r="G154" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H119"/>
+  <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F126" sqref="F126"/>
+      <pane ySplit="1" topLeftCell="A126" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H159" sqref="H159"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.6328125" style="13" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="22.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="5" customWidth="1"/>
     <col min="7" max="7" width="40.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="38.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8">
       <c r="A5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B5" s="13">
         <v>46116</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="E5" s="5">
         <v>4000</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B6" s="13">
         <v>46116</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="E6" s="5">
         <v>4310</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B7" s="13">
         <v>46116</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="5">
         <v>4233</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B8" s="13">
         <v>46116</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="E8" s="5">
         <v>4224</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B9" s="13">
         <v>46116</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="5">
         <v>4217</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B10" s="13">
         <v>46116</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="E10" s="5">
         <v>4216</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B11" s="13">
         <v>46116</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>4209</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8">
       <c r="A12" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>46116</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="E12" s="5">
         <v>4225</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B13" s="13">
         <v>46116</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="E13" s="5">
         <v>4215</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B14" s="13">
         <v>46116</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="E14" s="5">
         <v>4207</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B15" s="13">
         <v>46116</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="E15" s="5">
         <v>4209</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>251</v>
+        <v>225</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B16" s="13">
         <v>46116</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>250</v>
+        <v>224</v>
       </c>
       <c r="E16" s="5">
         <v>4218</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" s="13">
         <v>46111</v>
       </c>
       <c r="B18" s="13">
         <v>46144</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="E18" s="5">
         <v>4005</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6">
       <c r="A19" s="13">
         <v>46111</v>
       </c>
       <c r="B19" s="13">
         <v>46144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="E19" s="5">
         <v>4017</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6">
       <c r="A20" s="13">
         <v>46111</v>
       </c>
       <c r="B20" s="13">
         <v>46144</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="E20" s="5">
         <v>4017</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6">
       <c r="A21" s="13">
         <v>46111</v>
       </c>
       <c r="B21" s="13">
         <v>46144</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="E21" s="5">
         <v>4017</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6">
       <c r="A22" s="13">
         <v>46111</v>
       </c>
       <c r="B22" s="13">
         <v>46144</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="E22" s="5">
         <v>4017</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6">
       <c r="A23" s="13">
         <v>46111</v>
       </c>
       <c r="B23" s="13">
         <v>46144</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="E23" s="5">
         <v>4021</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6">
       <c r="A24" s="13">
         <v>46111</v>
       </c>
       <c r="B24" s="13">
         <v>46144</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="E24" s="5">
         <v>4022</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6">
       <c r="A25" s="13">
         <v>46111</v>
       </c>
       <c r="B25" s="13">
         <v>46144</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="E25" s="5">
         <v>4032</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6">
       <c r="A26" s="13">
         <v>46111</v>
       </c>
       <c r="B26" s="13">
         <v>46144</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="E26" s="5">
         <v>4032</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6">
       <c r="A27" s="13">
         <v>46111</v>
       </c>
       <c r="B27" s="13">
         <v>46144</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="E27" s="5">
         <v>4034</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6">
       <c r="A28" s="13">
         <v>46111</v>
       </c>
       <c r="B28" s="13">
         <v>46144</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="E28" s="5">
         <v>4035</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6">
       <c r="A29" s="13">
         <v>46111</v>
       </c>
       <c r="B29" s="13">
         <v>46144</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="E29" s="5">
         <v>4051</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6">
       <c r="A30" s="13">
         <v>46111</v>
       </c>
       <c r="B30" s="13">
         <v>46144</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="E30" s="5">
         <v>4053</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6">
       <c r="A31" s="13">
         <v>46111</v>
       </c>
       <c r="B31" s="13">
         <v>46144</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="E31" s="5">
         <v>4053</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6">
       <c r="A32" s="13">
         <v>46111</v>
       </c>
       <c r="B32" s="13">
         <v>46144</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="E32" s="5">
         <v>4053</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6">
       <c r="A33" s="13">
         <v>46111</v>
       </c>
       <c r="B33" s="13">
         <v>46144</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="E33" s="5">
         <v>4053</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6">
       <c r="A34" s="13">
         <v>46111</v>
       </c>
       <c r="B34" s="13">
         <v>46144</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="E34" s="5">
         <v>4055</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6">
       <c r="A35" s="13">
         <v>46111</v>
       </c>
       <c r="B35" s="13">
         <v>46144</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="E35" s="5">
         <v>4059</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6">
       <c r="A36" s="13">
         <v>46111</v>
       </c>
       <c r="B36" s="13">
         <v>46144</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="E36" s="5">
         <v>4059</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6">
       <c r="A37" s="13">
         <v>46111</v>
       </c>
       <c r="B37" s="13">
         <v>46144</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="E37" s="5">
         <v>4064</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6">
       <c r="A38" s="13">
         <v>46111</v>
       </c>
       <c r="B38" s="13">
         <v>46144</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="E38" s="5">
         <v>4069</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6">
       <c r="A39" s="13">
         <v>46111</v>
       </c>
       <c r="B39" s="13">
         <v>46144</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="E39" s="5">
         <v>4069</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6">
       <c r="A40" s="13">
         <v>46111</v>
       </c>
       <c r="B40" s="13">
         <v>46144</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="E40" s="5">
         <v>4077</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6">
       <c r="A41" s="13">
         <v>46111</v>
       </c>
       <c r="B41" s="13">
         <v>46144</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="E41" s="5">
         <v>4107</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6">
       <c r="A42" s="13">
         <v>46111</v>
       </c>
       <c r="B42" s="13">
         <v>46144</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="E42" s="5">
         <v>4108</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6">
       <c r="A43" s="13">
         <v>46111</v>
       </c>
       <c r="B43" s="13">
         <v>46144</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="E43" s="5">
         <v>4118</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6">
       <c r="A44" s="13">
         <v>46111</v>
       </c>
       <c r="B44" s="13">
         <v>46144</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="E44" s="5">
         <v>4122</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6">
       <c r="A45" s="13">
         <v>46111</v>
       </c>
       <c r="B45" s="13">
         <v>46144</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="E45" s="5">
         <v>4124</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6">
       <c r="A46" s="13">
         <v>46111</v>
       </c>
       <c r="B46" s="13">
         <v>46144</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="E46" s="5">
         <v>4155</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6">
       <c r="A47" s="13">
         <v>46111</v>
       </c>
       <c r="B47" s="13">
         <v>46144</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="E47" s="5">
         <v>4159</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6">
       <c r="A48" s="13">
         <v>46111</v>
       </c>
       <c r="B48" s="13">
         <v>46144</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="E48" s="5">
         <v>4160</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6">
       <c r="A49" s="13">
         <v>46111</v>
       </c>
       <c r="B49" s="13">
         <v>46144</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="E49" s="5">
         <v>4165</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6">
       <c r="A50" s="13">
         <v>46111</v>
       </c>
       <c r="B50" s="13">
         <v>46144</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="E50" s="5">
         <v>4179</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6">
       <c r="A51" s="13">
         <v>46111</v>
       </c>
       <c r="B51" s="13">
         <v>46144</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="E51" s="5">
         <v>4179</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6">
       <c r="A52" s="13">
         <v>46111</v>
       </c>
       <c r="B52" s="13">
         <v>46144</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="E52" s="5">
         <v>4207</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6">
       <c r="A53" s="13">
         <v>46111</v>
       </c>
       <c r="B53" s="13">
         <v>46144</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="E53" s="5">
         <v>4211</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6">
       <c r="A54" s="13">
         <v>46111</v>
       </c>
       <c r="B54" s="13">
         <v>46144</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="E54" s="5">
         <v>4214</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6">
       <c r="A55" s="13">
         <v>46111</v>
       </c>
       <c r="B55" s="13">
         <v>46144</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="E55" s="5">
         <v>4218</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6">
       <c r="A56" s="13">
         <v>46111</v>
       </c>
       <c r="B56" s="13">
         <v>46144</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="E56" s="5">
         <v>4218</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6">
       <c r="A57" s="13">
         <v>46111</v>
       </c>
       <c r="B57" s="13">
         <v>46144</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="E57" s="5">
         <v>4223</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6">
       <c r="A58" s="13">
         <v>46111</v>
       </c>
       <c r="B58" s="13">
         <v>46144</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="E58" s="5">
         <v>4223</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6">
       <c r="A59" s="13">
         <v>46111</v>
       </c>
       <c r="B59" s="13">
         <v>46144</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="E59" s="5">
         <v>4223</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6">
       <c r="A60" s="13">
         <v>46111</v>
       </c>
       <c r="B60" s="13">
         <v>46144</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="E60" s="5">
         <v>4226</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6">
       <c r="A61" s="13">
         <v>46111</v>
       </c>
       <c r="B61" s="13">
         <v>46144</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="E61" s="5">
         <v>4227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6">
       <c r="A62" s="13">
         <v>46111</v>
       </c>
       <c r="B62" s="13">
         <v>46144</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="E62" s="5">
         <v>4300</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6">
       <c r="A63" s="13">
         <v>46111</v>
       </c>
       <c r="B63" s="13">
         <v>46144</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="E63" s="5">
         <v>4300</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6">
       <c r="A64" s="13">
         <v>46111</v>
       </c>
       <c r="B64" s="13">
         <v>46144</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="E64" s="5">
         <v>4305</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6">
       <c r="A65" s="13">
         <v>46111</v>
       </c>
       <c r="B65" s="13">
         <v>46144</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E65" s="5">
         <v>4305</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6">
       <c r="A66" s="13">
         <v>46111</v>
       </c>
       <c r="B66" s="13">
         <v>46144</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="E66" s="5">
         <v>4305</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6">
       <c r="A67" s="13">
         <v>46111</v>
       </c>
       <c r="B67" s="13">
         <v>46144</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="E67" s="5">
         <v>4306</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6">
       <c r="A68" s="13">
         <v>46111</v>
       </c>
       <c r="B68" s="13">
         <v>46144</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="E68" s="5">
         <v>4306</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6">
       <c r="A69" s="13">
         <v>46111</v>
       </c>
       <c r="B69" s="13">
         <v>46144</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="E69" s="5">
         <v>4500</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6">
       <c r="A70" s="13">
         <v>46111</v>
       </c>
       <c r="B70" s="13">
         <v>46144</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="E70" s="5">
         <v>4500</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6">
       <c r="A71" s="13">
         <v>46111</v>
       </c>
       <c r="B71" s="13">
         <v>46144</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="E71" s="5">
         <v>4504</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6">
       <c r="A72" s="13">
         <v>46111</v>
       </c>
       <c r="B72" s="13">
         <v>46144</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="E72" s="5">
         <v>4507</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6">
       <c r="A73" s="13">
         <v>46111</v>
       </c>
       <c r="B73" s="13">
         <v>46144</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="E73" s="5">
         <v>4507</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6">
       <c r="A74" s="13">
         <v>46111</v>
       </c>
       <c r="B74" s="13">
         <v>46144</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="E74" s="5">
         <v>4508</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6">
       <c r="A75" s="13">
         <v>46111</v>
       </c>
       <c r="B75" s="13">
         <v>46144</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="E75" s="5">
         <v>4512</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6">
       <c r="A76" s="13">
         <v>46111</v>
       </c>
       <c r="B76" s="13">
         <v>46144</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="E76" s="5">
         <v>4514</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6">
       <c r="A77" s="13">
         <v>46111</v>
       </c>
       <c r="B77" s="13">
         <v>46144</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="E77" s="5">
         <v>4520</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6">
       <c r="A78" s="13">
         <v>46111</v>
       </c>
       <c r="B78" s="13">
         <v>46144</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="E78" s="5">
         <v>4520</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6">
       <c r="A79" s="13">
         <v>46111</v>
       </c>
       <c r="B79" s="13">
         <v>46144</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="E79" s="5">
         <v>4521</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:8">
       <c r="A81" s="13">
         <v>46118</v>
       </c>
       <c r="B81" s="13">
         <v>46123</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>365</v>
+        <v>251</v>
       </c>
       <c r="E81" s="5">
         <v>4217</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>373</v>
+        <v>259</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
       <c r="A82" s="13">
         <v>46118</v>
       </c>
       <c r="B82" s="13">
         <v>46123</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>366</v>
+        <v>252</v>
       </c>
       <c r="E82" s="5">
         <v>4343</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="5" t="s">
-        <v>374</v>
+        <v>260</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
       <c r="A83" s="13">
         <v>46118</v>
       </c>
       <c r="B83" s="13">
         <v>46123</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>367</v>
+        <v>253</v>
       </c>
       <c r="E83" s="5">
         <v>4227</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>375</v>
+        <v>261</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
       <c r="A84" s="13">
         <v>46118</v>
       </c>
       <c r="B84" s="13">
         <v>46123</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="5">
         <v>4210</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>376</v>
+        <v>262</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
       <c r="A85" s="13">
         <v>46118</v>
       </c>
       <c r="B85" s="13">
         <v>46123</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>368</v>
+        <v>254</v>
       </c>
       <c r="E85" s="5">
         <v>4344</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>377</v>
+        <v>263</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
       <c r="A86" s="13">
         <v>46118</v>
       </c>
       <c r="B86" s="13">
         <v>46123</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="E86" s="5">
         <v>4216</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>378</v>
+        <v>264</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
       <c r="A87" s="13">
         <v>46118</v>
       </c>
       <c r="B87" s="13">
         <v>46123</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>369</v>
+        <v>255</v>
       </c>
       <c r="E87" s="5">
         <v>4341</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>379</v>
+        <v>265</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
       <c r="A88" s="13">
         <v>46118</v>
       </c>
       <c r="B88" s="13">
         <v>46123</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>370</v>
+        <v>256</v>
       </c>
       <c r="E88" s="5">
         <v>4208</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>380</v>
+        <v>266</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
       <c r="A89" s="13">
         <v>46118</v>
       </c>
       <c r="B89" s="13">
         <v>46123</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>371</v>
+        <v>257</v>
       </c>
       <c r="E89" s="5">
         <v>4272</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>381</v>
+        <v>267</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
       <c r="A90" s="13">
         <v>46118</v>
       </c>
       <c r="B90" s="13">
         <v>46123</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>372</v>
+        <v>258</v>
       </c>
       <c r="E90" s="5">
         <v>4227</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
       <c r="A91" s="13">
         <v>46118</v>
       </c>
       <c r="B91" s="13">
         <v>46123</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="E91" s="5">
         <v>4209</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>383</v>
+        <v>269</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>394</v>
-[...29 lines deleted...]
-      <c r="C94" s="5" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="13">
+        <v>46118</v>
+      </c>
+      <c r="B92" s="13">
+        <v>46123</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="E92" s="5">
+        <v>4207</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B94" s="13">
+        <v>46130</v>
+      </c>
+      <c r="C94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>396</v>
+        <v>309</v>
       </c>
       <c r="E94" s="5">
-        <v>4655</v>
+        <v>4212</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C95" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B95" s="13">
+        <v>46130</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>397</v>
+        <v>310</v>
       </c>
       <c r="E95" s="5">
-        <v>4655</v>
+        <v>4214</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C96" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B96" s="13">
+        <v>46130</v>
+      </c>
+      <c r="C96" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>398</v>
+        <v>311</v>
       </c>
       <c r="E96" s="5">
-        <v>4655</v>
+        <v>4128</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C97" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B97" s="13">
+        <v>46130</v>
+      </c>
+      <c r="C97" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="E97" s="5">
-        <v>4655</v>
+        <v>4210</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C98" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="13">
+        <v>46125</v>
+      </c>
+      <c r="B98" s="13">
+        <v>46130</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>400</v>
+        <v>312</v>
       </c>
       <c r="E98" s="5">
-        <v>4655</v>
+        <v>4285</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>12</v>
-[...22 lines deleted...]
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+        <v>23</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
       <c r="A100" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B100" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>402</v>
+        <v>281</v>
       </c>
       <c r="E100" s="5">
         <v>4655</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:8">
       <c r="A101" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>403</v>
+        <v>282</v>
       </c>
       <c r="E101" s="5">
         <v>4655</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:8">
       <c r="A102" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>404</v>
+        <v>283</v>
       </c>
       <c r="E102" s="5">
         <v>4655</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:8">
       <c r="A103" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B103" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>405</v>
+        <v>284</v>
       </c>
       <c r="E103" s="5">
         <v>4655</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:8">
       <c r="A104" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B104" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>406</v>
+        <v>285</v>
       </c>
       <c r="E104" s="5">
         <v>4655</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:8">
       <c r="A105" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>407</v>
+        <v>286</v>
       </c>
       <c r="E105" s="5">
         <v>4655</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:8">
       <c r="A106" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B106" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>408</v>
+        <v>287</v>
       </c>
       <c r="E106" s="5">
         <v>4655</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:8">
       <c r="A107" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>409</v>
+        <v>288</v>
       </c>
       <c r="E107" s="5">
         <v>4655</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:8">
       <c r="A108" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B108" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>410</v>
+        <v>289</v>
       </c>
       <c r="E108" s="5">
         <v>4655</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:8">
       <c r="A109" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>411</v>
+        <v>290</v>
       </c>
       <c r="E109" s="5">
         <v>4655</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:8">
       <c r="A110" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B110" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>412</v>
+        <v>291</v>
       </c>
       <c r="E110" s="5">
         <v>4655</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:8">
       <c r="A111" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>413</v>
+        <v>292</v>
       </c>
       <c r="E111" s="5">
         <v>4655</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:8">
       <c r="A112" s="13" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="B112" s="13" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>414</v>
+        <v>293</v>
       </c>
       <c r="E112" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E113" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E114" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E115" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E116" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="E117" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E118" s="5">
+        <v>4655</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="E119" s="5">
         <v>4659</v>
       </c>
-      <c r="F112" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E114" s="5">
+      <c r="F119" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E121" s="5">
         <v>4415</v>
       </c>
-      <c r="F114" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E115" s="5">
+      <c r="F121" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="E122" s="5">
         <v>4413</v>
       </c>
-      <c r="F115" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E116" s="5">
+      <c r="F122" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E123" s="5">
         <v>4405</v>
       </c>
-      <c r="F116" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E118" s="5">
+      <c r="F123" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B125" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E125" s="5">
         <v>4370</v>
       </c>
-      <c r="F118" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E119" s="5">
+      <c r="F125" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B126" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E126" s="5">
         <v>4380</v>
       </c>
-      <c r="F119" s="5" t="s">
+      <c r="F126" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B128" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4178</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B129" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E129" s="5">
+        <v>4224</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B130" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E130" s="5">
+        <v>4215</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B131" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E131" s="5">
+        <v>4233</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B132" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E132" s="5">
+        <v>4221</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="13">
+        <v>46139</v>
+      </c>
+      <c r="B133" s="13">
+        <v>46144</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E133" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="15.5">
+      <c r="A135" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B137" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E137" s="5">
+        <v>4215</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B138" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="E138" s="5">
+        <v>4213</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B139" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E139" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B140" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="E140" s="5">
+        <v>4171</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B141" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="E141" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B142" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="E142" s="5">
+        <v>4118</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B144" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="E144" s="5">
+        <v>4005</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B145" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="E145" s="5">
+        <v>4010</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B146" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="E146" s="5">
+        <v>4012</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B147" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="E147" s="5">
+        <v>4014</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B148" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="E148" s="5">
+        <v>4019</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B149" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="E149" s="5">
+        <v>4030</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B150" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="E150" s="5">
+        <v>4034</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B151" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="E151" s="5">
+        <v>4051</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B152" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="E152" s="5">
+        <v>4051</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B153" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="E153" s="5">
+        <v>4051</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B154" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="E154" s="5">
+        <v>4054</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B155" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="E155" s="5">
+        <v>4055</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B156" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="E156" s="5">
+        <v>4065</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B157" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E157" s="5">
+        <v>4069</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B158" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="E158" s="5">
+        <v>4070</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B159" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E159" s="5">
+        <v>4070</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B160" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="E160" s="5">
+        <v>4075</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B161" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="E161" s="5">
+        <v>4076</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B162" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E162" s="5">
+        <v>4103</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B163" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="E163" s="5">
+        <v>4103</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B164" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="E164" s="5">
+        <v>4104</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B165" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="E165" s="5">
+        <v>4105</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B166" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="E166" s="5">
+        <v>4109</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B167" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="E167" s="5">
+        <v>4114</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B168" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="E168" s="5">
+        <v>4115</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B169" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="E169" s="5">
+        <v>4120</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B170" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="E170" s="5">
+        <v>4121</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B171" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="E171" s="5">
+        <v>4121</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B172" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="E172" s="5">
+        <v>4128</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B173" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="E173" s="5">
+        <v>4128</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B174" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="E174" s="5">
+        <v>4130</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B175" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="E175" s="5">
+        <v>4160</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B176" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E176" s="5">
+        <v>4163</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B177" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="E177" s="5">
+        <v>4163</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B178" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="E178" s="5">
+        <v>4171</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B179" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="E179" s="5">
+        <v>4205</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B180" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="E180" s="5">
+        <v>4207</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B181" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="E181" s="5">
+        <v>4207</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B182" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="E182" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B183" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="E183" s="5">
+        <v>4210</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B184" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="E184" s="5">
+        <v>4214</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B185" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="E185" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B186" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E186" s="5">
+        <v>4218</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B187" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="E187" s="5">
+        <v>4221</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B188" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="E188" s="5">
+        <v>4228</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B189" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E189" s="5">
+        <v>4228</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B190" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="E190" s="5">
+        <v>4285</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B191" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E191" s="5">
+        <v>4303</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B192" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="E192" s="5">
+        <v>4304</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B193" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="E193" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B194" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E194" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B195" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="E195" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F195" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B196" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="E196" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B197" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="E197" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B198" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E198" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B199" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="E199" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B200" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="E200" s="5">
+        <v>4505</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B201" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="5">
+        <v>4507</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B202" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="E202" s="5">
+        <v>4509</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B203" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="E203" s="5">
+        <v>4510</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B204" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="E204" s="5">
+        <v>4516</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B205" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="E205" s="5">
+        <v>4520</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B206" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="E206" s="5">
+        <v>4521</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B207" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="E207" s="5">
+        <v>4521</v>
+      </c>
+      <c r="F207" s="5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A678C061-7E49-4FA1-8F5D-BB0F55AEFC6B}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7265625" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="15.453125" style="8" customWidth="1"/>
     <col min="7" max="7" width="15.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="22.1796875" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8">
       <c r="E16" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF89F9D4-F427-4357-BBA7-ED201C29D910}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="8" customWidth="1"/>
     <col min="3" max="3" width="10" style="8" customWidth="1"/>
     <col min="4" max="4" width="17.90625" style="8" customWidth="1"/>
     <col min="5" max="5" width="16.26953125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.90625" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="8"/>
     <col min="8" max="8" width="13.81640625" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8731,84 +11879,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
+    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>