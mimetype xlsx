--- v4 (2026-05-04)
+++ v5 (2026-05-26)
@@ -7,1997 +7,2885 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="859" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25256AC8-4B74-43C8-A7BC-E8420E565990}"/>
+  <xr:revisionPtr revIDLastSave="1074" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA353782-A613-44E8-B64C-46AB26176F0A}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ACT" sheetId="4" r:id="rId1"/>
     <sheet name="NSW" sheetId="1" r:id="rId2"/>
     <sheet name="VIC" sheetId="2" r:id="rId3"/>
     <sheet name="QLD" sheetId="5" r:id="rId4"/>
     <sheet name="WA" sheetId="3" r:id="rId5"/>
     <sheet name="TAS" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1639" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="882">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
     <t>BOTANY</t>
   </si>
   <si>
-    <t>NEWTOWN</t>
-[...7 lines deleted...]
-  <si>
     <t>CABRAMATTA</t>
   </si>
   <si>
-    <t>EMU HEIGHTS</t>
-[...7 lines deleted...]
-  <si>
     <t>SCHOFIELDS</t>
   </si>
   <si>
     <t>MUDGEE</t>
   </si>
   <si>
     <t>Event</t>
   </si>
   <si>
-    <t>Resdential</t>
-[...1 lines deleted...]
-  <si>
     <t>Upper Coomera</t>
   </si>
   <si>
     <t>Oxenford</t>
   </si>
   <si>
     <t>Surfers Paradise</t>
   </si>
   <si>
     <t>Currumbin Waters</t>
   </si>
   <si>
     <t>Pacific Hwy, Abraham Rd</t>
   </si>
   <si>
     <t>bp Coomera</t>
   </si>
   <si>
     <t>Murwillumbah</t>
   </si>
   <si>
     <t>Tweed Heads</t>
   </si>
   <si>
-    <t>30/03/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Spotswood</t>
   </si>
   <si>
-    <t>North Melbourne</t>
-[...184 lines deleted...]
-  <si>
     <t>IGA Currumbin Fair</t>
   </si>
   <si>
-    <t>Foodworks Tugun - Kaleena St</t>
-[...1 lines deleted...]
-  <si>
     <t>Towers Chempro Chemist</t>
   </si>
   <si>
     <t>Paradise Point Chempro Chemist</t>
   </si>
   <si>
-    <t>Chemist Warehouse Coolangatta</t>
-[...16 lines deleted...]
-  <si>
     <t>Paradise Point</t>
   </si>
   <si>
-    <t>Coolangatta</t>
-[...1 lines deleted...]
-  <si>
     <t>Southport</t>
   </si>
   <si>
-    <t>Holmview</t>
-[...7 lines deleted...]
-  <si>
     <t>18/15-23 Bienvenue Dr</t>
   </si>
   <si>
-    <t>29 Kaleena Street</t>
-[...1 lines deleted...]
-  <si>
     <t>3059 Surfers Paradise Blvd</t>
   </si>
   <si>
     <t>30 The Esplanade</t>
   </si>
   <si>
-    <t>8-12 Griffith St</t>
-[...157 lines deleted...]
-  <si>
     <t>WHITE ROCK</t>
   </si>
   <si>
-    <t>BRENDALE</t>
-[...40 lines deleted...]
-  <si>
     <t>ANNANDALE</t>
   </si>
   <si>
-    <t>TERREY HILLS</t>
-[...46 lines deleted...]
-  <si>
     <t>SOUTH PENRITH</t>
   </si>
   <si>
-    <t>GRANTHAM FARM</t>
-[...16 lines deleted...]
-  <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>DUBBO</t>
-[...1 lines deleted...]
-  <si>
     <t>Brunswick</t>
   </si>
   <si>
     <t>Montmorency</t>
   </si>
   <si>
     <t>49-55 Were St</t>
   </si>
   <si>
     <t>FoodWorks Montmorency</t>
   </si>
   <si>
-    <t>Cnr Wharf &amp; Bay St</t>
-[...13 lines deleted...]
-  <si>
     <t>Pimpama</t>
   </si>
   <si>
     <t>Broadbeach</t>
   </si>
   <si>
-    <t>102 Pimpama Jacobs Well Rd</t>
-[...1 lines deleted...]
-  <si>
     <t>Gold Coast Hwy &amp; Australia Ave, 2745</t>
   </si>
   <si>
-    <t>Pimpama City Shopping Centre</t>
-[...1 lines deleted...]
-  <si>
     <t>Ampol Foodary Broadbeach</t>
   </si>
   <si>
-    <t>20/04/2026</t>
-[...61 lines deleted...]
-  <si>
     <t>South Melbourne</t>
   </si>
   <si>
-    <t>Benowa</t>
+    <t>Varsity Lakes</t>
+  </si>
+  <si>
+    <t>Ormeau</t>
+  </si>
+  <si>
+    <t>Reedy Creek</t>
+  </si>
+  <si>
+    <t>10/201 Varsity Parade</t>
+  </si>
+  <si>
+    <t>26 Michigan Dr</t>
+  </si>
+  <si>
+    <t>11 Grice Ave</t>
+  </si>
+  <si>
+    <t>180-186 Pascoe Rd</t>
+  </si>
+  <si>
+    <t>Shop 8A/50 Woodland Dr</t>
+  </si>
+  <si>
+    <t>IGA Varsity Lakes</t>
+  </si>
+  <si>
+    <t>SPAR Express Oxenford</t>
+  </si>
+  <si>
+    <t>News Extra Paradise Point</t>
+  </si>
+  <si>
+    <t>Coles Ormeau</t>
+  </si>
+  <si>
+    <t>Reedy Creek Pharmacy</t>
+  </si>
+  <si>
+    <t>Helensvale</t>
+  </si>
+  <si>
+    <t>Ashmore</t>
+  </si>
+  <si>
+    <t>Glen Iris</t>
+  </si>
+  <si>
+    <t>Brighton East</t>
+  </si>
+  <si>
+    <t>Wynnum</t>
+  </si>
+  <si>
+    <t>IGA Tweed Valley</t>
+  </si>
+  <si>
+    <t>232 Tweed Valley Way</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Avondale Heights</t>
+  </si>
+  <si>
+    <t>Carnegie</t>
+  </si>
+  <si>
+    <t>Ormond</t>
+  </si>
+  <si>
+    <t>Gladstone Park</t>
+  </si>
+  <si>
+    <t>Highett</t>
+  </si>
+  <si>
+    <t>Lower Plenty</t>
+  </si>
+  <si>
+    <t>Templestowe Lower</t>
+  </si>
+  <si>
+    <t>Balnarring</t>
+  </si>
+  <si>
+    <t>Pascoe Vale</t>
+  </si>
+  <si>
+    <t>Black Rock</t>
+  </si>
+  <si>
+    <t>Caulfield South</t>
+  </si>
+  <si>
+    <t>Prahran</t>
+  </si>
+  <si>
+    <t>Armadale</t>
+  </si>
+  <si>
+    <t>Fitzroy</t>
+  </si>
+  <si>
+    <t>Deepdene</t>
+  </si>
+  <si>
+    <t>St Albans</t>
+  </si>
+  <si>
+    <t>35 McLister St</t>
+  </si>
+  <si>
+    <t>65 Military Rd</t>
+  </si>
+  <si>
+    <t>11-29 Kokaribb Rd</t>
+  </si>
+  <si>
+    <t>507 N Rd</t>
+  </si>
+  <si>
+    <t>8-34 Gladstone Park Dr</t>
+  </si>
+  <si>
+    <t>284-286 Highett Rd</t>
+  </si>
+  <si>
+    <t>45 Main Rd</t>
+  </si>
+  <si>
+    <t>299-301 Manningham Rd</t>
+  </si>
+  <si>
+    <t>1 Russell Street</t>
+  </si>
+  <si>
+    <t>110-112 Kent Rd</t>
+  </si>
+  <si>
+    <t>39-41a Bluff Rd</t>
+  </si>
+  <si>
+    <t>566 Hawthorn Rd</t>
+  </si>
+  <si>
+    <t>286 Chapel St</t>
+  </si>
+  <si>
+    <t>1216 High St</t>
+  </si>
+  <si>
+    <t>1438 High St</t>
+  </si>
+  <si>
+    <t>South Melbourne Central, 111 Cecil St</t>
+  </si>
+  <si>
+    <t>41 Johnston St</t>
+  </si>
+  <si>
+    <t>149 Whitehorse Rd</t>
+  </si>
+  <si>
+    <t>16-18 The Esplanade</t>
+  </si>
+  <si>
+    <t>Woolworths Spotswood</t>
+  </si>
+  <si>
+    <t>Coles Avondale Heights</t>
+  </si>
+  <si>
+    <t>Woolworths Carnegie</t>
+  </si>
+  <si>
+    <t>IGA Ormond</t>
+  </si>
+  <si>
+    <t>Gladstone Park Shopping Centre</t>
+  </si>
+  <si>
+    <t>Highett Shopping Centre</t>
+  </si>
+  <si>
+    <t>ALDI Lower Plenty</t>
+  </si>
+  <si>
+    <t>ALDI Templestowe Lower</t>
+  </si>
+  <si>
+    <t>Ritchies SUPA IGA Balnarring</t>
+  </si>
+  <si>
+    <t>IGA X-Press Pascoe Vale</t>
+  </si>
+  <si>
+    <t>Woolworths Metro Black Rock</t>
+  </si>
+  <si>
+    <t>IGA Xpress South Caulfield</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Prahran</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Armadale</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Glen Iris</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs South Melbourne (in store)</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Fitzroy</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Balwyn</t>
+  </si>
+  <si>
+    <t>Supa IGA St Albans</t>
+  </si>
+  <si>
+    <t>FOOTSCRAY</t>
+  </si>
+  <si>
+    <t>SUNSHINE WEST</t>
+  </si>
+  <si>
+    <t>ALBANVALE</t>
+  </si>
+  <si>
+    <t>KEALBA</t>
+  </si>
+  <si>
+    <t>LAVERTON NORTH</t>
+  </si>
+  <si>
+    <t>WILLIAMS LANDING</t>
+  </si>
+  <si>
+    <t>MARIBYRNONG</t>
+  </si>
+  <si>
+    <t>KEILOR NORTH</t>
+  </si>
+  <si>
+    <t>HILLSIDE</t>
+  </si>
+  <si>
+    <t>SYDENHAM</t>
+  </si>
+  <si>
+    <t>GLADSTONE PARK</t>
+  </si>
+  <si>
+    <t>COOLAROO</t>
+  </si>
+  <si>
+    <t>MEADOW HEIGHTS</t>
+  </si>
+  <si>
+    <t>BRUNSWICK WEST</t>
+  </si>
+  <si>
+    <t>EAGLEMONT</t>
+  </si>
+  <si>
+    <t>HEIDELBERG</t>
+  </si>
+  <si>
+    <t>BLACKBURN</t>
+  </si>
+  <si>
+    <t>BLACKBURN NORTH</t>
+  </si>
+  <si>
+    <t>BLACKBURN SOUTH</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>RINGWOOD NORTH</t>
+  </si>
+  <si>
+    <t>WARRANWOOD</t>
+  </si>
+  <si>
+    <t>HEATHMONT</t>
+  </si>
+  <si>
+    <t>RINGWOOD EAST</t>
+  </si>
+  <si>
+    <t>CROYDON</t>
+  </si>
+  <si>
+    <t>CROYDON HILLS</t>
+  </si>
+  <si>
+    <t>CROYDON NORTH</t>
+  </si>
+  <si>
+    <t>CROYDON SOUTH</t>
+  </si>
+  <si>
+    <t>ARMADALE</t>
+  </si>
+  <si>
+    <t>WANTIRNA SOUTH</t>
+  </si>
+  <si>
+    <t>BAYSWATER</t>
+  </si>
+  <si>
+    <t>BAYSWATER NORTH</t>
+  </si>
+  <si>
+    <t>TECOMA</t>
+  </si>
+  <si>
+    <t>SPRINGVALE</t>
+  </si>
+  <si>
+    <t>DANDENONG SOUTH</t>
+  </si>
+  <si>
+    <t>SCORESBY</t>
+  </si>
+  <si>
+    <t>KNOXFIELD</t>
+  </si>
+  <si>
+    <t>KURUNJANG</t>
+  </si>
+  <si>
+    <t>EYNESBURY</t>
+  </si>
+  <si>
+    <t>HOPETOUN PARK</t>
+  </si>
+  <si>
+    <t>RIDDELLS CREEK</t>
+  </si>
+  <si>
+    <t>WOLLERT</t>
+  </si>
+  <si>
+    <t>YARRA GLEN</t>
+  </si>
+  <si>
+    <t>COCKATOO</t>
+  </si>
+  <si>
+    <t>AVONSLEIGH</t>
+  </si>
+  <si>
+    <t>YARRA JUNCTION</t>
+  </si>
+  <si>
+    <t>NARRE WARREN SOUTH</t>
+  </si>
+  <si>
+    <t>BERWICK</t>
+  </si>
+  <si>
+    <t>DROMANA</t>
+  </si>
+  <si>
+    <t>CRANBOURNE WEST</t>
+  </si>
+  <si>
+    <t>DEVON MEADOWS</t>
+  </si>
+  <si>
+    <t>LANG LANG</t>
+  </si>
+  <si>
+    <t>LANG LANG EAST</t>
+  </si>
+  <si>
+    <t>Mudgeeraba</t>
+  </si>
+  <si>
+    <t>Bulimba</t>
+  </si>
+  <si>
+    <t>Bundall</t>
+  </si>
+  <si>
+    <t>Heritage Park</t>
+  </si>
+  <si>
+    <t>Cnr Ferry &amp; Benowa Rds</t>
+  </si>
+  <si>
+    <t>3 Swan Ln</t>
+  </si>
+  <si>
+    <t>126 Oxford St</t>
+  </si>
+  <si>
+    <t>Bundall Home Centre, 100 Bundall Rd</t>
+  </si>
+  <si>
+    <t>1/298 Bayliss Rd</t>
+  </si>
+  <si>
+    <t>Southport Park</t>
+  </si>
+  <si>
+    <t>Mudgeeraba Market Shopping Centre</t>
+  </si>
+  <si>
+    <t>Market Organics Bulimba</t>
+  </si>
+  <si>
+    <t>Goodlife Health Clubs Bundall (in store)</t>
+  </si>
+  <si>
+    <t>Friendly Grocer Heritage Park Supermarket</t>
+  </si>
+  <si>
+    <t>NEW FARM</t>
+  </si>
+  <si>
+    <t>ALBION</t>
+  </si>
+  <si>
+    <t>NUNDAH</t>
+  </si>
+  <si>
+    <t>NUDGEE</t>
+  </si>
+  <si>
+    <t>WOODY POINT</t>
+  </si>
+  <si>
+    <t>WINDSOR</t>
+  </si>
+  <si>
+    <t>CARSELDINE</t>
+  </si>
+  <si>
+    <t>ALDERLEY</t>
+  </si>
+  <si>
+    <t>GRANGE</t>
+  </si>
+  <si>
+    <t>NEWMARKET</t>
+  </si>
+  <si>
+    <t>KEPERRA</t>
+  </si>
+  <si>
+    <t>FERNY HILLS</t>
+  </si>
+  <si>
+    <t>BARDON</t>
+  </si>
+  <si>
+    <t>PULLENVALE</t>
+  </si>
+  <si>
+    <t>BELLBOWRIE</t>
+  </si>
+  <si>
+    <t>MOGGILL</t>
+  </si>
+  <si>
+    <t>SHERWOOD</t>
+  </si>
+  <si>
+    <t>DARRA</t>
+  </si>
+  <si>
+    <t>ANNERLEY</t>
+  </si>
+  <si>
+    <t>FAIRFIELD</t>
+  </si>
+  <si>
+    <t>YERONGA</t>
+  </si>
+  <si>
+    <t>YEERONGPILLY</t>
+  </si>
+  <si>
+    <t>MACGREGOR</t>
+  </si>
+  <si>
+    <t>LOGAN CENTRAL</t>
+  </si>
+  <si>
+    <t>PARKINSON</t>
+  </si>
+  <si>
+    <t>GREENSLOPES</t>
+  </si>
+  <si>
+    <t>HOLLAND PARK</t>
+  </si>
+  <si>
+    <t>HOLLAND PARK WEST</t>
+  </si>
+  <si>
+    <t>SHAILER PARK</t>
+  </si>
+  <si>
+    <t>TANAH MERAH</t>
+  </si>
+  <si>
+    <t>CORNUBIA</t>
+  </si>
+  <si>
+    <t>WELLINGTON POINT</t>
+  </si>
+  <si>
+    <t>CLEVELAND</t>
+  </si>
+  <si>
+    <t>RABY BAY</t>
+  </si>
+  <si>
+    <t>HAWTHORNE</t>
+  </si>
+  <si>
+    <t>BETHANIA</t>
+  </si>
+  <si>
+    <t>HOLMVIEW</t>
+  </si>
+  <si>
+    <t>YARRABILBA</t>
+  </si>
+  <si>
+    <t>WILLOW VALE</t>
+  </si>
+  <si>
+    <t>OXENFORD</t>
+  </si>
+  <si>
+    <t>PARKWOOD</t>
+  </si>
+  <si>
+    <t>BENOWA</t>
+  </si>
+  <si>
+    <t>MERMAID WATERS</t>
+  </si>
+  <si>
+    <t>ELANORA</t>
+  </si>
+  <si>
+    <t>TALLEBUDGERA</t>
+  </si>
+  <si>
+    <t>TALLEBUDGERA VALLEY</t>
+  </si>
+  <si>
+    <t>GLENEAGLE</t>
+  </si>
+  <si>
+    <t>DINMORE</t>
+  </si>
+  <si>
+    <t>EBBW VALE</t>
+  </si>
+  <si>
+    <t>BASIN POCKET</t>
+  </si>
+  <si>
+    <t>IPSWICH</t>
+  </si>
+  <si>
+    <t>NORTH IPSWICH</t>
+  </si>
+  <si>
+    <t>TIVOLI</t>
+  </si>
+  <si>
+    <t>WEST IPSWICH</t>
+  </si>
+  <si>
+    <t>MOUNT CROSBY</t>
+  </si>
+  <si>
+    <t>PINE MOUNTAIN</t>
+  </si>
+  <si>
+    <t>BURPENGARY</t>
+  </si>
+  <si>
+    <t>BANKSIA BEACH</t>
+  </si>
+  <si>
+    <t>MANGO HILL</t>
+  </si>
+  <si>
+    <t>BEACHMERE</t>
+  </si>
+  <si>
+    <t>ELIMBAH</t>
+  </si>
+  <si>
+    <t>DRAPER</t>
+  </si>
+  <si>
+    <t>KING SCRUB</t>
+  </si>
+  <si>
+    <t>OCEAN VIEW</t>
+  </si>
+  <si>
+    <t>Bentleigh</t>
+  </si>
+  <si>
+    <t>7/285-305 Centre Rd</t>
+  </si>
+  <si>
+    <t>Aldi Bentleigh</t>
+  </si>
+  <si>
+    <t>Woolworths Eight Mile Plains</t>
+  </si>
+  <si>
+    <t>261 Warrigal Rd</t>
+  </si>
+  <si>
+    <t>Eight Mile Plains</t>
+  </si>
+  <si>
+    <t>ROZELLE</t>
+  </si>
+  <si>
+    <t>LEICHHARDT</t>
+  </si>
+  <si>
+    <t>ST PETERS</t>
+  </si>
+  <si>
+    <t>STANMORE</t>
+  </si>
+  <si>
+    <t>LEWISHAM</t>
+  </si>
+  <si>
+    <t>PETERSHAM</t>
+  </si>
+  <si>
+    <t>CAMPERDOWN</t>
+  </si>
+  <si>
+    <t>CAMMERAY</t>
+  </si>
+  <si>
+    <t>NORTHBRIDGE</t>
+  </si>
+  <si>
+    <t>ARTARMON</t>
+  </si>
+  <si>
+    <t>CROWS NEST</t>
+  </si>
+  <si>
+    <t>GREENWICH</t>
+  </si>
+  <si>
+    <t>NAREMBURN</t>
+  </si>
+  <si>
+    <t>ST LEONARDS</t>
+  </si>
+  <si>
+    <t>WOLLSTONECRAFT</t>
+  </si>
+  <si>
+    <t>LANE COVE</t>
+  </si>
+  <si>
+    <t>LANE COVE NORTH</t>
+  </si>
+  <si>
+    <t>CHATSWOOD WEST</t>
+  </si>
+  <si>
+    <t>ROSEVILLE</t>
+  </si>
+  <si>
+    <t>GORDON</t>
+  </si>
+  <si>
+    <t>BALGOWLAH</t>
+  </si>
+  <si>
+    <t>MACQUARIE PARK</t>
+  </si>
+  <si>
+    <t>NORTH RYDE</t>
+  </si>
+  <si>
+    <t>DUNDAS VALLEY</t>
+  </si>
+  <si>
+    <t>EPPING</t>
+  </si>
+  <si>
+    <t>CHERRYBROOK</t>
+  </si>
+  <si>
+    <t>SUMMER HILL</t>
+  </si>
+  <si>
+    <t>ASHFIELD</t>
+  </si>
+  <si>
+    <t>CROYDON PARK</t>
+  </si>
+  <si>
+    <t>BURWOOD</t>
+  </si>
+  <si>
+    <t>BURWOOD HEIGHTS</t>
+  </si>
+  <si>
+    <t>CONCORD</t>
+  </si>
+  <si>
+    <t>HARRIS PARK</t>
+  </si>
+  <si>
+    <t>BELLA VISTA</t>
+  </si>
+  <si>
+    <t>KELLYVILLE</t>
+  </si>
+  <si>
+    <t>KELLYVILLE RIDGE</t>
+  </si>
+  <si>
+    <t>NORTH KELLYVILLE</t>
+  </si>
+  <si>
+    <t>CANLEY VALE</t>
+  </si>
+  <si>
+    <t>WARWICK FARM</t>
+  </si>
+  <si>
+    <t>BANKSTOWN</t>
+  </si>
+  <si>
+    <t>DULWICH HILL</t>
+  </si>
+  <si>
+    <t>EARLWOOD</t>
+  </si>
+  <si>
+    <t>BEVERLY HILLS</t>
+  </si>
+  <si>
+    <t>EAST HILLS</t>
+  </si>
+  <si>
+    <t>HURSTVILLE</t>
+  </si>
+  <si>
+    <t>MORTDALE</t>
+  </si>
+  <si>
+    <t>MIRANDA</t>
+  </si>
+  <si>
+    <t>KARIONG</t>
+  </si>
+  <si>
+    <t>WYOMING</t>
+  </si>
+  <si>
+    <t>OURIMBAH</t>
+  </si>
+  <si>
+    <t>TACOMA</t>
+  </si>
+  <si>
+    <t>TACOMA SOUTH</t>
+  </si>
+  <si>
+    <t>WATANOBBI</t>
+  </si>
+  <si>
+    <t>WYONG</t>
+  </si>
+  <si>
+    <t>WYONG CREEK</t>
+  </si>
+  <si>
+    <t>WYONGAH</t>
+  </si>
+  <si>
+    <t>BLUE HAVEN</t>
+  </si>
+  <si>
+    <t>BUDGEWOI</t>
+  </si>
+  <si>
+    <t>SAN REMO</t>
+  </si>
+  <si>
+    <t>TOUKLEY</t>
+  </si>
+  <si>
+    <t>BALCOLYN</t>
+  </si>
+  <si>
+    <t>BONNELLS BAY</t>
+  </si>
+  <si>
+    <t>BRIGHTWATERS</t>
+  </si>
+  <si>
+    <t>MINTO HEIGHTS</t>
+  </si>
+  <si>
+    <t>CAMDEN</t>
+  </si>
+  <si>
+    <t>CAMDEN PARK</t>
+  </si>
+  <si>
+    <t>CAMDEN SOUTH</t>
+  </si>
+  <si>
+    <t>OAKDALE</t>
+  </si>
+  <si>
+    <t>ORAN PARK</t>
+  </si>
+  <si>
+    <t>ORANGEVILLE</t>
+  </si>
+  <si>
+    <t>SPRING FARM</t>
+  </si>
+  <si>
+    <t>BARGO</t>
+  </si>
+  <si>
+    <t>CLAREMONT MEADOWS</t>
+  </si>
+  <si>
+    <t>JORDAN SPRINGS</t>
+  </si>
+  <si>
+    <t>BLIGH PARK</t>
+  </si>
+  <si>
+    <t>FREEMANS REACH</t>
+  </si>
+  <si>
+    <t>GLOSSODIA</t>
+  </si>
+  <si>
+    <t>WILBERFORCE</t>
+  </si>
+  <si>
+    <t>KURRAJONG</t>
+  </si>
+  <si>
+    <t>KURRAJONG HEIGHTS</t>
+  </si>
+  <si>
+    <t>ERSKINE PARK</t>
+  </si>
+  <si>
+    <t>BOX HILL</t>
+  </si>
+  <si>
+    <t>OAKVILLE</t>
+  </si>
+  <si>
+    <t>ROOTY HILL</t>
+  </si>
+  <si>
+    <t>MOUNT DRUITT</t>
+  </si>
+  <si>
+    <t>LAPSTONE</t>
+  </si>
+  <si>
+    <t>GLENBROOK</t>
+  </si>
+  <si>
+    <t>WENTWORTH FALLS</t>
+  </si>
+  <si>
+    <t>LAWSON</t>
+  </si>
+  <si>
+    <t>BOWEN</t>
+  </si>
+  <si>
+    <t>BRANDON</t>
+  </si>
+  <si>
+    <t>BELGIAN GARDENS</t>
+  </si>
+  <si>
+    <t>CASTLE HILL</t>
+  </si>
+  <si>
+    <t>NORTH WARD</t>
+  </si>
+  <si>
+    <t>PALLARENDA</t>
+  </si>
+  <si>
+    <t>ROWES BAY</t>
+  </si>
+  <si>
+    <t>RAILWAY ESTATE</t>
+  </si>
+  <si>
+    <t>SOUTH TOWNSVILLE</t>
+  </si>
+  <si>
+    <t>TOWNSVILLE CITY</t>
+  </si>
+  <si>
+    <t>WEST END</t>
+  </si>
+  <si>
+    <t>CLUDEN</t>
+  </si>
+  <si>
+    <t>IDALIA</t>
+  </si>
+  <si>
+    <t>OONOONBA</t>
+  </si>
+  <si>
+    <t>ROSENEATH</t>
+  </si>
+  <si>
+    <t>STUART</t>
+  </si>
+  <si>
+    <t>WULGURU</t>
+  </si>
+  <si>
+    <t>CURRAJONG</t>
+  </si>
+  <si>
+    <t>AITKENVALE</t>
+  </si>
+  <si>
+    <t>CRANBROOK</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>GARBUTT</t>
+  </si>
+  <si>
+    <t>HEATLEY</t>
+  </si>
+  <si>
+    <t>MURRAY </t>
+  </si>
+  <si>
+    <t>MOUNT LOUISA</t>
+  </si>
+  <si>
+    <t>CONDON</t>
+  </si>
+  <si>
+    <t>KELSO</t>
+  </si>
+  <si>
+    <t>RASMUSSEN</t>
+  </si>
+  <si>
+    <t>BALGAL BEACH</t>
+  </si>
+  <si>
+    <t>ALICE RIVER</t>
+  </si>
+  <si>
+    <t>BOHLE PLAINS</t>
+  </si>
+  <si>
+    <t>KIRWAN</t>
+  </si>
+  <si>
+    <t>THURINGOWA CENTRAL</t>
+  </si>
+  <si>
+    <t>BOHLE</t>
+  </si>
+  <si>
+    <t>BURDELL</t>
+  </si>
+  <si>
+    <t>BUSHLAND BEACH</t>
+  </si>
+  <si>
+    <t>COSGROVE</t>
+  </si>
+  <si>
+    <t>DEERAGUN</t>
+  </si>
+  <si>
+    <t>JENSEN</t>
+  </si>
+  <si>
+    <t>MOUNT LOW</t>
+  </si>
+  <si>
+    <t>MOUNT ST JOHN</t>
+  </si>
+  <si>
+    <t>SAUNDERS BEACH</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>CARDWELL</t>
+  </si>
+  <si>
+    <t>INGHAM</t>
+  </si>
+  <si>
+    <t>HALIFAX</t>
+  </si>
+  <si>
+    <t>TAYLORS BEACH</t>
+  </si>
+  <si>
+    <t>BINGIL BAY</t>
+  </si>
+  <si>
+    <t>SOUTH MISSION BEACH</t>
+  </si>
+  <si>
+    <t>WONGALING BEACH</t>
+  </si>
+  <si>
+    <t>LOWER TULLY</t>
+  </si>
+  <si>
+    <t>TULLY</t>
+  </si>
+  <si>
+    <t>TULLY HEADS</t>
+  </si>
+  <si>
+    <t>MOURILYAN</t>
+  </si>
+  <si>
+    <t>SOUTH JOHNSTONE</t>
+  </si>
+  <si>
+    <t>BELVEDERE</t>
+  </si>
+  <si>
+    <t>CULLINANE</t>
+  </si>
+  <si>
+    <t>EAST INNISFAIL</t>
+  </si>
+  <si>
+    <t>GOONDI BEND/GOONDI</t>
+  </si>
+  <si>
+    <t>GOONDI HILL</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>INNISFAIL</t>
+  </si>
+  <si>
+    <t>INNISFAIL ESTATE</t>
+  </si>
+  <si>
+    <t>JUBILEE HEIGHTS</t>
+  </si>
+  <si>
+    <t>SOUTH INNISFAIL</t>
+  </si>
+  <si>
+    <t>WEBB</t>
+  </si>
+  <si>
+    <t>FLYING FISH POINT</t>
+  </si>
+  <si>
+    <t>COCONUTS</t>
+  </si>
+  <si>
+    <t>BABINDA</t>
+  </si>
+  <si>
+    <t>GORDONVALE</t>
+  </si>
+  <si>
+    <t>BAYVIEW HEIGHTS</t>
+  </si>
+  <si>
+    <t>MOUNT SHERIDAN</t>
+  </si>
+  <si>
+    <t>WOREE</t>
+  </si>
+  <si>
+    <t>BENTLEY PARK</t>
+  </si>
+  <si>
+    <t>EDMONTON</t>
+  </si>
+  <si>
+    <t>MOUNT PETER</t>
+  </si>
+  <si>
+    <t>AEROGLEN</t>
+  </si>
+  <si>
+    <t>BRINSMEAD</t>
+  </si>
+  <si>
+    <t>BUNGALOW</t>
+  </si>
+  <si>
+    <t>CAIRNS CITY</t>
+  </si>
+  <si>
+    <t>CAIRNS NORTH</t>
+  </si>
+  <si>
+    <t>EARLVILLE</t>
+  </si>
+  <si>
+    <t>EDGE HILL</t>
+  </si>
+  <si>
+    <t>FRESHWATER</t>
+  </si>
+  <si>
+    <t>KAMERUNGA</t>
+  </si>
+  <si>
+    <t>KANIMBLA</t>
+  </si>
+  <si>
+    <t>MANOORA</t>
+  </si>
+  <si>
+    <t>MANUNDA</t>
+  </si>
+  <si>
+    <t>MOOROOBOOL</t>
+  </si>
+  <si>
+    <t>PARRAMATTA PARK</t>
+  </si>
+  <si>
+    <t>PORTSMITH</t>
+  </si>
+  <si>
+    <t>REDLYNCH</t>
+  </si>
+  <si>
+    <t>STRATFORD</t>
+  </si>
+  <si>
+    <t>WESTCOURT</t>
+  </si>
+  <si>
+    <t>WHITFIELD</t>
+  </si>
+  <si>
+    <t>WANGAN</t>
+  </si>
+  <si>
+    <t>BELLENDEN KER</t>
+  </si>
+  <si>
+    <t>KURRIMINE BEACH</t>
+  </si>
+  <si>
+    <t>BONNIE DOON</t>
+  </si>
+  <si>
+    <t>COOYA BEACH</t>
+  </si>
+  <si>
+    <t>MOSSMAN</t>
+  </si>
+  <si>
+    <t>NEWELL</t>
+  </si>
+  <si>
+    <t>WONGA</t>
+  </si>
+  <si>
+    <t>CRAIGLIE</t>
+  </si>
+  <si>
+    <t>PORT DOUGLAS</t>
+  </si>
+  <si>
+    <t>CARAVONICA</t>
+  </si>
+  <si>
+    <t>HOLLOWAYS BEACH</t>
+  </si>
+  <si>
+    <t>MACHANS BEACH</t>
+  </si>
+  <si>
+    <t>SMITHFIELD</t>
+  </si>
+  <si>
+    <t>YORKEYS KNOB</t>
+  </si>
+  <si>
+    <t>CLIFTON BEACH</t>
+  </si>
+  <si>
+    <t>KEWARRA BEACH</t>
+  </si>
+  <si>
+    <t>PALM COVE</t>
+  </si>
+  <si>
+    <t>TRINITY BEACH</t>
+  </si>
+  <si>
+    <t>TRINITY PARK</t>
+  </si>
+  <si>
+    <t>MAREEBA</t>
+  </si>
+  <si>
+    <t>SPEEWAH</t>
+  </si>
+  <si>
+    <t>TOLGA</t>
+  </si>
+  <si>
+    <t>ATHERTON</t>
+  </si>
+  <si>
+    <t>YUNGABURRA</t>
+  </si>
+  <si>
+    <t>MALANDA</t>
+  </si>
+  <si>
+    <t>Emerald</t>
+  </si>
+  <si>
+    <t>Black Water</t>
+  </si>
+  <si>
+    <t>Biloela</t>
+  </si>
+  <si>
+    <t>South Brisbane</t>
+  </si>
+  <si>
+    <t>Loganholme</t>
+  </si>
+  <si>
+    <t>Windaroo</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Hope Island</t>
+  </si>
+  <si>
+    <t>Kedron</t>
+  </si>
+  <si>
+    <t>BCEC, Glenelg St</t>
+  </si>
+  <si>
+    <t>28 Dixon Dr</t>
+  </si>
+  <si>
+    <t>Cnr Bryants &amp; Redland Bay Rds</t>
+  </si>
+  <si>
+    <t>12 Sir John Overall Dr</t>
+  </si>
+  <si>
+    <t>59-163 Beaudesert Beenleigh Rd</t>
+  </si>
+  <si>
+    <t>3 Central Park Ave</t>
+  </si>
+  <si>
+    <t>2719 Gold Coast Hwy</t>
+  </si>
+  <si>
+    <t>2088 Gold Coast Hwy</t>
+  </si>
+  <si>
+    <t>24 Broadwater Ave</t>
+  </si>
+  <si>
+    <t>346 Gympie Rd</t>
+  </si>
+  <si>
+    <t>Dog &amp; Cat Lovers Festival Brisbane</t>
+  </si>
+  <si>
+    <t>Pimpama Junction Shopping Centre</t>
+  </si>
+  <si>
+    <t>Cornubia Shopping Centre, Brisbane</t>
+  </si>
+  <si>
+    <t>Helensvale Plaza</t>
+  </si>
+  <si>
+    <t>7-Eleven Windaroo</t>
+  </si>
+  <si>
+    <t>Good Price Pharmacy Warehouse Ashmore</t>
+  </si>
+  <si>
+    <t>Friendly Grocer Broadbeach Central</t>
+  </si>
+  <si>
+    <t>The Farm at Miami</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Hope Island</t>
+  </si>
+  <si>
+    <t>Coles Kedron</t>
+  </si>
+  <si>
+    <t>Beechworth</t>
+  </si>
+  <si>
+    <t>Myrtleford</t>
+  </si>
+  <si>
+    <t>Yackandandah</t>
+  </si>
+  <si>
+    <t>Bright</t>
+  </si>
+  <si>
+    <t>Mount Beauty</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>Everton</t>
+  </si>
+  <si>
+    <t>Tawonga</t>
+  </si>
+  <si>
+    <t>Tawonga South</t>
+  </si>
+  <si>
+    <t>Shepparton</t>
+  </si>
+  <si>
+    <t>Shepparton East</t>
+  </si>
+  <si>
+    <t>Shepparton North</t>
+  </si>
+  <si>
+    <t>Mooroopna</t>
+  </si>
+  <si>
+    <t>Kialla</t>
+  </si>
+  <si>
+    <t>Kialla West</t>
+  </si>
+  <si>
+    <t>Toolamba</t>
+  </si>
+  <si>
+    <t>Tatura</t>
+  </si>
+  <si>
+    <t>Orrvale</t>
+  </si>
+  <si>
+    <t>Lemnos</t>
+  </si>
+  <si>
+    <t>Congupna</t>
+  </si>
+  <si>
+    <t>Grahamvale</t>
+  </si>
+  <si>
+    <t>Tallygaroopna</t>
+  </si>
+  <si>
+    <t>Ardmona</t>
+  </si>
+  <si>
+    <t>Norlane</t>
+  </si>
+  <si>
+    <t>Lara</t>
+  </si>
+  <si>
+    <t>Wandana Heights</t>
+  </si>
+  <si>
+    <t>Geelong</t>
+  </si>
+  <si>
+    <t>Manifold Heights</t>
+  </si>
+  <si>
+    <t>Batesford</t>
+  </si>
+  <si>
+    <t>Portarlington</t>
+  </si>
+  <si>
+    <t>Ballarat Central</t>
+  </si>
+  <si>
+    <t>Ballarat</t>
+  </si>
+  <si>
+    <t>Wendouree</t>
+  </si>
+  <si>
+    <t>Alfredton</t>
+  </si>
+  <si>
+    <t>Sebastopol</t>
+  </si>
+  <si>
+    <t>Daylesford</t>
+  </si>
+  <si>
+    <t>Skipton</t>
+  </si>
+  <si>
+    <t>Bannockburn</t>
+  </si>
+  <si>
+    <t>Maryborough</t>
+  </si>
+  <si>
+    <t>ALDI Ballarat</t>
+  </si>
+  <si>
+    <t>Williams Newsagency &amp; Lotto</t>
+  </si>
+  <si>
+    <t>Woolworths Ballarat Central</t>
+  </si>
+  <si>
+    <t>Central Square Ballarat</t>
+  </si>
+  <si>
+    <t>Jacks Cellarbrations &amp; Friendly Grocer</t>
+  </si>
+  <si>
+    <t>BIG W Ballarat</t>
+  </si>
+  <si>
+    <t>Supercheap Auto Ballarat</t>
+  </si>
+  <si>
+    <t>Beechworth Bakery Ballarat</t>
+  </si>
+  <si>
+    <t>Stockland Wendouree</t>
+  </si>
+  <si>
+    <t>ALDI Wendouree</t>
+  </si>
+  <si>
+    <t>Woolworths Wendouree</t>
+  </si>
+  <si>
+    <t>Harvey Norman Ballarat</t>
+  </si>
+  <si>
+    <t>ALDI Alfredton</t>
+  </si>
+  <si>
+    <t>G Gay &amp; Co Mitre 10 Sebastopol</t>
+  </si>
+  <si>
+    <t>Blooms The Chemist Daylesford</t>
+  </si>
+  <si>
+    <t>Country Grocer IGA Skipton</t>
+  </si>
+  <si>
+    <t>Bannockburn Mitre 10</t>
+  </si>
+  <si>
+    <t>Woolworths Maryborough</t>
+  </si>
+  <si>
+    <t>102/110-114 Creswick Road</t>
+  </si>
+  <si>
+    <t>917 Sturt Street</t>
+  </si>
+  <si>
+    <t>25 Eastwood St</t>
+  </si>
+  <si>
+    <t>18 Armstrong St</t>
+  </si>
+  <si>
+    <t>901 Sturt St</t>
+  </si>
+  <si>
+    <t>Cnr Grenville &amp; Curtis Sts</t>
+  </si>
+  <si>
+    <t>333 Gillies St N</t>
+  </si>
+  <si>
+    <t>6 Grenville St S</t>
+  </si>
+  <si>
+    <t>Cnr Norman &amp; Gillies Sts</t>
+  </si>
+  <si>
+    <t>21 Lermonth Rd</t>
+  </si>
+  <si>
+    <t>1201-1205 Howitt St</t>
+  </si>
+  <si>
+    <t>1322 Howitt St</t>
+  </si>
+  <si>
+    <t>1611 Sturt St</t>
+  </si>
+  <si>
+    <t>55 Albert St</t>
+  </si>
+  <si>
+    <t>39 Vincent St</t>
+  </si>
+  <si>
+    <t>15 Montgomery St</t>
+  </si>
+  <si>
+    <t>15 High St</t>
+  </si>
+  <si>
+    <t>34-36 Tuaggra St</t>
+  </si>
+  <si>
+    <t>Ararat</t>
+  </si>
+  <si>
+    <t>Derrinallum</t>
+  </si>
+  <si>
+    <t>Terang</t>
+  </si>
+  <si>
+    <t>Maldon</t>
+  </si>
+  <si>
+    <t>Camperdown</t>
+  </si>
+  <si>
+    <t>Stawell</t>
+  </si>
+  <si>
+    <t>Castlemaine</t>
+  </si>
+  <si>
+    <t>Willaura</t>
+  </si>
+  <si>
+    <t>Dockland</t>
+  </si>
+  <si>
+    <t>Coburg</t>
+  </si>
+  <si>
+    <t>Gisborne</t>
+  </si>
+  <si>
+    <t>St Kilda</t>
+  </si>
+  <si>
+    <t>Balwyn North</t>
+  </si>
+  <si>
+    <t>Elsternwick</t>
+  </si>
+  <si>
+    <t>Mordialloc</t>
+  </si>
+  <si>
+    <t>Mentone</t>
+  </si>
+  <si>
+    <t>Lalor</t>
+  </si>
+  <si>
+    <t>Donvale</t>
+  </si>
+  <si>
+    <t>41-47 Moore St</t>
+  </si>
+  <si>
+    <t>40 Main St</t>
+  </si>
+  <si>
+    <t>75-79 High St</t>
+  </si>
+  <si>
+    <t>11-17 Main St</t>
+  </si>
+  <si>
+    <t>9 Cressy St</t>
+  </si>
+  <si>
+    <t>26-32 Scallan St</t>
+  </si>
+  <si>
+    <t>11 Hargraves St</t>
+  </si>
+  <si>
+    <t>Cnr High &amp; Ingor Sts</t>
+  </si>
+  <si>
+    <t>36 Main St</t>
+  </si>
+  <si>
+    <t>20 Rakaia Way</t>
+  </si>
+  <si>
+    <t>1-3 Louisa St</t>
+  </si>
+  <si>
+    <t>10-20 Aitken St</t>
+  </si>
+  <si>
+    <t>135 Inkerman St</t>
+  </si>
+  <si>
+    <t>Cnr Doncaster Rd &amp; Tannock St</t>
+  </si>
+  <si>
+    <t>475 Glen Huntly Rd</t>
+  </si>
+  <si>
+    <t>542 Main St</t>
+  </si>
+  <si>
+    <t>Cnr Mentone Pde &amp; Brendise St</t>
+  </si>
+  <si>
+    <t>Cnr High &amp; Hurtle Sts</t>
+  </si>
+  <si>
+    <t>Cnr Doncaster &amp; Tunstall Rds</t>
+  </si>
+  <si>
+    <t>ALDI Ararat</t>
+  </si>
+  <si>
+    <t>Foodworks Derrinallum</t>
+  </si>
+  <si>
+    <t>IGA Xpress Terang</t>
+  </si>
+  <si>
+    <t>Maldon IGA Plus Liquor</t>
+  </si>
+  <si>
+    <t>Woolworths Camperdown</t>
+  </si>
+  <si>
+    <t>Woolworths Stawell</t>
+  </si>
+  <si>
+    <t>Maxi Foods Group Castlemaine</t>
+  </si>
+  <si>
+    <t>Woolworths Ararat</t>
+  </si>
+  <si>
+    <t>Willaura Supermarket</t>
+  </si>
+  <si>
+    <t>IGA Docklands X-press</t>
+  </si>
+  <si>
+    <t>Woolworths Coburg Station</t>
+  </si>
+  <si>
+    <t>Coles Gisborne</t>
+  </si>
+  <si>
+    <t>ALDI St Kilda</t>
+  </si>
+  <si>
+    <t>ALDI Balwyn North</t>
+  </si>
+  <si>
+    <t>Coles Elsternwick</t>
+  </si>
+  <si>
+    <t>ALDI Mordialloc</t>
+  </si>
+  <si>
+    <t>Coles Mentone</t>
+  </si>
+  <si>
+    <t>Woolworths Lalor</t>
+  </si>
+  <si>
+    <t>Coles Donvale</t>
+  </si>
+  <si>
+    <t>Ballina</t>
+  </si>
+  <si>
+    <t>Byron Bay</t>
+  </si>
+  <si>
+    <t>Terranora</t>
+  </si>
+  <si>
+    <t>Mullumbimby</t>
+  </si>
+  <si>
+    <t>Lennox Head</t>
+  </si>
+  <si>
+    <t>Kingscliff</t>
+  </si>
+  <si>
+    <t>Tweed Wharf St Chempro Chemist</t>
+  </si>
+  <si>
+    <t>Repco Ballina</t>
+  </si>
+  <si>
+    <t>Free Choice Tobacconist</t>
+  </si>
+  <si>
+    <t>IGA Local Grocer Terranora</t>
+  </si>
+  <si>
+    <t>Woolworths Mullumbimby</t>
+  </si>
+  <si>
+    <t>Lennox Head Bakery</t>
+  </si>
+  <si>
+    <t>Chempro Kingscliff</t>
+  </si>
+  <si>
+    <t>Mercato on Byron</t>
+  </si>
+  <si>
+    <t>49 Wharf St</t>
+  </si>
+  <si>
+    <t>11-13 Southern Cross Dr</t>
+  </si>
+  <si>
+    <t>2 Byron St</t>
+  </si>
+  <si>
+    <t>2-14 Henry Lawson Dr</t>
+  </si>
+  <si>
+    <t>Station St</t>
+  </si>
+  <si>
+    <t>62 Ballina St</t>
+  </si>
+  <si>
+    <t>84 Marine Parade</t>
+  </si>
+  <si>
+    <t>108-114 Jonson St</t>
+  </si>
+  <si>
+    <t>Coles Coburg</t>
+  </si>
+  <si>
+    <t>451-459 Sydney Rd</t>
+  </si>
+  <si>
+    <t>Bunnings Mermaid Waters</t>
+  </si>
+  <si>
+    <t>Mermaid Waters</t>
+  </si>
+  <si>
+    <t>Cnr Markeri St &amp;, Southport - Burleigh Rd</t>
+  </si>
+  <si>
+    <t>Aldi Lower Plenty</t>
+  </si>
+  <si>
+    <t>Chadstone</t>
+  </si>
+  <si>
+    <t>Sandringham</t>
+  </si>
+  <si>
+    <t>Noble Park</t>
+  </si>
+  <si>
+    <t>Moorabbin</t>
+  </si>
+  <si>
+    <t>Ferntree Gully</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Camberwell</t>
+  </si>
+  <si>
+    <t>Coburg North</t>
+  </si>
+  <si>
+    <t>Hallam</t>
+  </si>
+  <si>
+    <t>Bittern</t>
+  </si>
+  <si>
+    <t>Altona</t>
+  </si>
+  <si>
+    <t>Eltham</t>
+  </si>
+  <si>
+    <t>Oakleigh South</t>
+  </si>
+  <si>
+    <t>Ivanhoe</t>
+  </si>
+  <si>
+    <t>Barkly Square, Brunswick</t>
+  </si>
+  <si>
+    <t>Chadstone Village</t>
+  </si>
+  <si>
+    <t>Coles Sandringham</t>
+  </si>
+  <si>
+    <t>Coles Noble Park</t>
+  </si>
+  <si>
+    <t>Tait Mitre 10 Glen Iris</t>
+  </si>
+  <si>
+    <t>Foodworks Moorabbin</t>
+  </si>
+  <si>
+    <t>Ferntree Gully Foodworks Supermarket</t>
+  </si>
+  <si>
+    <t>My Local Store @ Burnley Convenience</t>
+  </si>
+  <si>
+    <t>Coles Middle Camberwell</t>
+  </si>
+  <si>
+    <t>Woolworths Coburg North</t>
+  </si>
+  <si>
+    <t>Woolworths Camberwell</t>
+  </si>
+  <si>
+    <t>Coles Hallam</t>
+  </si>
+  <si>
+    <t>IGA Bittern</t>
+  </si>
+  <si>
+    <t>Goods Grocer Altona</t>
+  </si>
+  <si>
+    <t>Woolworths Metro Smith St Fitzroy</t>
+  </si>
+  <si>
+    <t>ALDI Prahran</t>
+  </si>
+  <si>
+    <t>ALDI Eltham</t>
+  </si>
+  <si>
+    <t>Devolas of Brighton</t>
+  </si>
+  <si>
+    <t>Direct Chemist Outlet Oakleigh South</t>
+  </si>
+  <si>
+    <t>Coles Ivanhoe</t>
+  </si>
+  <si>
+    <t>90-106 Sydney Rd</t>
+  </si>
+  <si>
+    <t>699 Warrigal Rd</t>
+  </si>
+  <si>
+    <t>Cnr Waltham &amp; Abbotts Sts</t>
+  </si>
+  <si>
+    <t>1 Douglas St</t>
+  </si>
+  <si>
+    <t>15 Weir St</t>
+  </si>
+  <si>
+    <t>486 South Rd</t>
+  </si>
+  <si>
+    <t>9-13 Alpine St</t>
+  </si>
+  <si>
+    <t>463 Swan St</t>
+  </si>
+  <si>
+    <t>751 Riversdale Rd</t>
+  </si>
+  <si>
+    <t>153-157 Elizabeth St</t>
+  </si>
+  <si>
+    <t>5/57 Station St</t>
+  </si>
+  <si>
+    <t>2 Princes Domain Dr</t>
+  </si>
+  <si>
+    <t>2436 Frankston-Flinders Rd</t>
+  </si>
+  <si>
+    <t>2 Harrington Square</t>
+  </si>
+  <si>
+    <t>377 Smith St</t>
+  </si>
+  <si>
+    <t>34 Elizabeth St</t>
+  </si>
+  <si>
+    <t>6-20 Luck St</t>
+  </si>
+  <si>
+    <t>616 Hampton St</t>
+  </si>
+  <si>
+    <t>1146-1148 North Rd</t>
+  </si>
+  <si>
+    <t>4 Livingstone St</t>
+  </si>
+  <si>
+    <t>Runaway Bay</t>
+  </si>
+  <si>
+    <t>Coomera</t>
+  </si>
+  <si>
+    <t>Carrara</t>
+  </si>
+  <si>
+    <t>Burleigh Waters</t>
+  </si>
+  <si>
+    <t>Macgregor</t>
+  </si>
+  <si>
+    <t>Burleigh Heads</t>
+  </si>
+  <si>
+    <t>Runaway Bay Centre</t>
+  </si>
+  <si>
+    <t>Coomera East, Gold Coast</t>
+  </si>
+  <si>
+    <t>Friendly Grocer Carrara</t>
+  </si>
+  <si>
+    <t>SPAR Wynnum</t>
+  </si>
+  <si>
+    <t>BCF Burleigh Waters</t>
+  </si>
+  <si>
+    <t>Kessels Court Homemaker Centre</t>
+  </si>
+  <si>
+    <t>Sydney Tools Burleigh Heads</t>
+  </si>
+  <si>
+    <t>10-12 Lae Dr</t>
+  </si>
+  <si>
+    <t>4 Oaky Crk Rd</t>
+  </si>
+  <si>
+    <t>Town Centre Residential, 3027 The Blvd</t>
+  </si>
+  <si>
+    <t>89 Wondall Road</t>
+  </si>
+  <si>
+    <t>10/1 Santa Monica Ct</t>
+  </si>
+  <si>
+    <t>567 Kessels Rd</t>
+  </si>
+  <si>
+    <t>34-36 Kortum Dr</t>
+  </si>
+  <si>
+    <t>Goulburn</t>
+  </si>
+  <si>
+    <t>Mittagong</t>
+  </si>
+  <si>
+    <t>Bowral</t>
+  </si>
+  <si>
+    <t>Moss Vale</t>
+  </si>
+  <si>
+    <t>Marulan</t>
+  </si>
+  <si>
+    <t>Run-O Waters</t>
+  </si>
+  <si>
+    <t>Balaclava</t>
+  </si>
+  <si>
+    <t>Renwick</t>
+  </si>
+  <si>
+    <t>Willow Vale</t>
+  </si>
+  <si>
+    <t>Colo Vale</t>
+  </si>
+  <si>
+    <t>Croydon</t>
+  </si>
+  <si>
+    <t>Moorabbin Airport</t>
+  </si>
+  <si>
+    <t>Rosebud</t>
+  </si>
+  <si>
+    <t>Brunswick West</t>
+  </si>
+  <si>
+    <t>Boronia</t>
+  </si>
+  <si>
+    <t>Essendon</t>
+  </si>
+  <si>
+    <t>Seddon</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>Seaford</t>
+  </si>
+  <si>
+    <t>Hampton</t>
+  </si>
+  <si>
+    <t>Cheltenham</t>
+  </si>
+  <si>
+    <t>Bayswater North</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>Warrandyte</t>
+  </si>
+  <si>
+    <t>Melton</t>
+  </si>
+  <si>
+    <t>Caulfield</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>Seville</t>
+  </si>
+  <si>
+    <t>5-15 Kent Ave</t>
+  </si>
+  <si>
+    <t>250 Centre Dandenong Rd</t>
+  </si>
+  <si>
+    <t>282 Boneo Rd</t>
+  </si>
+  <si>
+    <t>360 Moreland Rd</t>
+  </si>
+  <si>
+    <t>Floriston Rd</t>
+  </si>
+  <si>
+    <t>5 Chandler Rd</t>
+  </si>
+  <si>
+    <t>1144-1146 Mt Alexander Rd</t>
+  </si>
+  <si>
+    <t>85-87 Charles St</t>
+  </si>
+  <si>
+    <t>3/4 Hall St</t>
+  </si>
+  <si>
+    <t>Cnr Wattle &amp; Cato Sts</t>
+  </si>
+  <si>
+    <t>Cnr Nepean Hwy &amp; Seaford Rd</t>
+  </si>
+  <si>
+    <t>549-551 Hampton St</t>
+  </si>
+  <si>
+    <t>220 Carlisle St</t>
+  </si>
+  <si>
+    <t>280/282 Bay Rd</t>
+  </si>
+  <si>
+    <t>17-39 Canterbury Rd</t>
+  </si>
+  <si>
+    <t>380 Bay St</t>
+  </si>
+  <si>
+    <t>150 Harris Gully Rd</t>
+  </si>
+  <si>
+    <t>335-345 High St</t>
+  </si>
+  <si>
+    <t>95 Normanby Rd</t>
+  </si>
+  <si>
+    <t>143 Station St</t>
+  </si>
+  <si>
+    <t>394-406 High St</t>
+  </si>
+  <si>
+    <t>Cnr Balcombe Rd &amp; Davies St</t>
+  </si>
+  <si>
+    <t>568 Warburton Hwy</t>
+  </si>
+  <si>
+    <t>Croydon Central</t>
+  </si>
+  <si>
+    <t>DFO Moorabbin</t>
+  </si>
+  <si>
+    <t>Bunnings Rosebud</t>
+  </si>
+  <si>
+    <t>IGA Local Grocer + Liquor Moreland Road</t>
+  </si>
+  <si>
+    <t>Coles Boronia</t>
+  </si>
+  <si>
+    <t>Kmart Boronia</t>
+  </si>
+  <si>
+    <t>Coles Essendon</t>
+  </si>
+  <si>
+    <t>Foodworks Seddon</t>
+  </si>
+  <si>
+    <t>IGA Newport Vic</t>
+  </si>
+  <si>
+    <t>Woolworths Prahran</t>
+  </si>
+  <si>
+    <t>Woolworths Seaford</t>
+  </si>
+  <si>
+    <t>IGA Local Grocer Hampton</t>
+  </si>
+  <si>
+    <t>Woolworths Balaclava</t>
+  </si>
+  <si>
+    <t>ALDI Cheltenham</t>
+  </si>
+  <si>
+    <t>Woolworths Canterbury Gardens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coles Brighton </t>
+  </si>
+  <si>
+    <t>Aumanns At Warrandyte</t>
+  </si>
+  <si>
+    <t>Morgan's SUPA IGA Melton</t>
+  </si>
+  <si>
+    <t>Peters Mitre 10 Caulfield</t>
+  </si>
+  <si>
+    <t>IGA Fairfield</t>
+  </si>
+  <si>
+    <t>ALDI Melton</t>
+  </si>
+  <si>
+    <t>Woolworths Mentone</t>
+  </si>
+  <si>
+    <t>Woolworths Seville</t>
+  </si>
+  <si>
+    <t>Toowoomba</t>
+  </si>
+  <si>
+    <t>Cnr Margaret &amp; Dent Sts</t>
+  </si>
+  <si>
+    <t>11 James St</t>
+  </si>
+  <si>
+    <t>462 West St</t>
+  </si>
+  <si>
+    <t>878 Ruthven St</t>
+  </si>
+  <si>
+    <t>Grand Central</t>
+  </si>
+  <si>
+    <t>Woolworths The Range</t>
+  </si>
+  <si>
+    <t>Spar Uni Plaza</t>
+  </si>
+  <si>
+    <t>Toowoomba Kmart Plaza</t>
+  </si>
+  <si>
+    <t>Toowoomba City</t>
+  </si>
+  <si>
+    <t>News Extra Central City</t>
+  </si>
+  <si>
+    <t>245 Margaret St</t>
+  </si>
+  <si>
+    <t>Aldershot</t>
+  </si>
+  <si>
+    <t>Bauple</t>
+  </si>
+  <si>
+    <t>Boonooroo</t>
+  </si>
+  <si>
+    <t>Dundathu</t>
+  </si>
+  <si>
+    <t>Granville</t>
+  </si>
+  <si>
+    <t>Maaroom</t>
+  </si>
+  <si>
+    <t>Maryborough West</t>
+  </si>
+  <si>
+    <t>Oakhurst</t>
+  </si>
+  <si>
+    <t>Poona</t>
+  </si>
+  <si>
+    <t>Tinana</t>
+  </si>
+  <si>
+    <t>Tiaro</t>
+  </si>
+  <si>
+    <t>Tinana South</t>
+  </si>
+  <si>
+    <t>Yengarie</t>
+  </si>
+  <si>
+    <t>Teddington</t>
+  </si>
+  <si>
+    <t>Bidwill</t>
+  </si>
+  <si>
+    <t>Owanyilla</t>
+  </si>
+  <si>
+    <t>Tinnanbar</t>
+  </si>
+  <si>
+    <t>Ascot Vale</t>
+  </si>
+  <si>
+    <t>185 Union Rd</t>
+  </si>
+  <si>
+    <t>The Happy Apple</t>
+  </si>
+  <si>
+    <t>Crows Nest</t>
   </si>
   <si>
     <t>Gatton</t>
   </si>
   <si>
-    <t>Varsity Lakes</t>
-[...1 lines deleted...]
-  <si>
     <t>Helidon</t>
   </si>
   <si>
+    <t>Kearneys Spring</t>
+  </si>
+  <si>
     <t>Laidley</t>
   </si>
   <si>
-    <t>Ormeau</t>
-[...8 lines deleted...]
-    <t>Cnr Ashmore &amp; Benowa Rds</t>
+    <t>Middle Ridge</t>
+  </si>
+  <si>
+    <t>Millmerran</t>
+  </si>
+  <si>
+    <t>Newtown</t>
+  </si>
+  <si>
+    <t>Pittsworth</t>
+  </si>
+  <si>
+    <t>Plainland</t>
+  </si>
+  <si>
+    <t>9 Curnow St</t>
+  </si>
+  <si>
+    <t>33 Toowoomba Rd</t>
   </si>
   <si>
     <t>8 Railway St</t>
   </si>
   <si>
-    <t>10/201 Varsity Parade</t>
-[...2 lines deleted...]
-    <t>26 Michigan Dr</t>
+    <t>44 Crescent St</t>
+  </si>
+  <si>
+    <t>31 Smith St</t>
+  </si>
+  <si>
+    <t>83 Railway St</t>
   </si>
   <si>
     <t>2 Railway St</t>
   </si>
   <si>
-    <t>11 Grice Ave</t>
+    <t>8/300 West St</t>
   </si>
   <si>
     <t>137 Patrick St</t>
   </si>
   <si>
-    <t>180-186 Pascoe Rd</t>
-[...11 lines deleted...]
-    <t>Benowa Gardens Shopping Centre</t>
+    <t>122 Patrick St</t>
+  </si>
+  <si>
+    <t>139 Patrick St</t>
+  </si>
+  <si>
+    <t>3 158/156 Spring St</t>
+  </si>
+  <si>
+    <t>4-6 Alfred St</t>
+  </si>
+  <si>
+    <t>Shop 1/238 Taylor St</t>
+  </si>
+  <si>
+    <t>122-126 Yandilla St</t>
+  </si>
+  <si>
+    <t>52-56 Yandilla St</t>
+  </si>
+  <si>
+    <t>64 Laidley Plainland Rd</t>
+  </si>
+  <si>
+    <t>IGA Crows Nest QLD</t>
+  </si>
+  <si>
+    <t>Crows Nest Pharmacy</t>
   </si>
   <si>
     <t>Spano's IGA Gatton</t>
   </si>
   <si>
-    <t>IGA Varsity Lakes</t>
-[...2 lines deleted...]
-    <t>SPAR Express Oxenford</t>
+    <t>Australia Post Gatton</t>
+  </si>
+  <si>
+    <t>Freemans Corner Store</t>
+  </si>
+  <si>
+    <t>Sweet Treats &amp; Takeaway Gatton</t>
   </si>
   <si>
     <t>SPAR Helidon</t>
   </si>
   <si>
-    <t>News Extra Paradise Point</t>
+    <t>SPAR Westridge</t>
   </si>
   <si>
     <t>Crazy Clarks Laidley</t>
   </si>
   <si>
-    <t>Coles Ormeau</t>
-[...962 lines deleted...]
-    <t>OCEAN VIEW</t>
+    <t>NewsXpress Laidley</t>
+  </si>
+  <si>
+    <t>Australia Post - Laidley LPO</t>
+  </si>
+  <si>
+    <t>SPAR Express Middle Ridge</t>
+  </si>
+  <si>
+    <t>Foodworks Millmerran</t>
+  </si>
+  <si>
+    <t>Spar Wyalla</t>
+  </si>
+  <si>
+    <t>Woolworths Pittsworth</t>
+  </si>
+  <si>
+    <t>IGA Pittsworth</t>
+  </si>
+  <si>
+    <t>McDonald's Plainland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Helvetica"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2297,51 +3185,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C8CC-63DB-4A7B-8960-9859A9E7DC5E}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.54296875" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="8"/>
     <col min="4" max="4" width="11.81640625" style="8" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" style="8" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="8" customWidth="1"/>
     <col min="7" max="7" width="32.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="25" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
@@ -2378,55 +3266,55 @@
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F90" sqref="F90"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G121" sqref="G121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.1796875" style="13" customWidth="1"/>
     <col min="2" max="2" width="15.453125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.7265625" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.453125" style="5" customWidth="1"/>
     <col min="8" max="8" width="47" style="5" customWidth="1"/>
     <col min="9" max="11" width="8.7265625" style="8"/>
     <col min="12" max="12" width="12.7265625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
@@ -2438,4863 +3326,6971 @@
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="13" t="s">
-        <v>33</v>
+      <c r="A5" s="13">
+        <v>46146</v>
       </c>
       <c r="B5" s="13">
-        <v>46116</v>
+        <v>46173</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="E5" s="5">
-        <v>2485</v>
+        <v>2019</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="13" t="s">
-        <v>33</v>
+      <c r="A6" s="13">
+        <v>46146</v>
       </c>
       <c r="B6" s="13">
-        <v>46116</v>
+        <v>46173</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E6" s="5">
-        <v>2485</v>
+        <v>2038</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="13" t="s">
-        <v>33</v>
+      <c r="A7" s="13">
+        <v>46146</v>
       </c>
       <c r="B7" s="13">
-        <v>46116</v>
+        <v>46173</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="E7" s="5">
-        <v>2484</v>
+        <v>2039</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E8" s="5">
+        <v>2040</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B9" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>185</v>
+        <v>262</v>
       </c>
       <c r="E9" s="5">
-        <v>2018</v>
+        <v>2044</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B10" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>13</v>
+        <v>263</v>
       </c>
       <c r="E10" s="5">
-        <v>2019</v>
+        <v>2048</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B11" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>186</v>
+        <v>264</v>
       </c>
       <c r="E11" s="5">
-        <v>2035</v>
+        <v>2049</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B12" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>187</v>
+        <v>265</v>
       </c>
       <c r="E12" s="5">
-        <v>2037</v>
+        <v>2049</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B13" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>188</v>
+        <v>266</v>
       </c>
       <c r="E13" s="5">
-        <v>2038</v>
+        <v>2050</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B14" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="E14" s="5">
-        <v>2042</v>
+        <v>2062</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B15" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
+        <v>268</v>
       </c>
       <c r="E15" s="5">
-        <v>2046</v>
+        <v>2063</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B16" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>189</v>
+        <v>269</v>
       </c>
       <c r="E16" s="5">
-        <v>2084</v>
+        <v>2064</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B17" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>190</v>
+        <v>270</v>
       </c>
       <c r="E17" s="5">
-        <v>2085</v>
+        <v>2065</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B18" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>191</v>
+        <v>271</v>
       </c>
       <c r="E18" s="5">
-        <v>2085</v>
+        <v>2065</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B19" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>192</v>
+        <v>272</v>
       </c>
       <c r="E19" s="5">
-        <v>2113</v>
+        <v>2065</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B20" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>193</v>
+        <v>273</v>
       </c>
       <c r="E20" s="5">
-        <v>2118</v>
+        <v>2065</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B21" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
       <c r="E21" s="5">
-        <v>2135</v>
+        <v>2065</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B22" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="E22" s="5">
-        <v>2166</v>
+        <v>2066</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B23" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>194</v>
+        <v>276</v>
       </c>
       <c r="E23" s="5">
-        <v>2167</v>
+        <v>2066</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B24" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>195</v>
+        <v>277</v>
       </c>
       <c r="E24" s="5">
-        <v>2207</v>
+        <v>2067</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B25" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>196</v>
+        <v>278</v>
       </c>
       <c r="E25" s="5">
-        <v>2207</v>
+        <v>2069</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B26" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>197</v>
+        <v>279</v>
       </c>
       <c r="E26" s="5">
-        <v>2218</v>
+        <v>2072</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B27" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>198</v>
+        <v>280</v>
       </c>
       <c r="E27" s="5">
-        <v>2230</v>
+        <v>2093</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B28" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>199</v>
+        <v>281</v>
       </c>
       <c r="E28" s="5">
-        <v>2230</v>
+        <v>2113</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B29" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>200</v>
+        <v>282</v>
       </c>
       <c r="E29" s="5">
-        <v>2230</v>
+        <v>2113</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B30" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>201</v>
+        <v>283</v>
       </c>
       <c r="E30" s="5">
-        <v>2564</v>
+        <v>2117</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B31" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>202</v>
+        <v>284</v>
       </c>
       <c r="E31" s="5">
-        <v>2565</v>
+        <v>2121</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B32" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>203</v>
+        <v>285</v>
       </c>
       <c r="E32" s="5">
-        <v>2567</v>
+        <v>2126</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B33" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>204</v>
+        <v>286</v>
       </c>
       <c r="E33" s="5">
-        <v>2567</v>
+        <v>2130</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B34" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
       <c r="E34" s="5">
-        <v>2750</v>
+        <v>2131</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B35" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="E35" s="5">
-        <v>2750</v>
+        <v>2132</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B36" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>205</v>
+        <v>288</v>
       </c>
       <c r="E36" s="5">
-        <v>2750</v>
+        <v>2133</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B37" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>20</v>
+        <v>289</v>
       </c>
       <c r="E37" s="5">
-        <v>2759</v>
+        <v>2134</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B38" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="E38" s="5">
-        <v>2762</v>
+        <v>2136</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B39" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>206</v>
+        <v>291</v>
       </c>
       <c r="E39" s="5">
-        <v>2765</v>
+        <v>2137</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B40" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>207</v>
+        <v>292</v>
       </c>
       <c r="E40" s="5">
-        <v>2779</v>
+        <v>2150</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B41" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>208</v>
+        <v>293</v>
       </c>
       <c r="E41" s="5">
-        <v>2780</v>
+        <v>2153</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B42" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>209</v>
+        <v>294</v>
       </c>
       <c r="E42" s="5">
-        <v>2780</v>
+        <v>2155</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B43" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="E43" s="5">
-        <v>2785</v>
+        <v>2155</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B44" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>211</v>
+        <v>296</v>
       </c>
       <c r="E44" s="5">
-        <v>2799</v>
+        <v>2155</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B45" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="E45" s="5">
-        <v>2800</v>
+        <v>2166</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B46" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="E46" s="5">
-        <v>2830</v>
+        <v>2166</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B47" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="E47" s="5">
-        <v>2850</v>
+        <v>2170</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E48" s="5">
+        <v>2200</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
       <c r="A49" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B49" s="13">
-        <v>46123</v>
+        <v>46173</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>31</v>
+        <v>300</v>
       </c>
       <c r="E49" s="5">
-        <v>2484</v>
+        <v>2203</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E50" s="5">
+        <v>2206</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46173</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>233</v>
+        <v>302</v>
       </c>
       <c r="E51" s="5">
-        <v>2666</v>
+        <v>2209</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46173</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>234</v>
+        <v>303</v>
       </c>
       <c r="E52" s="5">
-        <v>2831</v>
+        <v>2213</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46173</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>235</v>
+        <v>304</v>
       </c>
       <c r="E53" s="5">
-        <v>2827</v>
+        <v>2220</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B54" s="13">
+        <v>46173</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>236</v>
+        <v>305</v>
       </c>
       <c r="E54" s="5">
-        <v>2594</v>
+        <v>2223</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B55" s="13">
+        <v>46173</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>237</v>
+        <v>306</v>
       </c>
       <c r="E55" s="5">
-        <v>2590</v>
+        <v>2228</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B56" s="13">
+        <v>46173</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>238</v>
+        <v>307</v>
       </c>
       <c r="E56" s="5">
-        <v>2587</v>
+        <v>2250</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B57" s="13">
+        <v>46173</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>239</v>
+        <v>308</v>
       </c>
       <c r="E57" s="5">
-        <v>2668</v>
+        <v>2250</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B58" s="13">
+        <v>46173</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>240</v>
+        <v>309</v>
       </c>
       <c r="E58" s="5">
-        <v>2671</v>
+        <v>2258</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46173</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>241</v>
+        <v>310</v>
       </c>
       <c r="E59" s="5">
-        <v>2671</v>
+        <v>2259</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B60" s="13">
+        <v>46173</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>242</v>
+        <v>311</v>
       </c>
       <c r="E60" s="5">
-        <v>2721</v>
+        <v>2259</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B61" s="13">
+        <v>46173</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>243</v>
+        <v>312</v>
       </c>
       <c r="E61" s="5">
-        <v>2588</v>
+        <v>2259</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B62" s="13">
+        <v>46173</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="E62" s="5">
-        <v>2794</v>
+        <v>2259</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46173</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="E63" s="5">
-        <v>2725</v>
+        <v>2259</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B64" s="13">
+        <v>46173</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>246</v>
+        <v>315</v>
       </c>
       <c r="E64" s="5">
-        <v>2666</v>
+        <v>2259</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B65" s="13">
+        <v>46173</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>247</v>
+        <v>316</v>
       </c>
       <c r="E65" s="5">
-        <v>2663</v>
+        <v>2262</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B66" s="13">
+        <v>46173</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>248</v>
+        <v>317</v>
       </c>
       <c r="E66" s="5">
-        <v>2652</v>
+        <v>2262</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B67" s="13">
+        <v>46173</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>249</v>
+        <v>318</v>
       </c>
       <c r="E67" s="5">
-        <v>2702</v>
+        <v>2262</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B68" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2263</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B69" s="13">
+        <v>46173</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="E69" s="5">
-        <v>2300</v>
+        <v>2264</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B70" s="13">
+        <v>46173</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E70" s="5">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B71" s="13">
+        <v>46173</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="E71" s="5">
-        <v>2281</v>
+        <v>2264</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B72" s="13">
+        <v>46173</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="E72" s="5">
-        <v>2283</v>
+        <v>2566</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B73" s="13">
+        <v>46173</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E73" s="5">
-        <v>2318</v>
+        <v>2570</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B74" s="13">
+        <v>46173</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E74" s="5">
-        <v>2262</v>
+        <v>2570</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B75" s="13">
+        <v>46173</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E75" s="5">
-        <v>2304</v>
+        <v>2570</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B76" s="13">
+        <v>46173</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E76" s="5">
-        <v>2324</v>
+        <v>2570</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B77" s="13">
+        <v>46173</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E77" s="5">
-        <v>2291</v>
+        <v>2570</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B78" s="13">
+        <v>46173</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D78" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E78" s="5">
+        <v>2570</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B79" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="E78" s="5">
-[...12 lines deleted...]
-    <row r="80" spans="1:8">
+      <c r="E79" s="5">
+        <v>2570</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
       <c r="A80" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B80" s="13">
-        <v>46144</v>
+        <v>46173</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>31</v>
+        <v>331</v>
       </c>
       <c r="E80" s="5">
+        <v>2574</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B81" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E81" s="5">
+        <v>2747</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B82" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="E82" s="5">
+        <v>2747</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B83" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E83" s="5">
+        <v>2750</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B84" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E84" s="5">
+        <v>2756</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B85" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E85" s="5">
+        <v>2756</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B86" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E86" s="5">
+        <v>2756</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B87" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E87" s="5">
+        <v>2756</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B88" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="E88" s="5">
+        <v>2758</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B89" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="E89" s="5">
+        <v>2758</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B90" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E90" s="5">
+        <v>2759</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B91" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="5">
+        <v>2762</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B92" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E92" s="5">
+        <v>2765</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B93" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E93" s="5">
+        <v>2765</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B94" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E94" s="5">
+        <v>2766</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B95" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E95" s="5">
+        <v>2770</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B96" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="E96" s="5">
+        <v>2773</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B97" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E97" s="5">
+        <v>2773</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B98" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="E98" s="5">
+        <v>2782</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B99" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="E99" s="5">
+        <v>2783</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B100" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E100" s="5">
+        <v>2800</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B101" s="13">
+        <v>46173</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101" s="5">
+        <v>2850</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B103" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" s="6">
         <v>2484</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="F103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B104" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E104" s="6">
+        <v>2485</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B105" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="E105" s="6">
+        <v>2478</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B106" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="E106" s="6">
+        <v>2481</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B107" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="E107" s="6">
+        <v>2486</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B108" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="E108" s="6">
+        <v>2482</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B109" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="E109" s="6">
+        <v>2478</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B110" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="E110" s="6">
+        <v>2487</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B111" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="E111" s="6">
+        <v>2481</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B113" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="E113" s="14">
+        <v>2482</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B115" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="E115" s="5">
+        <v>2580</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B116" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E116" s="5">
+        <v>2575</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B117" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="E117" s="5">
+        <v>2576</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B118" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="E118" s="5">
+        <v>2577</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B119" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E119" s="5">
+        <v>2579</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B120" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="E120" s="5">
+        <v>2580</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B121" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="E121" s="5">
+        <v>2575</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B122" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E122" s="5">
+        <v>2575</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B123" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="E123" s="5">
+        <v>2575</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B124" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="E124" s="5">
+        <v>2575</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A79" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G94" sqref="G94"/>
+      <pane ySplit="1" topLeftCell="A188" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G205" sqref="G205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.54296875" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="20.453125" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.6328125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.81640625" style="5" customWidth="1"/>
     <col min="7" max="7" width="52.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="46.1796875" style="5" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
-[...8 lines deleted...]
-    </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B5" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="E5" s="5">
-        <v>3023</v>
+        <v>3011</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B6" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>46</v>
+        <v>124</v>
       </c>
       <c r="E6" s="5">
-        <v>3030</v>
+        <v>3020</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B7" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="E7" s="5">
-        <v>3030</v>
+        <v>3021</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B8" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="E8" s="5">
-        <v>3046</v>
+        <v>3021</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B9" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>49</v>
+        <v>127</v>
       </c>
       <c r="E9" s="5">
-        <v>3047</v>
+        <v>3026</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B10" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="E10" s="5">
-        <v>3051</v>
+        <v>3027</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B11" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="E11" s="5">
-        <v>3052</v>
+        <v>3032</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B12" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="E12" s="5">
-        <v>3057</v>
+        <v>3036</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B13" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="E13" s="5">
-        <v>3058</v>
+        <v>3037</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B14" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="E14" s="5">
-        <v>3058</v>
+        <v>3037</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B15" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="E15" s="5">
-        <v>3061</v>
+        <v>3043</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B16" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>56</v>
+        <v>134</v>
       </c>
       <c r="E16" s="5">
-        <v>3070</v>
+        <v>3048</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B17" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="E17" s="5">
-        <v>3081</v>
+        <v>3048</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B18" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="E18" s="5">
-        <v>3081</v>
+        <v>3055</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B19" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="E19" s="5">
-        <v>3087</v>
+        <v>3084</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B20" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="E20" s="5">
-        <v>3088</v>
+        <v>3084</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B21" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="E21" s="5">
-        <v>3101</v>
+        <v>3130</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B22" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="E22" s="5">
-        <v>3102</v>
+        <v>3130</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B23" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="E23" s="5">
-        <v>3103</v>
+        <v>3130</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B24" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="E24" s="5">
-        <v>3103</v>
+        <v>3134</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B25" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>65</v>
+        <v>143</v>
       </c>
       <c r="E25" s="5">
-        <v>3104</v>
+        <v>3134</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B26" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>66</v>
+        <v>144</v>
       </c>
       <c r="E26" s="5">
-        <v>3122</v>
+        <v>3134</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B27" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>67</v>
+        <v>145</v>
       </c>
       <c r="E27" s="5">
-        <v>3123</v>
+        <v>3135</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B28" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>68</v>
+        <v>146</v>
       </c>
       <c r="E28" s="5">
-        <v>3124</v>
+        <v>3135</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B29" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>69</v>
+        <v>147</v>
       </c>
       <c r="E29" s="5">
-        <v>3126</v>
+        <v>3136</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B30" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>70</v>
+        <v>148</v>
       </c>
       <c r="E30" s="5">
-        <v>3127</v>
+        <v>3136</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B31" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>71</v>
+        <v>149</v>
       </c>
       <c r="E31" s="5">
-        <v>3129</v>
+        <v>3136</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B32" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="E32" s="5">
-        <v>3139</v>
+        <v>3136</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B33" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>73</v>
+        <v>151</v>
       </c>
       <c r="E33" s="5">
-        <v>3139</v>
+        <v>3143</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B34" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>74</v>
+        <v>152</v>
       </c>
       <c r="E34" s="5">
-        <v>3144</v>
+        <v>3152</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B35" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>75</v>
+        <v>153</v>
       </c>
       <c r="E35" s="5">
-        <v>3145</v>
+        <v>3153</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B36" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="E36" s="5">
-        <v>3146</v>
+        <v>3153</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B37" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>77</v>
+        <v>155</v>
       </c>
       <c r="E37" s="5">
-        <v>3147</v>
+        <v>3160</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B38" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
       <c r="E38" s="5">
-        <v>3147</v>
+        <v>3171</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B39" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="E39" s="5">
-        <v>3156</v>
+        <v>3175</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B40" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>80</v>
+        <v>158</v>
       </c>
       <c r="E40" s="5">
-        <v>3158</v>
+        <v>3179</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B41" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>81</v>
+        <v>159</v>
       </c>
       <c r="E41" s="5">
-        <v>3162</v>
+        <v>3180</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B42" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="E42" s="5">
-        <v>3162</v>
+        <v>3337</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B43" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="E43" s="5">
-        <v>3168</v>
+        <v>3338</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B44" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>84</v>
+        <v>162</v>
       </c>
       <c r="E44" s="5">
-        <v>3175</v>
+        <v>3340</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B45" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>85</v>
+        <v>163</v>
       </c>
       <c r="E45" s="5">
-        <v>3175</v>
+        <v>3431</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B46" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="E46" s="5">
-        <v>3185</v>
+        <v>3750</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B47" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="E47" s="5">
-        <v>3185</v>
+        <v>3775</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B48" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="E48" s="5">
-        <v>3428</v>
+        <v>3781</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B49" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="E49" s="5">
-        <v>3429</v>
+        <v>3782</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B50" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>90</v>
+        <v>168</v>
       </c>
       <c r="E50" s="5">
-        <v>3756</v>
+        <v>3797</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B51" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
       <c r="E51" s="5">
-        <v>3793</v>
+        <v>3805</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B52" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>92</v>
+        <v>170</v>
       </c>
       <c r="E52" s="5">
-        <v>3796</v>
+        <v>3806</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B53" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
       <c r="E53" s="5">
-        <v>3810</v>
+        <v>3936</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B54" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>94</v>
+        <v>172</v>
       </c>
       <c r="E54" s="5">
-        <v>3915</v>
+        <v>3977</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B55" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>95</v>
+        <v>173</v>
       </c>
       <c r="E55" s="5">
-        <v>3939</v>
+        <v>3977</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B56" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>96</v>
+        <v>174</v>
       </c>
       <c r="E56" s="5">
-        <v>3975</v>
+        <v>3984</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="13">
-        <v>46111</v>
+        <v>46143</v>
       </c>
       <c r="B57" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="E57" s="5">
-        <v>3977</v>
+        <v>3984</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B59" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>364</v>
+        <v>26</v>
       </c>
       <c r="E59" s="5">
-        <v>3177</v>
+        <v>3015</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>374</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B60" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="E60" s="5">
-        <v>3061</v>
+        <v>3034</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>388</v>
+        <v>86</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>375</v>
+        <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B61" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>365</v>
+        <v>70</v>
       </c>
       <c r="E61" s="5">
-        <v>3105</v>
+        <v>3163</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>389</v>
+        <v>87</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>376</v>
+        <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B62" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E62" s="5">
-        <v>3051</v>
+        <v>3204</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>40</v>
+        <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B63" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="E63" s="5">
-        <v>3805</v>
+        <v>3043</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B64" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>366</v>
+        <v>73</v>
       </c>
       <c r="E64" s="5">
-        <v>3304</v>
+        <v>3190</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>390</v>
+        <v>90</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>377</v>
+        <v>109</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B65" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>367</v>
+        <v>74</v>
       </c>
       <c r="E65" s="5">
-        <v>3101</v>
+        <v>3093</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>391</v>
+        <v>91</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>378</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B66" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>354</v>
+        <v>75</v>
       </c>
       <c r="E66" s="5">
-        <v>3031</v>
+        <v>3107</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>359</v>
+        <v>92</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>363</v>
+        <v>111</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B67" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>368</v>
+        <v>76</v>
       </c>
       <c r="E67" s="5">
-        <v>3025</v>
+        <v>3926</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>392</v>
+        <v>93</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>379</v>
+        <v>112</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B68" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="E68" s="5">
-        <v>3056</v>
+        <v>3044</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>393</v>
+        <v>94</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>380</v>
+        <v>113</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B69" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>369</v>
+        <v>78</v>
       </c>
       <c r="E69" s="5">
-        <v>3218</v>
+        <v>3193</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>394</v>
+        <v>95</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>381</v>
+        <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B70" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>351</v>
+        <v>79</v>
       </c>
       <c r="E70" s="5">
-        <v>3207</v>
+        <v>3162</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>356</v>
+        <v>96</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>360</v>
+        <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B71" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>367</v>
+        <v>80</v>
       </c>
       <c r="E71" s="5">
-        <v>3101</v>
+        <v>3181</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>395</v>
+        <v>97</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>382</v>
+        <v>116</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B72" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>370</v>
+        <v>81</v>
       </c>
       <c r="E72" s="5">
-        <v>3030</v>
+        <v>3143</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>396</v>
+        <v>98</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>383</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B73" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>371</v>
+        <v>63</v>
       </c>
       <c r="E73" s="5">
-        <v>3168</v>
+        <v>3146</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>397</v>
+        <v>99</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>384</v>
+        <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B74" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>372</v>
+        <v>47</v>
       </c>
       <c r="E74" s="5">
-        <v>3029</v>
+        <v>3205</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>398</v>
+        <v>100</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>385</v>
+        <v>119</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B75" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>352</v>
+        <v>82</v>
       </c>
       <c r="E75" s="5">
-        <v>3941</v>
+        <v>3065</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>357</v>
+        <v>101</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>361</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B76" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>215</v>
+        <v>83</v>
       </c>
       <c r="E76" s="5">
-        <v>3094</v>
+        <v>3103</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>216</v>
+        <v>102</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>217</v>
+        <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B77" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>373</v>
+        <v>84</v>
       </c>
       <c r="E77" s="5">
-        <v>3187</v>
+        <v>3021</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>399</v>
+        <v>103</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>386</v>
+        <v>122</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B78" s="13">
-        <v>46144</v>
+        <v>46151</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...3 lines deleted...]
-        <v>3660</v>
+      <c r="D78" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="E78" s="14">
+        <v>3204</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>17</v>
+      </c>
+      <c r="G78" s="14" t="s">
+        <v>255</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>362</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B80" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>499</v>
+      </c>
+      <c r="E80" s="14">
+        <v>3747</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B81" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="E81" s="14">
+        <v>3737</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="13">
-[...12 lines deleted...]
-        <v>3011</v>
+      <c r="A82" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B82" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>501</v>
+      </c>
+      <c r="E82" s="14">
+        <v>3749</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="13">
-[...12 lines deleted...]
-        <v>3020</v>
+      <c r="A83" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B83" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="E83" s="14">
+        <v>3741</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="13">
-[...12 lines deleted...]
-        <v>3021</v>
+      <c r="A84" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B84" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="E84" s="14">
+        <v>3699</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="13">
-[...12 lines deleted...]
-        <v>3021</v>
+      <c r="A85" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B85" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="E85" s="14">
+        <v>3747</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="13">
-[...12 lines deleted...]
-        <v>3026</v>
+      <c r="A86" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B86" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>505</v>
+      </c>
+      <c r="E86" s="14">
+        <v>3678</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="13">
-[...12 lines deleted...]
-        <v>3027</v>
+      <c r="A87" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B87" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>506</v>
+      </c>
+      <c r="E87" s="14">
+        <v>3697</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="13">
-[...12 lines deleted...]
-        <v>3032</v>
+      <c r="A88" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B88" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>507</v>
+      </c>
+      <c r="E88" s="14">
+        <v>3698</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="A89" s="19"/>
+      <c r="B89" s="19"/>
+      <c r="D89" s="14"/>
+      <c r="E89" s="14"/>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="13">
-[...12 lines deleted...]
-        <v>3037</v>
+      <c r="A90" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B90" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="E90" s="14">
+        <v>3630</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="13">
-[...12 lines deleted...]
-        <v>3037</v>
+      <c r="A91" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B91" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="E91" s="14">
+        <v>3631</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="13">
-[...12 lines deleted...]
-        <v>3043</v>
+      <c r="A92" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B92" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="E92" s="14">
+        <v>3631</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="13">
-[...12 lines deleted...]
-        <v>3048</v>
+      <c r="A93" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B93" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>511</v>
+      </c>
+      <c r="E93" s="14">
+        <v>3629</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="13">
-[...12 lines deleted...]
-        <v>3048</v>
+      <c r="A94" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B94" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>512</v>
+      </c>
+      <c r="E94" s="14">
+        <v>3631</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="13">
-[...12 lines deleted...]
-        <v>3055</v>
+      <c r="A95" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B95" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="E95" s="14">
+        <v>3631</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="13">
-[...12 lines deleted...]
-        <v>3084</v>
+      <c r="A96" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B96" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="E96" s="14">
+        <v>3614</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="13">
-[...12 lines deleted...]
-        <v>3084</v>
+      <c r="A97" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B97" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="E97" s="14">
+        <v>3616</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="13">
-[...12 lines deleted...]
-        <v>3130</v>
+      <c r="A98" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B98" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>516</v>
+      </c>
+      <c r="E98" s="14">
+        <v>3631</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="13">
-[...12 lines deleted...]
-        <v>3130</v>
+      <c r="A99" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B99" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="14" t="s">
+        <v>517</v>
+      </c>
+      <c r="E99" s="14">
+        <v>3631</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="13">
-[...12 lines deleted...]
-        <v>3130</v>
+      <c r="A100" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B100" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="E100" s="14">
+        <v>3633</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="13">
-[...12 lines deleted...]
-        <v>3134</v>
+      <c r="A101" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B101" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="E101" s="14">
+        <v>3631</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="13">
-[...12 lines deleted...]
-        <v>3134</v>
+      <c r="A102" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B102" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="E102" s="14">
+        <v>3634</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="13">
-[...12 lines deleted...]
-        <v>3134</v>
+      <c r="A103" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B103" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="E103" s="14">
+        <v>3629</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="A104" s="19"/>
+      <c r="B104" s="19"/>
+      <c r="D104" s="14"/>
+      <c r="E104" s="14"/>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="13">
-[...12 lines deleted...]
-        <v>3135</v>
+      <c r="A105" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B105" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>522</v>
+      </c>
+      <c r="E105" s="14">
+        <v>3214</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="13">
-[...12 lines deleted...]
-        <v>3136</v>
+      <c r="A106" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B106" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>523</v>
+      </c>
+      <c r="E106" s="14">
+        <v>3212</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="13">
-[...12 lines deleted...]
-        <v>3136</v>
+      <c r="A107" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B107" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>524</v>
+      </c>
+      <c r="E107" s="14">
+        <v>3758</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="13">
-[...12 lines deleted...]
-        <v>3136</v>
+      <c r="A108" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B108" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>525</v>
+      </c>
+      <c r="E108" s="14">
+        <v>3220</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="13">
-[...12 lines deleted...]
-        <v>3136</v>
+      <c r="A109" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B109" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>526</v>
+      </c>
+      <c r="E109" s="14">
+        <v>3218</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="13">
-[...12 lines deleted...]
-        <v>3143</v>
+      <c r="A110" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B110" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="E110" s="14">
+        <v>3213</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="13">
-[...12 lines deleted...]
-        <v>3152</v>
+      <c r="A111" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B111" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>528</v>
+      </c>
+      <c r="E111" s="14">
+        <v>3223</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="112" spans="1:6">
-[...19 lines deleted...]
-    <row r="113" spans="1:6">
+    <row r="113" spans="1:8">
       <c r="A113" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B113" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3153</v>
+        <v>46158</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E113" s="14">
+        <v>3350</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>556</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
       <c r="A114" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B114" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3160</v>
+        <v>46158</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E114" s="14">
+        <v>3350</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
       <c r="A115" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B115" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3171</v>
+        <v>46158</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E115" s="14">
+        <v>3350</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>558</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
       <c r="A116" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B116" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3175</v>
+        <v>46158</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="E116" s="14">
+        <v>3350</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G116" s="14" t="s">
+        <v>559</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
       <c r="A117" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B117" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3179</v>
+        <v>46158</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="E117" s="14">
+        <v>3350</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G117" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
       <c r="A118" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B118" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3180</v>
+        <v>46158</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="E118" s="14">
+        <v>3350</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G118" s="14" t="s">
+        <v>561</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
       <c r="A119" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B119" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3337</v>
+        <v>46158</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="E119" s="14">
+        <v>3350</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G119" s="14" t="s">
+        <v>562</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
       <c r="A120" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B120" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3338</v>
+        <v>46158</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="E120" s="14">
+        <v>3350</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G120" s="14" t="s">
+        <v>563</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
       <c r="A121" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B121" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3340</v>
+        <v>46158</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E121" s="14">
+        <v>3355</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G121" s="14" t="s">
+        <v>564</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
       <c r="A122" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B122" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3431</v>
+        <v>46158</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E122" s="14">
+        <v>3355</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G122" s="14" t="s">
+        <v>565</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
       <c r="A123" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B123" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3750</v>
+        <v>46158</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E123" s="14">
+        <v>3355</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G123" s="14" t="s">
+        <v>566</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
       <c r="A124" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B124" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3775</v>
+        <v>46158</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E124" s="14">
+        <v>3355</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G124" s="14" t="s">
+        <v>567</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
       <c r="A125" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B125" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3781</v>
+        <v>46158</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>532</v>
+      </c>
+      <c r="E125" s="14">
+        <v>3350</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G125" s="14" t="s">
+        <v>568</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
       <c r="A126" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B126" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3782</v>
+        <v>46158</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>533</v>
+      </c>
+      <c r="E126" s="14">
+        <v>3356</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G126" s="14" t="s">
+        <v>569</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
       <c r="A127" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B127" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3797</v>
+        <v>46158</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>534</v>
+      </c>
+      <c r="E127" s="14">
+        <v>3460</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:6">
+        <v>17</v>
+      </c>
+      <c r="G127" s="14" t="s">
+        <v>570</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
       <c r="A128" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B128" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3805</v>
+        <v>46158</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>535</v>
+      </c>
+      <c r="E128" s="14">
+        <v>3361</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G128" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>553</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B129" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3806</v>
+        <v>46158</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="E129" s="14">
+        <v>3331</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G129" s="14" t="s">
+        <v>572</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="13">
-        <v>46143</v>
+        <v>46153</v>
       </c>
       <c r="B130" s="13">
-        <v>46172</v>
-[...8 lines deleted...]
-        <v>3936</v>
+        <v>46158</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>537</v>
+      </c>
+      <c r="E130" s="14">
+        <v>3465</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G130" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="13">
-[...12 lines deleted...]
-        <v>3977</v>
+      <c r="A132" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B132" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="E132" s="14">
+        <v>3377</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G132" s="14" t="s">
+        <v>592</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="13">
-[...12 lines deleted...]
-        <v>3984</v>
+      <c r="A133" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B133" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="E133" s="14">
+        <v>3325</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G133" s="14" t="s">
+        <v>593</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>612</v>
       </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="13">
-[...12 lines deleted...]
-        <v>3984</v>
+      <c r="A134" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B134" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="E134" s="14">
+        <v>3264</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G134" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B135" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>577</v>
+      </c>
+      <c r="E135" s="14">
+        <v>3463</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="H135" s="6" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="13">
-[...11 lines deleted...]
-      <c r="E136" s="5">
+      <c r="A136" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B136" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="14" t="s">
+        <v>578</v>
+      </c>
+      <c r="E136" s="14">
+        <v>3260</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H136" s="6" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B137" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>579</v>
+      </c>
+      <c r="E137" s="14">
+        <v>3380</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="14" t="s">
+        <v>597</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B138" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>580</v>
+      </c>
+      <c r="E138" s="14">
+        <v>3450</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B139" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="E139" s="14">
+        <v>3377</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G139" s="14" t="s">
+        <v>599</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B140" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="E140" s="14">
+        <v>3379</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" s="14" t="s">
+        <v>600</v>
+      </c>
+      <c r="H140" s="6" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="15"/>
+      <c r="B141" s="15"/>
+      <c r="C141" s="6"/>
+      <c r="D141" s="14"/>
+      <c r="E141" s="14"/>
+      <c r="G141" s="14"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B142" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="E142" s="14">
+        <v>3008</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" s="14" t="s">
+        <v>601</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B143" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="E143" s="14">
+        <v>3058</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B144" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="14" t="s">
+        <v>584</v>
+      </c>
+      <c r="E144" s="14">
+        <v>3437</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144" s="14" t="s">
+        <v>603</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B145" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" s="14" t="s">
+        <v>585</v>
+      </c>
+      <c r="E145" s="14">
+        <v>3182</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="14" t="s">
+        <v>604</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B146" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="E146" s="14">
+        <v>3104</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="14" t="s">
+        <v>605</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B147" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="E147" s="14">
+        <v>3185</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="14" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B148" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="14" t="s">
+        <v>588</v>
+      </c>
+      <c r="E148" s="14">
+        <v>3195</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" s="14" t="s">
+        <v>607</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B149" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>589</v>
+      </c>
+      <c r="E149" s="14">
+        <v>3194</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B150" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>590</v>
+      </c>
+      <c r="E150" s="14">
+        <v>3075</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" s="14" t="s">
+        <v>609</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B151" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>591</v>
+      </c>
+      <c r="E151" s="14">
+        <v>3111</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="15">
+        <v>46155</v>
+      </c>
+      <c r="B153" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" s="20" t="s">
+        <v>583</v>
+      </c>
+      <c r="E153" s="20">
+        <v>3058</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" s="20" t="s">
+        <v>653</v>
+      </c>
+      <c r="H153" s="21" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="13">
+        <v>46156</v>
+      </c>
+      <c r="B155" s="13">
+        <v>46158</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E155" s="5">
+        <v>3093</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B157" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E157" s="5">
+        <v>3056</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B158" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="E158" s="5">
+        <v>3148</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B159" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="E159" s="5">
+        <v>3191</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B160" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E160" s="5">
+        <v>3174</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B161" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E161" s="5">
+        <v>3146</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B162" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="E162" s="5">
+        <v>3189</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B163" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="E163" s="5">
+        <v>3156</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B164" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="E164" s="5">
+        <v>3121</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B165" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="E165" s="5">
+        <v>3124</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B166" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="E166" s="5">
+        <v>3058</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B167" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="E167" s="5">
+        <v>3124</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B168" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="E168" s="5">
+        <v>3803</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B169" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="E169" s="5">
+        <v>3918</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B170" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="E170" s="5">
+        <v>3018</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B171" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E171" s="5">
+        <v>3094</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B172" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E172" s="5">
+        <v>3065</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B173" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E173" s="5">
+        <v>3181</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B174" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="E174" s="5">
+        <v>3095</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B175" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E175" s="5">
+        <v>3186</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B176" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="E176" s="5">
+        <v>3167</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B177" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="E177" s="5">
+        <v>3079</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B179" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="E179" s="5">
+        <v>3136</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B180" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="E180" s="5">
+        <v>3194</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B181" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="E181" s="5">
+        <v>3939</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B182" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="E182" s="5">
+        <v>3055</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B183" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="E183" s="5">
+        <v>3155</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B184" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="E184" s="5">
+        <v>3155</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B185" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="E185" s="5">
+        <v>3040</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B186" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="E186" s="5">
+        <v>3011</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B187" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="E187" s="5">
         <v>3015</v>
       </c>
-      <c r="F136" s="5" t="s">
-[...282 lines deleted...]
-      <c r="E147" s="5">
+      <c r="F187" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B188" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E188" s="5">
+        <v>3181</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B189" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="E189" s="5">
+        <v>3198</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B190" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="E190" s="5">
+        <v>3188</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B191" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="E191" s="5">
+        <v>3183</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B192" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="E192" s="5">
+        <v>3192</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B193" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="E193" s="5">
+        <v>3137</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B194" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="E194" s="5">
+        <v>3186</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B195" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="E195" s="5">
+        <v>3113</v>
+      </c>
+      <c r="F195" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B196" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="E196" s="5">
+        <v>3337</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B197" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="E197" s="5">
         <v>3162</v>
       </c>
-      <c r="F147" s="5" t="s">
-[...188 lines deleted...]
-        <v>467</v>
+      <c r="F197" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="H197" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B198" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="E198" s="5">
+        <v>3078</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B199" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E199" s="5">
+        <v>3015</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B200" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="E200" s="5">
+        <v>3337</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B201" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E201" s="5">
+        <v>3194</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B202" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="E202" s="5">
+        <v>3139</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B203" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="E203" s="5">
+        <v>3032</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>837</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H207"/>
+  <dimension ref="A1:H279"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H159" sqref="H159"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A247" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G263" sqref="G263"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.6328125" style="13" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="22.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="5" customWidth="1"/>
     <col min="7" max="7" width="40.81640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="38.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
@@ -7304,4179 +10300,5694 @@
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="9" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="13" t="s">
-        <v>33</v>
+      <c r="A5" s="13">
+        <v>46146</v>
       </c>
       <c r="B5" s="13">
-        <v>46116</v>
+        <v>46151</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="E5" s="5">
-        <v>4000</v>
+        <v>4215</v>
       </c>
       <c r="F5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E6" s="5">
+        <v>4213</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46151</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="5" t="s">
-[...56 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="13" t="s">
-        <v>33</v>
+      <c r="A8" s="13">
+        <v>46146</v>
       </c>
       <c r="B8" s="13">
-        <v>46116</v>
+        <v>46151</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>109</v>
+        <v>177</v>
       </c>
       <c r="E8" s="5">
-        <v>4224</v>
+        <v>4171</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>117</v>
+        <v>182</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>101</v>
+        <v>187</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="13" t="s">
-        <v>33</v>
+      <c r="A9" s="13">
+        <v>46146</v>
       </c>
       <c r="B9" s="13">
-        <v>46116</v>
+        <v>46151</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="E9" s="5">
         <v>4217</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>118</v>
+        <v>183</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>102</v>
+        <v>188</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="13" t="s">
-        <v>33</v>
+      <c r="A10" s="13">
+        <v>46146</v>
       </c>
       <c r="B10" s="13">
-        <v>46116</v>
+        <v>46151</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>110</v>
+        <v>179</v>
       </c>
       <c r="E10" s="5">
-        <v>4216</v>
+        <v>4118</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>119</v>
+        <v>184</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>103</v>
-[...25 lines deleted...]
-        <v>30</v>
+        <v>189</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="13" t="s">
-[...3 lines deleted...]
-        <v>46116</v>
+      <c r="A12" s="15">
+        <v>46148</v>
+      </c>
+      <c r="B12" s="15">
+        <v>46151</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...3 lines deleted...]
-        <v>4225</v>
+      <c r="D12" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="E12" s="18">
+        <v>4113</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>23</v>
-[...31 lines deleted...]
-        <v>105</v>
+        <v>17</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="13" t="s">
-        <v>33</v>
+      <c r="A14" s="13">
+        <v>46146</v>
       </c>
       <c r="B14" s="13">
-        <v>46116</v>
+        <v>46172</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>113</v>
+        <v>190</v>
       </c>
       <c r="E14" s="5">
-        <v>4207</v>
+        <v>4005</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="13" t="s">
-        <v>33</v>
+      <c r="A15" s="13">
+        <v>46146</v>
       </c>
       <c r="B15" s="13">
-        <v>46116</v>
+        <v>46172</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="E15" s="5">
-        <v>4209</v>
+        <v>4010</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="13" t="s">
-        <v>33</v>
+      <c r="A16" s="13">
+        <v>46146</v>
       </c>
       <c r="B16" s="13">
-        <v>46116</v>
+        <v>46172</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="E16" s="5">
-        <v>4218</v>
+        <v>4012</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B17" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E17" s="5">
+        <v>4014</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B18" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="E18" s="5">
-        <v>4005</v>
-[...1 lines deleted...]
-      <c r="F18" s="6" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B19" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>124</v>
+        <v>195</v>
       </c>
       <c r="E19" s="5">
-        <v>4017</v>
-[...1 lines deleted...]
-      <c r="F19" s="6" t="s">
+        <v>4030</v>
+      </c>
+      <c r="F19" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B20" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>125</v>
+        <v>196</v>
       </c>
       <c r="E20" s="5">
-        <v>4017</v>
-[...1 lines deleted...]
-      <c r="F20" s="6" t="s">
+        <v>4034</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B21" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>126</v>
+        <v>197</v>
       </c>
       <c r="E21" s="5">
-        <v>4017</v>
-[...1 lines deleted...]
-      <c r="F21" s="6" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B22" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>127</v>
+        <v>198</v>
       </c>
       <c r="E22" s="5">
-        <v>4017</v>
-[...1 lines deleted...]
-      <c r="F22" s="6" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F22" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B23" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>128</v>
+        <v>199</v>
       </c>
       <c r="E23" s="5">
-        <v>4021</v>
-[...1 lines deleted...]
-      <c r="F23" s="6" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B24" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>129</v>
+        <v>200</v>
       </c>
       <c r="E24" s="5">
-        <v>4022</v>
-[...1 lines deleted...]
-      <c r="F24" s="6" t="s">
+        <v>4054</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B25" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>130</v>
+        <v>201</v>
       </c>
       <c r="E25" s="5">
-        <v>4032</v>
-[...1 lines deleted...]
-      <c r="F25" s="6" t="s">
+        <v>4055</v>
+      </c>
+      <c r="F25" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B26" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>131</v>
+        <v>202</v>
       </c>
       <c r="E26" s="5">
-        <v>4032</v>
-[...1 lines deleted...]
-      <c r="F26" s="6" t="s">
+        <v>4065</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B27" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>132</v>
+        <v>203</v>
       </c>
       <c r="E27" s="5">
-        <v>4034</v>
-[...1 lines deleted...]
-      <c r="F27" s="6" t="s">
+        <v>4069</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B28" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>133</v>
+        <v>204</v>
       </c>
       <c r="E28" s="5">
-        <v>4035</v>
-[...1 lines deleted...]
-      <c r="F28" s="6" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B29" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>134</v>
+        <v>205</v>
       </c>
       <c r="E29" s="5">
-        <v>4051</v>
-[...1 lines deleted...]
-      <c r="F29" s="6" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F29" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B30" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>135</v>
+        <v>206</v>
       </c>
       <c r="E30" s="5">
-        <v>4053</v>
-[...1 lines deleted...]
-      <c r="F30" s="6" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B31" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>136</v>
+        <v>207</v>
       </c>
       <c r="E31" s="5">
-        <v>4053</v>
-[...1 lines deleted...]
-      <c r="F31" s="6" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B32" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>137</v>
+        <v>208</v>
       </c>
       <c r="E32" s="5">
-        <v>4053</v>
-[...1 lines deleted...]
-      <c r="F32" s="6" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B33" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>138</v>
+        <v>209</v>
       </c>
       <c r="E33" s="5">
-        <v>4053</v>
-[...1 lines deleted...]
-      <c r="F33" s="6" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F33" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B34" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="E34" s="5">
-        <v>4055</v>
-[...1 lines deleted...]
-      <c r="F34" s="6" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B35" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>140</v>
+        <v>211</v>
       </c>
       <c r="E35" s="5">
-        <v>4059</v>
-[...1 lines deleted...]
-      <c r="F35" s="6" t="s">
+        <v>4105</v>
+      </c>
+      <c r="F35" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B36" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>141</v>
+        <v>212</v>
       </c>
       <c r="E36" s="5">
-        <v>4059</v>
-[...1 lines deleted...]
-      <c r="F36" s="6" t="s">
+        <v>4109</v>
+      </c>
+      <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B37" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>142</v>
+        <v>213</v>
       </c>
       <c r="E37" s="5">
-        <v>4064</v>
-[...1 lines deleted...]
-      <c r="F37" s="6" t="s">
+        <v>4114</v>
+      </c>
+      <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B38" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>143</v>
+        <v>214</v>
       </c>
       <c r="E38" s="5">
-        <v>4069</v>
-[...1 lines deleted...]
-      <c r="F38" s="6" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F38" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B39" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="E39" s="5">
-        <v>4069</v>
-[...1 lines deleted...]
-      <c r="F39" s="6" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B40" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>145</v>
+        <v>216</v>
       </c>
       <c r="E40" s="5">
-        <v>4077</v>
-[...1 lines deleted...]
-      <c r="F40" s="6" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F40" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B41" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>146</v>
+        <v>217</v>
       </c>
       <c r="E41" s="5">
-        <v>4107</v>
-[...1 lines deleted...]
-      <c r="F41" s="6" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F41" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B42" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>147</v>
+        <v>218</v>
       </c>
       <c r="E42" s="5">
-        <v>4108</v>
-[...1 lines deleted...]
-      <c r="F42" s="6" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F42" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B43" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>148</v>
+        <v>219</v>
       </c>
       <c r="E43" s="5">
-        <v>4118</v>
-[...1 lines deleted...]
-      <c r="F43" s="6" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B44" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>149</v>
+        <v>220</v>
       </c>
       <c r="E44" s="5">
-        <v>4122</v>
-[...1 lines deleted...]
-      <c r="F44" s="6" t="s">
+        <v>4130</v>
+      </c>
+      <c r="F44" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B45" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>150</v>
+        <v>221</v>
       </c>
       <c r="E45" s="5">
-        <v>4124</v>
-[...1 lines deleted...]
-      <c r="F45" s="6" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F45" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B46" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>151</v>
+        <v>222</v>
       </c>
       <c r="E46" s="5">
-        <v>4155</v>
-[...1 lines deleted...]
-      <c r="F46" s="6" t="s">
+        <v>4163</v>
+      </c>
+      <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B47" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>152</v>
+        <v>223</v>
       </c>
       <c r="E47" s="5">
-        <v>4159</v>
-[...1 lines deleted...]
-      <c r="F47" s="6" t="s">
+        <v>4163</v>
+      </c>
+      <c r="F47" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B48" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>153</v>
+        <v>224</v>
       </c>
       <c r="E48" s="5">
-        <v>4160</v>
-[...1 lines deleted...]
-      <c r="F48" s="6" t="s">
+        <v>4171</v>
+      </c>
+      <c r="F48" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B49" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>154</v>
+        <v>225</v>
       </c>
       <c r="E49" s="5">
-        <v>4165</v>
-[...1 lines deleted...]
-      <c r="F49" s="6" t="s">
+        <v>4205</v>
+      </c>
+      <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B50" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>155</v>
+        <v>226</v>
       </c>
       <c r="E50" s="5">
-        <v>4179</v>
-[...1 lines deleted...]
-      <c r="F50" s="6" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F50" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B51" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="E51" s="5">
-        <v>4179</v>
-[...1 lines deleted...]
-      <c r="F51" s="6" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F51" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B52" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>157</v>
+        <v>228</v>
       </c>
       <c r="E52" s="5">
-        <v>4207</v>
-[...1 lines deleted...]
-      <c r="F52" s="6" t="s">
+        <v>4209</v>
+      </c>
+      <c r="F52" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B53" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>158</v>
+        <v>229</v>
       </c>
       <c r="E53" s="5">
-        <v>4211</v>
-[...1 lines deleted...]
-      <c r="F53" s="6" t="s">
+        <v>4210</v>
+      </c>
+      <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B54" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>159</v>
+        <v>230</v>
       </c>
       <c r="E54" s="5">
         <v>4214</v>
       </c>
-      <c r="F54" s="6" t="s">
+      <c r="F54" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B55" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="E55" s="5">
-        <v>4218</v>
-[...1 lines deleted...]
-      <c r="F55" s="6" t="s">
+        <v>4217</v>
+      </c>
+      <c r="F55" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B56" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>161</v>
+        <v>232</v>
       </c>
       <c r="E56" s="5">
         <v>4218</v>
       </c>
-      <c r="F56" s="6" t="s">
+      <c r="F56" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B57" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>162</v>
+        <v>233</v>
       </c>
       <c r="E57" s="5">
-        <v>4223</v>
-[...1 lines deleted...]
-      <c r="F57" s="6" t="s">
+        <v>4221</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B58" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>163</v>
+        <v>234</v>
       </c>
       <c r="E58" s="5">
-        <v>4223</v>
-[...1 lines deleted...]
-      <c r="F58" s="6" t="s">
+        <v>4228</v>
+      </c>
+      <c r="F58" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B59" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>164</v>
+        <v>235</v>
       </c>
       <c r="E59" s="5">
-        <v>4223</v>
-[...1 lines deleted...]
-      <c r="F59" s="6" t="s">
+        <v>4228</v>
+      </c>
+      <c r="F59" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B60" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>165</v>
+        <v>236</v>
       </c>
       <c r="E60" s="5">
-        <v>4226</v>
-[...1 lines deleted...]
-      <c r="F60" s="6" t="s">
+        <v>4285</v>
+      </c>
+      <c r="F60" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B61" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>166</v>
+        <v>237</v>
       </c>
       <c r="E61" s="5">
-        <v>4227</v>
-[...1 lines deleted...]
-      <c r="F61" s="6" t="s">
+        <v>4303</v>
+      </c>
+      <c r="F61" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B62" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>167</v>
+        <v>238</v>
       </c>
       <c r="E62" s="5">
-        <v>4300</v>
-[...1 lines deleted...]
-      <c r="F62" s="6" t="s">
+        <v>4304</v>
+      </c>
+      <c r="F62" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B63" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>168</v>
+        <v>239</v>
       </c>
       <c r="E63" s="5">
-        <v>4300</v>
-[...1 lines deleted...]
-      <c r="F63" s="6" t="s">
+        <v>4305</v>
+      </c>
+      <c r="F63" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B64" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>169</v>
+        <v>240</v>
       </c>
       <c r="E64" s="5">
         <v>4305</v>
       </c>
-      <c r="F64" s="6" t="s">
+      <c r="F64" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B65" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>170</v>
+        <v>241</v>
       </c>
       <c r="E65" s="5">
         <v>4305</v>
       </c>
-      <c r="F65" s="6" t="s">
+      <c r="F65" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B66" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>171</v>
+        <v>242</v>
       </c>
       <c r="E66" s="5">
         <v>4305</v>
       </c>
-      <c r="F66" s="6" t="s">
+      <c r="F66" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B67" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>172</v>
+        <v>243</v>
       </c>
       <c r="E67" s="5">
-        <v>4306</v>
-[...1 lines deleted...]
-      <c r="F67" s="6" t="s">
+        <v>4305</v>
+      </c>
+      <c r="F67" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B68" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>173</v>
+        <v>244</v>
       </c>
       <c r="E68" s="5">
         <v>4306</v>
       </c>
-      <c r="F68" s="6" t="s">
+      <c r="F68" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B69" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>174</v>
+        <v>245</v>
       </c>
       <c r="E69" s="5">
-        <v>4500</v>
-[...1 lines deleted...]
-      <c r="F69" s="6" t="s">
+        <v>4306</v>
+      </c>
+      <c r="F69" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B70" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>175</v>
+        <v>246</v>
       </c>
       <c r="E70" s="5">
-        <v>4500</v>
-[...1 lines deleted...]
-      <c r="F70" s="6" t="s">
+        <v>4505</v>
+      </c>
+      <c r="F70" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B71" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>176</v>
+        <v>247</v>
       </c>
       <c r="E71" s="5">
-        <v>4504</v>
-[...1 lines deleted...]
-      <c r="F71" s="6" t="s">
+        <v>4507</v>
+      </c>
+      <c r="F71" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B72" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>177</v>
+        <v>248</v>
       </c>
       <c r="E72" s="5">
-        <v>4507</v>
-[...1 lines deleted...]
-      <c r="F72" s="6" t="s">
+        <v>4509</v>
+      </c>
+      <c r="F72" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B73" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>178</v>
+        <v>249</v>
       </c>
       <c r="E73" s="5">
-        <v>4507</v>
-[...1 lines deleted...]
-      <c r="F73" s="6" t="s">
+        <v>4510</v>
+      </c>
+      <c r="F73" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B74" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>179</v>
+        <v>250</v>
       </c>
       <c r="E74" s="5">
-        <v>4508</v>
-[...1 lines deleted...]
-      <c r="F74" s="6" t="s">
+        <v>4516</v>
+      </c>
+      <c r="F74" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B75" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>180</v>
+        <v>251</v>
       </c>
       <c r="E75" s="5">
-        <v>4512</v>
-[...1 lines deleted...]
-      <c r="F75" s="6" t="s">
+        <v>4520</v>
+      </c>
+      <c r="F75" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B76" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>181</v>
+        <v>252</v>
       </c>
       <c r="E76" s="5">
-        <v>4514</v>
-[...1 lines deleted...]
-      <c r="F76" s="6" t="s">
+        <v>4521</v>
+      </c>
+      <c r="F76" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B77" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E77" s="5">
-        <v>4520</v>
-[...21 lines deleted...]
-      <c r="F78" s="6" t="s">
+        <v>4521</v>
+      </c>
+      <c r="F77" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="13">
-        <v>46111</v>
+        <v>46146</v>
       </c>
       <c r="B79" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="E79" s="5">
-        <v>4521</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:8">
+        <v>4805</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B80" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="E80" s="5">
+        <v>4808</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
       <c r="A81" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B81" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>251</v>
+        <v>351</v>
       </c>
       <c r="E81" s="5">
-        <v>4217</v>
+        <v>4810</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
       <c r="A82" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B82" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>252</v>
+        <v>352</v>
       </c>
       <c r="E82" s="5">
-        <v>4343</v>
+        <v>4810</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
       <c r="A83" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B83" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>253</v>
+        <v>353</v>
       </c>
       <c r="E83" s="5">
-        <v>4227</v>
+        <v>4810</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
       <c r="A84" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B84" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>26</v>
+        <v>354</v>
       </c>
       <c r="E84" s="5">
-        <v>4210</v>
+        <v>4810</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
       <c r="A85" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B85" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>254</v>
+        <v>355</v>
       </c>
       <c r="E85" s="5">
-        <v>4344</v>
+        <v>4810</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
       <c r="A86" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B86" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>110</v>
+        <v>356</v>
       </c>
       <c r="E86" s="5">
-        <v>4216</v>
+        <v>4810</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
       <c r="A87" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B87" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>255</v>
+        <v>357</v>
       </c>
       <c r="E87" s="5">
-        <v>4341</v>
+        <v>4810</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
       <c r="A88" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B88" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>256</v>
+        <v>358</v>
       </c>
       <c r="E88" s="5">
-        <v>4208</v>
+        <v>4810</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
       <c r="A89" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B89" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>257</v>
+        <v>359</v>
       </c>
       <c r="E89" s="5">
-        <v>4272</v>
+        <v>4810</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
       <c r="A90" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B90" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>258</v>
+        <v>360</v>
       </c>
       <c r="E90" s="5">
-        <v>4227</v>
+        <v>4811</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
       <c r="A91" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B91" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>223</v>
+        <v>361</v>
       </c>
       <c r="E91" s="5">
-        <v>4209</v>
+        <v>4811</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
       <c r="A92" s="13">
-        <v>46118</v>
+        <v>46146</v>
       </c>
       <c r="B92" s="13">
-        <v>46123</v>
+        <v>46172</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
       <c r="E92" s="5">
-        <v>4207</v>
+        <v>4811</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B93" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E93" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
       <c r="A94" s="13">
-        <v>46125</v>
+        <v>46146</v>
       </c>
       <c r="B94" s="13">
-        <v>46130</v>
-[...1 lines deleted...]
-      <c r="C94" s="6" t="s">
+        <v>46172</v>
+      </c>
+      <c r="C94" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>309</v>
+        <v>364</v>
       </c>
       <c r="E94" s="5">
-        <v>4212</v>
+        <v>4811</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
       <c r="A95" s="13">
-        <v>46125</v>
+        <v>46146</v>
       </c>
       <c r="B95" s="13">
-        <v>46130</v>
-[...1 lines deleted...]
-      <c r="C95" s="6" t="s">
+        <v>46172</v>
+      </c>
+      <c r="C95" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>310</v>
+        <v>365</v>
       </c>
       <c r="E95" s="5">
-        <v>4214</v>
+        <v>4811</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
       <c r="A96" s="13">
-        <v>46125</v>
+        <v>46146</v>
       </c>
       <c r="B96" s="13">
-        <v>46130</v>
-[...1 lines deleted...]
-      <c r="C96" s="6" t="s">
+        <v>46172</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>311</v>
+        <v>366</v>
       </c>
       <c r="E96" s="5">
-        <v>4128</v>
+        <v>4812</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
       <c r="A97" s="13">
-        <v>46125</v>
+        <v>46146</v>
       </c>
       <c r="B97" s="13">
-        <v>46130</v>
-[...1 lines deleted...]
-      <c r="C97" s="6" t="s">
+        <v>46172</v>
+      </c>
+      <c r="C97" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>26</v>
+        <v>367</v>
       </c>
       <c r="E97" s="5">
-        <v>4210</v>
+        <v>4814</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
       <c r="A98" s="13">
-        <v>46125</v>
+        <v>46146</v>
       </c>
       <c r="B98" s="13">
-        <v>46130</v>
-[...1 lines deleted...]
-      <c r="C98" s="6" t="s">
+        <v>46172</v>
+      </c>
+      <c r="C98" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>312</v>
+        <v>36</v>
       </c>
       <c r="E98" s="5">
-        <v>4285</v>
+        <v>4814</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-        <v>232</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B99" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E99" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B100" s="13">
+        <v>46172</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>281</v>
+        <v>369</v>
       </c>
       <c r="E100" s="5">
-        <v>4655</v>
+        <v>4814</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="101" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="101" spans="1:6">
+      <c r="A101" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B101" s="13">
+        <v>46172</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>282</v>
+        <v>370</v>
       </c>
       <c r="E101" s="5">
-        <v>4655</v>
+        <v>4814</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="102" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="102" spans="1:6">
+      <c r="A102" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B102" s="13">
+        <v>46172</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>283</v>
+        <v>371</v>
       </c>
       <c r="E102" s="5">
-        <v>4655</v>
+        <v>4814</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="103" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="103" spans="1:6">
+      <c r="A103" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B103" s="13">
+        <v>46172</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>284</v>
+        <v>372</v>
       </c>
       <c r="E103" s="5">
-        <v>4655</v>
+        <v>4814</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="104" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="104" spans="1:6">
+      <c r="A104" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B104" s="13">
+        <v>46172</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>285</v>
+        <v>373</v>
       </c>
       <c r="E104" s="5">
-        <v>4655</v>
+        <v>4814</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="105" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="105" spans="1:6">
+      <c r="A105" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B105" s="13">
+        <v>46172</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>286</v>
+        <v>374</v>
       </c>
       <c r="E105" s="5">
-        <v>4655</v>
+        <v>4815</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="106" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="106" spans="1:6">
+      <c r="A106" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B106" s="13">
+        <v>46172</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>287</v>
+        <v>375</v>
       </c>
       <c r="E106" s="5">
-        <v>4655</v>
+        <v>4815</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="107" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="107" spans="1:6">
+      <c r="A107" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B107" s="13">
+        <v>46172</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>288</v>
+        <v>376</v>
       </c>
       <c r="E107" s="5">
-        <v>4655</v>
+        <v>4815</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="108" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="108" spans="1:6">
+      <c r="A108" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B108" s="13">
+        <v>46172</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="E108" s="5">
-        <v>4655</v>
+        <v>4816</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="109" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="109" spans="1:6">
+      <c r="A109" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B109" s="13">
+        <v>46172</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>290</v>
+        <v>378</v>
       </c>
       <c r="E109" s="5">
-        <v>4655</v>
+        <v>4817</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="110" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="110" spans="1:6">
+      <c r="A110" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B110" s="13">
+        <v>46172</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>291</v>
+        <v>379</v>
       </c>
       <c r="E110" s="5">
-        <v>4655</v>
+        <v>4817</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="111" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="111" spans="1:6">
+      <c r="A111" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B111" s="13">
+        <v>46172</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>292</v>
+        <v>380</v>
       </c>
       <c r="E111" s="5">
-        <v>4655</v>
+        <v>4817</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="112" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="112" spans="1:6">
+      <c r="A112" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B112" s="13">
+        <v>46172</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>293</v>
+        <v>381</v>
       </c>
       <c r="E112" s="5">
-        <v>4655</v>
+        <v>4817</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="113" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="113" spans="1:6">
+      <c r="A113" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B113" s="13">
+        <v>46172</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>294</v>
+        <v>382</v>
       </c>
       <c r="E113" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="114" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="114" spans="1:6">
+      <c r="A114" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B114" s="13">
+        <v>46172</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>295</v>
+        <v>383</v>
       </c>
       <c r="E114" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="115" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="115" spans="1:6">
+      <c r="A115" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B115" s="13">
+        <v>46172</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>296</v>
+        <v>384</v>
       </c>
       <c r="E115" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="116" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="116" spans="1:6">
+      <c r="A116" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B116" s="13">
+        <v>46172</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>297</v>
+        <v>385</v>
       </c>
       <c r="E116" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="117" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="117" spans="1:6">
+      <c r="A117" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B117" s="13">
+        <v>46172</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>298</v>
+        <v>386</v>
       </c>
       <c r="E117" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="118" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="118" spans="1:6">
+      <c r="A118" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B118" s="13">
+        <v>46172</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>299</v>
+        <v>387</v>
       </c>
       <c r="E118" s="5">
-        <v>4655</v>
+        <v>4818</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="119" spans="1:8">
-[...4 lines deleted...]
-        <v>232</v>
+    <row r="119" spans="1:6">
+      <c r="A119" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B119" s="13">
+        <v>46172</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>300</v>
+        <v>388</v>
       </c>
       <c r="E119" s="5">
-        <v>4659</v>
+        <v>4818</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="121" spans="1:8">
-[...4 lines deleted...]
-        <v>230</v>
+    <row r="120" spans="1:6">
+      <c r="A120" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B120" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E120" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B121" s="13">
+        <v>46172</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>301</v>
+        <v>390</v>
       </c>
       <c r="E121" s="5">
-        <v>4415</v>
+        <v>4818</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="122" spans="1:8">
-[...4 lines deleted...]
-        <v>230</v>
+    <row r="122" spans="1:6">
+      <c r="A122" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B122" s="13">
+        <v>46172</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>302</v>
+        <v>391</v>
       </c>
       <c r="E122" s="5">
-        <v>4413</v>
+        <v>4818</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="123" spans="1:8">
-[...4 lines deleted...]
-        <v>230</v>
+    <row r="123" spans="1:6">
+      <c r="A123" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B123" s="13">
+        <v>46172</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>303</v>
+        <v>392</v>
       </c>
       <c r="E123" s="5">
-        <v>4405</v>
+        <v>4849</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="125" spans="1:8">
-[...1 lines deleted...]
-        <v>230</v>
+    <row r="124" spans="1:6">
+      <c r="A124" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B124" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="E124" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="13">
+        <v>46146</v>
       </c>
       <c r="B125" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>304</v>
+        <v>394</v>
       </c>
       <c r="E125" s="5">
-        <v>4370</v>
+        <v>4850</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="126" spans="1:8">
-[...1 lines deleted...]
-        <v>230</v>
+    <row r="126" spans="1:6">
+      <c r="A126" s="13">
+        <v>46146</v>
       </c>
       <c r="B126" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>305</v>
+        <v>395</v>
       </c>
       <c r="E126" s="5">
-        <v>4380</v>
+        <v>4850</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="128" spans="1:8">
+    <row r="127" spans="1:6">
+      <c r="A127" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B127" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E127" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
       <c r="A128" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B128" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B129" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E129" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B130" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E130" s="5">
+        <v>4854</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B131" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="E128" s="5">
-[...76 lines deleted...]
-      </c>
       <c r="E131" s="5">
-        <v>4233</v>
+        <v>4854</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="132" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
       <c r="A132" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B132" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>401</v>
       </c>
       <c r="E132" s="5">
-        <v>4221</v>
+        <v>4854</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="133" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
       <c r="A133" s="13">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="B133" s="13">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>402</v>
       </c>
       <c r="E133" s="5">
-        <v>4211</v>
+        <v>4858</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G133" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B134" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="5">
+        <v>4859</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B135" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E135" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B136" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E136" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B137" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E137" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B138" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E138" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B139" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E139" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B140" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E140" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B141" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="H133" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="9" t="s">
+      <c r="E141" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B142" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E142" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B143" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E143" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="13">
+        <v>46146</v>
+      </c>
+      <c r="B144" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="B135" s="4" t="s">
-[...187 lines deleted...]
-      </c>
       <c r="E144" s="5">
-        <v>4005</v>
+        <v>4860</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="13">
         <v>46146</v>
       </c>
       <c r="B145" s="13">
         <v>46172</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="E145" s="5">
-        <v>4010</v>
+        <v>4860</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="13">
         <v>46146</v>
       </c>
       <c r="B146" s="13">
         <v>46172</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>537</v>
+        <v>415</v>
       </c>
       <c r="E146" s="5">
-        <v>4012</v>
+        <v>4860</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="13">
         <v>46146</v>
       </c>
       <c r="B147" s="13">
         <v>46172</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>538</v>
+        <v>416</v>
       </c>
       <c r="E147" s="5">
-        <v>4014</v>
+        <v>4860</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="13">
         <v>46146</v>
       </c>
       <c r="B148" s="13">
         <v>46172</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>539</v>
+        <v>417</v>
       </c>
       <c r="E148" s="5">
-        <v>4019</v>
+        <v>4861</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="13">
         <v>46146</v>
       </c>
       <c r="B149" s="13">
         <v>46172</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>540</v>
+        <v>418</v>
       </c>
       <c r="E149" s="5">
-        <v>4030</v>
+        <v>4865</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="13">
         <v>46146</v>
       </c>
       <c r="B150" s="13">
         <v>46172</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>541</v>
+        <v>419</v>
       </c>
       <c r="E150" s="5">
-        <v>4034</v>
+        <v>4868</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="13">
         <v>46146</v>
       </c>
       <c r="B151" s="13">
         <v>46172</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>542</v>
+        <v>420</v>
       </c>
       <c r="E151" s="5">
-        <v>4051</v>
+        <v>4868</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="13">
         <v>46146</v>
       </c>
       <c r="B152" s="13">
         <v>46172</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>543</v>
+        <v>35</v>
       </c>
       <c r="E152" s="5">
-        <v>4051</v>
+        <v>4868</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="13">
         <v>46146</v>
       </c>
       <c r="B153" s="13">
         <v>46172</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>544</v>
+        <v>421</v>
       </c>
       <c r="E153" s="5">
-        <v>4051</v>
+        <v>4868</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="13">
         <v>46146</v>
       </c>
       <c r="B154" s="13">
         <v>46172</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>545</v>
+        <v>422</v>
       </c>
       <c r="E154" s="5">
-        <v>4054</v>
+        <v>4869</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="13">
         <v>46146</v>
       </c>
       <c r="B155" s="13">
         <v>46172</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>546</v>
+        <v>423</v>
       </c>
       <c r="E155" s="5">
-        <v>4055</v>
+        <v>4869</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="13">
         <v>46146</v>
       </c>
       <c r="B156" s="13">
         <v>46172</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>547</v>
+        <v>424</v>
       </c>
       <c r="E156" s="5">
-        <v>4065</v>
+        <v>4869</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="13">
         <v>46146</v>
       </c>
       <c r="B157" s="13">
         <v>46172</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>548</v>
+        <v>425</v>
       </c>
       <c r="E157" s="5">
-        <v>4069</v>
+        <v>4870</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="13">
         <v>46146</v>
       </c>
       <c r="B158" s="13">
         <v>46172</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>549</v>
+        <v>426</v>
       </c>
       <c r="E158" s="5">
-        <v>4070</v>
+        <v>4870</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="13">
         <v>46146</v>
       </c>
       <c r="B159" s="13">
         <v>46172</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>550</v>
+        <v>427</v>
       </c>
       <c r="E159" s="5">
-        <v>4070</v>
+        <v>4870</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="13">
         <v>46146</v>
       </c>
       <c r="B160" s="13">
         <v>46172</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>551</v>
+        <v>428</v>
       </c>
       <c r="E160" s="5">
-        <v>4075</v>
+        <v>4870</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="13">
         <v>46146</v>
       </c>
       <c r="B161" s="13">
         <v>46172</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>552</v>
+        <v>429</v>
       </c>
       <c r="E161" s="5">
-        <v>4076</v>
+        <v>4870</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="13">
         <v>46146</v>
       </c>
       <c r="B162" s="13">
         <v>46172</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>553</v>
+        <v>430</v>
       </c>
       <c r="E162" s="5">
-        <v>4103</v>
+        <v>4870</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="13">
         <v>46146</v>
       </c>
       <c r="B163" s="13">
         <v>46172</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>554</v>
+        <v>431</v>
       </c>
       <c r="E163" s="5">
-        <v>4103</v>
+        <v>4870</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="13">
         <v>46146</v>
       </c>
       <c r="B164" s="13">
         <v>46172</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>555</v>
+        <v>432</v>
       </c>
       <c r="E164" s="5">
-        <v>4104</v>
+        <v>4870</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="13">
         <v>46146</v>
       </c>
       <c r="B165" s="13">
         <v>46172</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>556</v>
+        <v>433</v>
       </c>
       <c r="E165" s="5">
-        <v>4105</v>
+        <v>4870</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="13">
         <v>46146</v>
       </c>
       <c r="B166" s="13">
         <v>46172</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>557</v>
+        <v>434</v>
       </c>
       <c r="E166" s="5">
-        <v>4109</v>
+        <v>4870</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="13">
         <v>46146</v>
       </c>
       <c r="B167" s="13">
         <v>46172</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>558</v>
+        <v>435</v>
       </c>
       <c r="E167" s="5">
-        <v>4114</v>
+        <v>4870</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="13">
         <v>46146</v>
       </c>
       <c r="B168" s="13">
         <v>46172</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>559</v>
+        <v>436</v>
       </c>
       <c r="E168" s="5">
-        <v>4115</v>
+        <v>4870</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="13">
         <v>46146</v>
       </c>
       <c r="B169" s="13">
         <v>46172</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>560</v>
+        <v>437</v>
       </c>
       <c r="E169" s="5">
-        <v>4120</v>
+        <v>4870</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="13">
         <v>46146</v>
       </c>
       <c r="B170" s="13">
         <v>46172</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>561</v>
+        <v>438</v>
       </c>
       <c r="E170" s="5">
-        <v>4121</v>
+        <v>4870</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="13">
         <v>46146</v>
       </c>
       <c r="B171" s="13">
         <v>46172</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>562</v>
+        <v>439</v>
       </c>
       <c r="E171" s="5">
-        <v>4121</v>
+        <v>4870</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="13">
         <v>46146</v>
       </c>
       <c r="B172" s="13">
         <v>46172</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>563</v>
+        <v>440</v>
       </c>
       <c r="E172" s="5">
-        <v>4128</v>
+        <v>4870</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="13">
         <v>46146</v>
       </c>
       <c r="B173" s="13">
         <v>46172</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>564</v>
+        <v>441</v>
       </c>
       <c r="E173" s="5">
-        <v>4128</v>
+        <v>4870</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="13">
         <v>46146</v>
       </c>
       <c r="B174" s="13">
         <v>46172</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>565</v>
+        <v>442</v>
       </c>
       <c r="E174" s="5">
-        <v>4130</v>
+        <v>4870</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="13">
         <v>46146</v>
       </c>
       <c r="B175" s="13">
         <v>46172</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>566</v>
+        <v>443</v>
       </c>
       <c r="E175" s="5">
-        <v>4160</v>
+        <v>4870</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="13">
         <v>46146</v>
       </c>
       <c r="B176" s="13">
         <v>46172</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>567</v>
+        <v>444</v>
       </c>
       <c r="E176" s="5">
-        <v>4163</v>
+        <v>4871</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="13">
         <v>46146</v>
       </c>
       <c r="B177" s="13">
         <v>46172</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>568</v>
+        <v>445</v>
       </c>
       <c r="E177" s="5">
-        <v>4163</v>
+        <v>4871</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="13">
         <v>46146</v>
       </c>
       <c r="B178" s="13">
         <v>46172</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>569</v>
+        <v>446</v>
       </c>
       <c r="E178" s="5">
-        <v>4171</v>
+        <v>4871</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="13">
         <v>46146</v>
       </c>
       <c r="B179" s="13">
         <v>46172</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>570</v>
+        <v>447</v>
       </c>
       <c r="E179" s="5">
-        <v>4205</v>
+        <v>4873</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="13">
         <v>46146</v>
       </c>
       <c r="B180" s="13">
         <v>46172</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>571</v>
+        <v>448</v>
       </c>
       <c r="E180" s="5">
-        <v>4207</v>
+        <v>4873</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="13">
         <v>46146</v>
       </c>
       <c r="B181" s="13">
         <v>46172</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>572</v>
+        <v>449</v>
       </c>
       <c r="E181" s="5">
-        <v>4207</v>
+        <v>4873</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="13">
         <v>46146</v>
       </c>
       <c r="B182" s="13">
         <v>46172</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>573</v>
+        <v>450</v>
       </c>
       <c r="E182" s="5">
-        <v>4209</v>
+        <v>4873</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="13">
         <v>46146</v>
       </c>
       <c r="B183" s="13">
         <v>46172</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>574</v>
+        <v>451</v>
       </c>
       <c r="E183" s="5">
-        <v>4210</v>
+        <v>4873</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="13">
         <v>46146</v>
       </c>
       <c r="B184" s="13">
         <v>46172</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>575</v>
+        <v>452</v>
       </c>
       <c r="E184" s="5">
-        <v>4214</v>
+        <v>4877</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="13">
         <v>46146</v>
       </c>
       <c r="B185" s="13">
         <v>46172</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>576</v>
+        <v>453</v>
       </c>
       <c r="E185" s="5">
-        <v>4217</v>
+        <v>4877</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="13">
         <v>46146</v>
       </c>
       <c r="B186" s="13">
         <v>46172</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>577</v>
+        <v>454</v>
       </c>
       <c r="E186" s="5">
-        <v>4218</v>
+        <v>4878</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="13">
         <v>46146</v>
       </c>
       <c r="B187" s="13">
         <v>46172</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>578</v>
+        <v>455</v>
       </c>
       <c r="E187" s="5">
-        <v>4221</v>
+        <v>4878</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="13">
         <v>46146</v>
       </c>
       <c r="B188" s="13">
         <v>46172</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>579</v>
+        <v>456</v>
       </c>
       <c r="E188" s="5">
-        <v>4228</v>
+        <v>4878</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="13">
         <v>46146</v>
       </c>
       <c r="B189" s="13">
         <v>46172</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>580</v>
+        <v>457</v>
       </c>
       <c r="E189" s="5">
-        <v>4228</v>
+        <v>4878</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="13">
         <v>46146</v>
       </c>
       <c r="B190" s="13">
         <v>46172</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>581</v>
+        <v>458</v>
       </c>
       <c r="E190" s="5">
-        <v>4285</v>
+        <v>4878</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="13">
         <v>46146</v>
       </c>
       <c r="B191" s="13">
         <v>46172</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>582</v>
+        <v>459</v>
       </c>
       <c r="E191" s="5">
-        <v>4303</v>
+        <v>4879</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="13">
         <v>46146</v>
       </c>
       <c r="B192" s="13">
         <v>46172</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>583</v>
+        <v>460</v>
       </c>
       <c r="E192" s="5">
-        <v>4304</v>
+        <v>4879</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="193" spans="1:6">
+    <row r="193" spans="1:8">
       <c r="A193" s="13">
         <v>46146</v>
       </c>
       <c r="B193" s="13">
         <v>46172</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>584</v>
+        <v>461</v>
       </c>
       <c r="E193" s="5">
-        <v>4305</v>
+        <v>4879</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="194" spans="1:6">
+    <row r="194" spans="1:8">
       <c r="A194" s="13">
         <v>46146</v>
       </c>
       <c r="B194" s="13">
         <v>46172</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>585</v>
+        <v>462</v>
       </c>
       <c r="E194" s="5">
-        <v>4305</v>
+        <v>4879</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="195" spans="1:6">
+    <row r="195" spans="1:8">
       <c r="A195" s="13">
         <v>46146</v>
       </c>
       <c r="B195" s="13">
         <v>46172</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>586</v>
+        <v>463</v>
       </c>
       <c r="E195" s="5">
-        <v>4305</v>
+        <v>4879</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="196" spans="1:6">
+    <row r="196" spans="1:8">
       <c r="A196" s="13">
         <v>46146</v>
       </c>
       <c r="B196" s="13">
         <v>46172</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>587</v>
+        <v>464</v>
       </c>
       <c r="E196" s="5">
-        <v>4305</v>
+        <v>4880</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="197" spans="1:6">
+    <row r="197" spans="1:8">
       <c r="A197" s="13">
         <v>46146</v>
       </c>
       <c r="B197" s="13">
         <v>46172</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>588</v>
+        <v>465</v>
       </c>
       <c r="E197" s="5">
-        <v>4305</v>
+        <v>4881</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="198" spans="1:6">
+    <row r="198" spans="1:8">
       <c r="A198" s="13">
         <v>46146</v>
       </c>
       <c r="B198" s="13">
         <v>46172</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>589</v>
+        <v>466</v>
       </c>
       <c r="E198" s="5">
-        <v>4306</v>
+        <v>4882</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="199" spans="1:6">
+    <row r="199" spans="1:8">
       <c r="A199" s="13">
         <v>46146</v>
       </c>
       <c r="B199" s="13">
         <v>46172</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>590</v>
+        <v>467</v>
       </c>
       <c r="E199" s="5">
-        <v>4306</v>
+        <v>4883</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="200" spans="1:6">
+    <row r="200" spans="1:8">
       <c r="A200" s="13">
         <v>46146</v>
       </c>
       <c r="B200" s="13">
         <v>46172</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>591</v>
+        <v>468</v>
       </c>
       <c r="E200" s="5">
-        <v>4505</v>
+        <v>4884</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="201" spans="1:6">
+    <row r="201" spans="1:8">
       <c r="A201" s="13">
         <v>46146</v>
       </c>
       <c r="B201" s="13">
         <v>46172</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>592</v>
+        <v>469</v>
       </c>
       <c r="E201" s="5">
-        <v>4507</v>
+        <v>4885</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="202" spans="1:6">
-[...24 lines deleted...]
-        <v>46172</v>
+    <row r="203" spans="1:8">
+      <c r="A203" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B203" s="15">
+        <v>46165</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D203" s="5" t="s">
-[...3 lines deleted...]
-        <v>4510</v>
+      <c r="D203" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="E203" s="14">
+        <v>4720</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="204" spans="1:6">
-[...4 lines deleted...]
-        <v>46172</v>
+    <row r="204" spans="1:8">
+      <c r="A204" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B204" s="15">
+        <v>46165</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...3 lines deleted...]
-        <v>4516</v>
+      <c r="D204" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="E204" s="14">
+        <v>4717</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="205" spans="1:6">
-[...4 lines deleted...]
-        <v>46172</v>
+    <row r="205" spans="1:8">
+      <c r="A205" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B205" s="15">
+        <v>46165</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D205" s="5" t="s">
-[...3 lines deleted...]
-        <v>4520</v>
+      <c r="D205" s="14" t="s">
+        <v>472</v>
+      </c>
+      <c r="E205" s="14">
+        <v>4715</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="206" spans="1:6">
-[...33 lines deleted...]
-        <v>4521</v>
+    <row r="207" spans="1:8">
+      <c r="A207" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B207" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="E207" s="18">
+        <v>4101</v>
       </c>
       <c r="F207" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" s="17" t="s">
+        <v>479</v>
+      </c>
+      <c r="H207" s="16" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="15"/>
+      <c r="B208" s="15"/>
+      <c r="C208" s="6"/>
+      <c r="D208" s="16"/>
+      <c r="E208" s="18"/>
+      <c r="G208" s="17"/>
+      <c r="H208" s="16"/>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B209" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E209" s="18">
+        <v>4209</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" s="17" t="s">
+        <v>480</v>
+      </c>
+      <c r="H209" s="16" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B210" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="E210" s="18">
+        <v>4129</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" s="17" t="s">
+        <v>481</v>
+      </c>
+      <c r="H210" s="16" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B211" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E211" s="18">
+        <v>4212</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211" s="17" t="s">
+        <v>482</v>
+      </c>
+      <c r="H211" s="16" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B212" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="16" t="s">
+        <v>475</v>
+      </c>
+      <c r="E212" s="18">
+        <v>4207</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" s="17" t="s">
+        <v>483</v>
+      </c>
+      <c r="H212" s="16" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B213" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E213" s="18">
+        <v>4233</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="H213" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B214" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E214" s="18">
+        <v>4218</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H214" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B215" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E215" s="18">
+        <v>4217</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H215" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B216" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E216" s="18">
+        <v>4214</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" s="17" t="s">
+        <v>484</v>
+      </c>
+      <c r="H216" s="16" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B217" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E217" s="18">
+        <v>4218</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217" s="17" t="s">
+        <v>485</v>
+      </c>
+      <c r="H217" s="16" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B218" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="E218" s="18">
+        <v>4220</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" s="17" t="s">
+        <v>486</v>
+      </c>
+      <c r="H218" s="16" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B219" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="E219" s="18">
+        <v>4212</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" s="17" t="s">
+        <v>487</v>
+      </c>
+      <c r="H219" s="16" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="15">
+        <v>46153</v>
+      </c>
+      <c r="B220" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="16" t="s">
+        <v>478</v>
+      </c>
+      <c r="E220" s="18">
+        <v>4031</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" s="17" t="s">
+        <v>488</v>
+      </c>
+      <c r="H220" s="16" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="13">
+        <v>46155</v>
+      </c>
+      <c r="B222" s="13">
+        <v>46158</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="E222" s="18">
+        <v>4218</v>
+      </c>
+      <c r="F222" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" s="17" t="s">
+        <v>656</v>
+      </c>
+      <c r="H222" s="16" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B224" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="E224" s="5">
+        <v>4216</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B225" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="E225" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B226" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E226" s="5">
+        <v>4208</v>
+      </c>
+      <c r="F226" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B227" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E227" s="5">
+        <v>4227</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B228" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E228" s="5">
+        <v>4210</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B229" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="E229" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B230" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E230" s="5">
+        <v>4178</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B231" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E231" s="5">
+        <v>4216</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B232" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="E232" s="5">
+        <v>4220</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B233" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="E233" s="5">
+        <v>4109</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B234" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E234" s="5">
+        <v>4216</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B235" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E235" s="5">
+        <v>4227</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" s="13">
+        <v>46160</v>
+      </c>
+      <c r="B236" s="13">
+        <v>46165</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="E236" s="5">
+        <v>4220</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B238" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="E238" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B239" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="E239" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B240" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="E240" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B241" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="E241" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F241" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B242" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="E242" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B244" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="E244" s="5">
+        <v>4355</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B245" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="E245" s="5">
+        <v>4355</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B246" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="E246" s="5">
+        <v>4343</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B247" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="E247" s="5">
+        <v>4343</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="H247" s="5" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B248" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C248" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="E248" s="5">
+        <v>4343</v>
+      </c>
+      <c r="F248" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B249" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="E249" s="5">
+        <v>4343</v>
+      </c>
+      <c r="F249" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B250" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="E250" s="5">
+        <v>4344</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="H250" s="5" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B251" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="E251" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="H251" s="5" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B252" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C252" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="E252" s="5">
+        <v>4341</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G252" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="H252" s="5" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B253" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="E253" s="5">
+        <v>4341</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="H253" s="5" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B254" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="E254" s="5">
+        <v>4341</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B255" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="E255" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B256" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="E256" s="5">
+        <v>4357</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="H256" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B257" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C257" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="E257" s="5">
+        <v>4350</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B258" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="E258" s="5">
+        <v>4356</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="H258" s="5" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B259" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="E259" s="5">
+        <v>4356</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B260" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="E260" s="5">
+        <v>4341</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B262" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="E262" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B263" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="E263" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B264" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="E264" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B265" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="E265" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B266" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C266" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="E266" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B267" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C267" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="E267" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B268" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C268" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="E268" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B269" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="E269" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B270" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="E270" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B271" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="E271" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B272" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="E272" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B273" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="E273" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B274" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="E274" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B275" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="E275" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B276" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B277" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="E277" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B278" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="E278" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F278" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="13">
+        <v>46167</v>
+      </c>
+      <c r="B279" s="13">
+        <v>46172</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="E279" s="5">
+        <v>4650</v>
+      </c>
+      <c r="F279" s="5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A678C061-7E49-4FA1-8F5D-BB0F55AEFC6B}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7265625" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="15.453125" style="8" customWidth="1"/>
     <col min="7" max="7" width="15.26953125" style="8" customWidth="1"/>
@@ -11533,51 +16044,51 @@
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="E16" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF89F9D4-F427-4357-BBA7-ED201C29D910}">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="8" customWidth="1"/>
     <col min="3" max="3" width="10" style="8" customWidth="1"/>
     <col min="4" max="4" width="17.90625" style="8" customWidth="1"/>
     <col min="5" max="5" width="16.26953125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.90625" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="8"/>
     <col min="8" max="8" width="13.81640625" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
@@ -11625,50 +16136,70 @@
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11879,104 +16410,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
+    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>