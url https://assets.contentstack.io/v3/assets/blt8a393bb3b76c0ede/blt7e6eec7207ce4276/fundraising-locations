--- v5 (2026-05-26)
+++ v6 (2026-06-17)
@@ -14,2879 +14,1692 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1074" documentId="8_{16183E74-BDD2-4587-94A5-F2DB44E5AAFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA353782-A613-44E8-B64C-46AB26176F0A}"/>
+  <xr:revisionPtr revIDLastSave="51" documentId="8_{E8A5B49C-2B7A-4799-91F1-16120FF3A1FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{99855AB6-0E7B-4E86-8C7E-78987FC85F0C}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ACT" sheetId="4" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="TAS" sheetId="6" r:id="rId6"/>
+    <sheet name="NSW" sheetId="1" r:id="rId1"/>
+    <sheet name="QLD" sheetId="5" r:id="rId2"/>
+    <sheet name="SA" sheetId="7" r:id="rId3"/>
+    <sheet name="TAS" sheetId="6" r:id="rId4"/>
+    <sheet name="VIC" sheetId="2" r:id="rId5"/>
+    <sheet name="WA" sheetId="3" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="484">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
     <t>BOTANY</t>
   </si>
   <si>
-    <t>CABRAMATTA</t>
-[...7 lines deleted...]
-  <si>
     <t>Event</t>
   </si>
   <si>
+    <t>Southport</t>
+  </si>
+  <si>
+    <t>WHITE ROCK</t>
+  </si>
+  <si>
+    <t>ANNANDALE</t>
+  </si>
+  <si>
+    <t>WINDSOR</t>
+  </si>
+  <si>
+    <t>CAMPERDOWN</t>
+  </si>
+  <si>
+    <t>LANE COVE</t>
+  </si>
+  <si>
+    <t>LANE COVE NORTH</t>
+  </si>
+  <si>
+    <t>KARIONG</t>
+  </si>
+  <si>
+    <t>WATANOBBI</t>
+  </si>
+  <si>
+    <t>WYONG</t>
+  </si>
+  <si>
+    <t>WYONG CREEK</t>
+  </si>
+  <si>
+    <t>WYONGAH</t>
+  </si>
+  <si>
+    <t>BLUE HAVEN</t>
+  </si>
+  <si>
+    <t>ERSKINE PARK</t>
+  </si>
+  <si>
+    <t>BOX HILL</t>
+  </si>
+  <si>
+    <t>BOWEN</t>
+  </si>
+  <si>
+    <t>BRANDON</t>
+  </si>
+  <si>
+    <t>BELGIAN GARDENS</t>
+  </si>
+  <si>
+    <t>CASTLE HILL</t>
+  </si>
+  <si>
+    <t>NORTH WARD</t>
+  </si>
+  <si>
+    <t>PALLARENDA</t>
+  </si>
+  <si>
+    <t>ROWES BAY</t>
+  </si>
+  <si>
+    <t>RAILWAY ESTATE</t>
+  </si>
+  <si>
+    <t>SOUTH TOWNSVILLE</t>
+  </si>
+  <si>
+    <t>TOWNSVILLE CITY</t>
+  </si>
+  <si>
+    <t>WEST END</t>
+  </si>
+  <si>
+    <t>CLUDEN</t>
+  </si>
+  <si>
+    <t>IDALIA</t>
+  </si>
+  <si>
+    <t>OONOONBA</t>
+  </si>
+  <si>
+    <t>ROSENEATH</t>
+  </si>
+  <si>
+    <t>STUART</t>
+  </si>
+  <si>
+    <t>WULGURU</t>
+  </si>
+  <si>
+    <t>CURRAJONG</t>
+  </si>
+  <si>
+    <t>AITKENVALE</t>
+  </si>
+  <si>
+    <t>CRANBROOK</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>GARBUTT</t>
+  </si>
+  <si>
+    <t>HEATLEY</t>
+  </si>
+  <si>
+    <t>MURRAY </t>
+  </si>
+  <si>
+    <t>MOUNT LOUISA</t>
+  </si>
+  <si>
+    <t>CONDON</t>
+  </si>
+  <si>
+    <t>KELSO</t>
+  </si>
+  <si>
+    <t>RASMUSSEN</t>
+  </si>
+  <si>
+    <t>BALGAL BEACH</t>
+  </si>
+  <si>
+    <t>ALICE RIVER</t>
+  </si>
+  <si>
+    <t>BOHLE PLAINS</t>
+  </si>
+  <si>
+    <t>KIRWAN</t>
+  </si>
+  <si>
+    <t>THURINGOWA CENTRAL</t>
+  </si>
+  <si>
+    <t>BOHLE</t>
+  </si>
+  <si>
+    <t>BURDELL</t>
+  </si>
+  <si>
+    <t>BUSHLAND BEACH</t>
+  </si>
+  <si>
+    <t>COSGROVE</t>
+  </si>
+  <si>
+    <t>DEERAGUN</t>
+  </si>
+  <si>
+    <t>JENSEN</t>
+  </si>
+  <si>
+    <t>MOUNT LOW</t>
+  </si>
+  <si>
+    <t>MOUNT ST JOHN</t>
+  </si>
+  <si>
+    <t>SAUNDERS BEACH</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>CARDWELL</t>
+  </si>
+  <si>
+    <t>INGHAM</t>
+  </si>
+  <si>
+    <t>HALIFAX</t>
+  </si>
+  <si>
+    <t>TAYLORS BEACH</t>
+  </si>
+  <si>
+    <t>BINGIL BAY</t>
+  </si>
+  <si>
+    <t>SOUTH MISSION BEACH</t>
+  </si>
+  <si>
+    <t>WONGALING BEACH</t>
+  </si>
+  <si>
+    <t>LOWER TULLY</t>
+  </si>
+  <si>
+    <t>TULLY</t>
+  </si>
+  <si>
+    <t>TULLY HEADS</t>
+  </si>
+  <si>
+    <t>MOURILYAN</t>
+  </si>
+  <si>
+    <t>SOUTH JOHNSTONE</t>
+  </si>
+  <si>
+    <t>BELVEDERE</t>
+  </si>
+  <si>
+    <t>CULLINANE</t>
+  </si>
+  <si>
+    <t>EAST INNISFAIL</t>
+  </si>
+  <si>
+    <t>GOONDI BEND/GOONDI</t>
+  </si>
+  <si>
+    <t>GOONDI HILL</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>INNISFAIL</t>
+  </si>
+  <si>
+    <t>INNISFAIL ESTATE</t>
+  </si>
+  <si>
+    <t>JUBILEE HEIGHTS</t>
+  </si>
+  <si>
+    <t>SOUTH INNISFAIL</t>
+  </si>
+  <si>
+    <t>WEBB</t>
+  </si>
+  <si>
+    <t>FLYING FISH POINT</t>
+  </si>
+  <si>
+    <t>COCONUTS</t>
+  </si>
+  <si>
+    <t>BABINDA</t>
+  </si>
+  <si>
+    <t>GORDONVALE</t>
+  </si>
+  <si>
+    <t>BAYVIEW HEIGHTS</t>
+  </si>
+  <si>
+    <t>MOUNT SHERIDAN</t>
+  </si>
+  <si>
+    <t>WOREE</t>
+  </si>
+  <si>
+    <t>BENTLEY PARK</t>
+  </si>
+  <si>
+    <t>EDMONTON</t>
+  </si>
+  <si>
+    <t>MOUNT PETER</t>
+  </si>
+  <si>
+    <t>AEROGLEN</t>
+  </si>
+  <si>
+    <t>BRINSMEAD</t>
+  </si>
+  <si>
+    <t>BUNGALOW</t>
+  </si>
+  <si>
+    <t>CAIRNS CITY</t>
+  </si>
+  <si>
+    <t>CAIRNS NORTH</t>
+  </si>
+  <si>
+    <t>EARLVILLE</t>
+  </si>
+  <si>
+    <t>EDGE HILL</t>
+  </si>
+  <si>
+    <t>FRESHWATER</t>
+  </si>
+  <si>
+    <t>KAMERUNGA</t>
+  </si>
+  <si>
+    <t>KANIMBLA</t>
+  </si>
+  <si>
+    <t>MANOORA</t>
+  </si>
+  <si>
+    <t>MANUNDA</t>
+  </si>
+  <si>
+    <t>MOOROOBOOL</t>
+  </si>
+  <si>
+    <t>PARRAMATTA PARK</t>
+  </si>
+  <si>
+    <t>PORTSMITH</t>
+  </si>
+  <si>
+    <t>REDLYNCH</t>
+  </si>
+  <si>
+    <t>STRATFORD</t>
+  </si>
+  <si>
+    <t>WESTCOURT</t>
+  </si>
+  <si>
+    <t>WHITFIELD</t>
+  </si>
+  <si>
+    <t>WANGAN</t>
+  </si>
+  <si>
+    <t>BELLENDEN KER</t>
+  </si>
+  <si>
+    <t>KURRIMINE BEACH</t>
+  </si>
+  <si>
+    <t>BONNIE DOON</t>
+  </si>
+  <si>
+    <t>COOYA BEACH</t>
+  </si>
+  <si>
+    <t>MOSSMAN</t>
+  </si>
+  <si>
+    <t>NEWELL</t>
+  </si>
+  <si>
+    <t>WONGA</t>
+  </si>
+  <si>
+    <t>CRAIGLIE</t>
+  </si>
+  <si>
+    <t>PORT DOUGLAS</t>
+  </si>
+  <si>
+    <t>CARAVONICA</t>
+  </si>
+  <si>
+    <t>HOLLOWAYS BEACH</t>
+  </si>
+  <si>
+    <t>MACHANS BEACH</t>
+  </si>
+  <si>
+    <t>SMITHFIELD</t>
+  </si>
+  <si>
+    <t>YORKEYS KNOB</t>
+  </si>
+  <si>
+    <t>CLIFTON BEACH</t>
+  </si>
+  <si>
+    <t>KEWARRA BEACH</t>
+  </si>
+  <si>
+    <t>PALM COVE</t>
+  </si>
+  <si>
+    <t>TRINITY BEACH</t>
+  </si>
+  <si>
+    <t>TRINITY PARK</t>
+  </si>
+  <si>
+    <t>MAREEBA</t>
+  </si>
+  <si>
+    <t>SPEEWAH</t>
+  </si>
+  <si>
+    <t>TOLGA</t>
+  </si>
+  <si>
+    <t>ATHERTON</t>
+  </si>
+  <si>
+    <t>YUNGABURRA</t>
+  </si>
+  <si>
+    <t>MALANDA</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>DARLINGTON</t>
+  </si>
+  <si>
+    <t>KENSINGTON</t>
+  </si>
+  <si>
+    <t>PAGEWOOD</t>
+  </si>
+  <si>
+    <t>FOREST LODGE</t>
+  </si>
+  <si>
+    <t>GLEBE</t>
+  </si>
+  <si>
+    <t>BALMAIN</t>
+  </si>
+  <si>
+    <t>BALMAIN EAST</t>
+  </si>
+  <si>
+    <t>ENMORE</t>
+  </si>
+  <si>
+    <t>NEWTOWN</t>
+  </si>
+  <si>
+    <t>ERSKINEVILLE</t>
+  </si>
+  <si>
+    <t>HABERFIELD</t>
+  </si>
+  <si>
+    <t>FIVE DOCK</t>
+  </si>
+  <si>
+    <t>ROUSE HILL</t>
+  </si>
+  <si>
+    <t>BLAKEHURST</t>
+  </si>
+  <si>
+    <t>BANGOR</t>
+  </si>
+  <si>
+    <t>BARDEN RIDGE</t>
+  </si>
+  <si>
+    <t>MENAI</t>
+  </si>
+  <si>
+    <t>POINT CLARE</t>
+  </si>
+  <si>
+    <t>HAMLYN TERRACE</t>
+  </si>
+  <si>
+    <t>KANWAL</t>
+  </si>
+  <si>
+    <t>MARDI</t>
+  </si>
+  <si>
+    <t>TUGGERAH</t>
+  </si>
+  <si>
+    <t>WADALBA</t>
+  </si>
+  <si>
+    <t>MAITLAND</t>
+  </si>
+  <si>
+    <t>DENMAN</t>
+  </si>
+  <si>
+    <t>HUNTERVIEW</t>
+  </si>
+  <si>
+    <t>SINGLETON</t>
+  </si>
+  <si>
+    <t>SINGLETON HEIGHTS</t>
+  </si>
+  <si>
+    <t>MUSWELLBROOK</t>
+  </si>
+  <si>
+    <t>SCONE</t>
+  </si>
+  <si>
+    <t>BRADBURY</t>
+  </si>
+  <si>
+    <t>LEUMEAH</t>
+  </si>
+  <si>
+    <t>HOBARTVILLE</t>
+  </si>
+  <si>
+    <t>NORTH RICHMOND</t>
+  </si>
+  <si>
+    <t>ACACIA GARDENS</t>
+  </si>
+  <si>
+    <t>QUAKERS HILL</t>
+  </si>
+  <si>
+    <t>GABLES</t>
+  </si>
+  <si>
+    <t>MARSDEN PARK</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>GLENWOOD</t>
+  </si>
+  <si>
+    <t>PARKLEA</t>
+  </si>
+  <si>
+    <t>STANHOPE GARDENS</t>
+  </si>
+  <si>
+    <t>THE PONDS</t>
+  </si>
+  <si>
+    <t>BRENDALE</t>
+  </si>
+  <si>
+    <t>NARANGBA</t>
+  </si>
+  <si>
+    <t>LANDSBOROUGH</t>
+  </si>
+  <si>
+    <t>CALOUNDRA</t>
+  </si>
+  <si>
+    <t>CALOUNDRA WEST</t>
+  </si>
+  <si>
+    <t>CORBOULD PARK</t>
+  </si>
+  <si>
+    <t>MOFFAT BEACH</t>
+  </si>
+  <si>
+    <t>CHEVALLUM</t>
+  </si>
+  <si>
+    <t>BUDERIM</t>
+  </si>
+  <si>
+    <t>FOREST GLEN</t>
+  </si>
+  <si>
+    <t>KUNDA PARK</t>
+  </si>
+  <si>
+    <t>KULUIN</t>
+  </si>
+  <si>
+    <t>MAROOCHYDORE</t>
+  </si>
+  <si>
+    <t>YANDINA</t>
+  </si>
+  <si>
+    <t>NOOSAVILLE</t>
+  </si>
+  <si>
+    <t>ALEXANDRA HEADLAND</t>
+  </si>
+  <si>
+    <t>COOLUM BEACH</t>
+  </si>
+  <si>
+    <t>WARANA</t>
+  </si>
+  <si>
+    <t>KAWANA</t>
+  </si>
+  <si>
+    <t>ANDERGROVE</t>
+  </si>
+  <si>
+    <t>BAKERS CREEK</t>
+  </si>
+  <si>
+    <t>GLENELLA</t>
+  </si>
+  <si>
+    <t>MOUNT PLEASANT</t>
+  </si>
+  <si>
+    <t>OORALEA</t>
+  </si>
+  <si>
+    <t>PAGET</t>
+  </si>
+  <si>
+    <t>MORANBAH</t>
+  </si>
+  <si>
+    <t>DYSART</t>
+  </si>
+  <si>
+    <t>MIDDLEMOUNT</t>
+  </si>
+  <si>
+    <t>PROSERPINE</t>
+  </si>
+  <si>
+    <t>AIRLIE BEACH</t>
+  </si>
+  <si>
+    <t>CANNONVALE</t>
+  </si>
+  <si>
+    <t>FLAMETREE</t>
+  </si>
+  <si>
+    <t>JUBILEE POCKET</t>
+  </si>
+  <si>
+    <t>MANDALAY</t>
+  </si>
+  <si>
+    <t>SHUTE HARBOUR</t>
+  </si>
+  <si>
+    <t>AYR</t>
+  </si>
+  <si>
+    <t>HERMIT PARK</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>ROSSLEA</t>
+  </si>
+  <si>
+    <t>NOME</t>
+  </si>
+  <si>
+    <t>LUCINDA</t>
+  </si>
+  <si>
+    <t>ALLINGHAM</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>WHYALLA</t>
+  </si>
+  <si>
+    <t>WHYALLA JENKINS</t>
+  </si>
+  <si>
+    <t>WHYALLA PLAYFORD</t>
+  </si>
+  <si>
+    <t>WHYALLA NORRIE</t>
+  </si>
+  <si>
+    <t>WHYALLA STUART</t>
+  </si>
+  <si>
+    <t>ANDAMOOKA</t>
+  </si>
+  <si>
+    <t>WOOMERA</t>
+  </si>
+  <si>
+    <t>OLYMPIC DAM</t>
+  </si>
+  <si>
+    <t>ROXBY DOWNS</t>
+  </si>
+  <si>
+    <t>KINGS PARK</t>
+  </si>
+  <si>
+    <t>ST ALBANS</t>
+  </si>
+  <si>
+    <t>KEILOR DOWNS</t>
+  </si>
+  <si>
+    <t>TAYLORS LAKES</t>
+  </si>
+  <si>
+    <t>GOWANBRAE</t>
+  </si>
+  <si>
+    <t>PASCOE VALE</t>
+  </si>
+  <si>
+    <t>ATTWOOD</t>
+  </si>
+  <si>
+    <t>WESTMEADOWS</t>
+  </si>
+  <si>
+    <t>BRUNSWICK</t>
+  </si>
+  <si>
+    <t>PRESTON</t>
+  </si>
+  <si>
+    <t>RESERVOIR</t>
+  </si>
+  <si>
+    <t>ROSANNA</t>
+  </si>
+  <si>
+    <t>VIEWBANK</t>
+  </si>
+  <si>
+    <t>LOWER PLENTY</t>
+  </si>
+  <si>
+    <t>FOREST HILL</t>
+  </si>
+  <si>
+    <t>KILSYTH</t>
+  </si>
+  <si>
+    <t>CHADSTONE</t>
+  </si>
+  <si>
+    <t>MOUNT WAVERLEY</t>
+  </si>
+  <si>
+    <t>THE BASIN</t>
+  </si>
+  <si>
+    <t>BENTLEIGH EAST</t>
+  </si>
+  <si>
+    <t>HUGHESDALE</t>
+  </si>
+  <si>
+    <t>NOTTING HILL</t>
+  </si>
+  <si>
+    <t>SPRINGVALE SOUTH</t>
+  </si>
+  <si>
+    <t>ST KILDA</t>
+  </si>
+  <si>
+    <t>ST KILDA WEST</t>
+  </si>
+  <si>
+    <t>SEAFORD</t>
+  </si>
+  <si>
+    <t>FRANKSTON</t>
+  </si>
+  <si>
+    <t>FRANKSTON SOUTH</t>
+  </si>
+  <si>
+    <t>FRANKSTON NORTH</t>
+  </si>
+  <si>
+    <t>SOUTH MELBOURNE</t>
+  </si>
+  <si>
+    <t>LARA</t>
+  </si>
+  <si>
+    <t>MELTON</t>
+  </si>
+  <si>
+    <t>TOOLERN VALE</t>
+  </si>
+  <si>
+    <t>SOUTH MORANG</t>
+  </si>
+  <si>
+    <t>MONTROSE</t>
+  </si>
+  <si>
+    <t>FERNY CREEK</t>
+  </si>
+  <si>
+    <t>HARKAWAY</t>
+  </si>
+  <si>
+    <t>BEACONSFIELD</t>
+  </si>
+  <si>
+    <t>LANGWARRIN</t>
+  </si>
+  <si>
+    <t>LANGWARRIN SOUTH</t>
+  </si>
+  <si>
+    <t>TYABB</t>
+  </si>
+  <si>
+    <t>CRIB POINT</t>
+  </si>
+  <si>
+    <t>SOMERS</t>
+  </si>
+  <si>
+    <t>FLINDERS</t>
+  </si>
+  <si>
+    <t>MOUNT ELIZA</t>
+  </si>
+  <si>
+    <t>MORNINGTON</t>
+  </si>
+  <si>
+    <t>SANDHURST</t>
+  </si>
+  <si>
+    <t>SKYE</t>
+  </si>
+  <si>
+    <t>Marsden</t>
+  </si>
+  <si>
+    <t>Tugun</t>
+  </si>
+  <si>
+    <t>Marsden On Fifth</t>
+  </si>
+  <si>
+    <t>Australia Fair</t>
+  </si>
+  <si>
+    <t>1 Fifth Ave</t>
+  </si>
+  <si>
+    <t>42 Marine Pde</t>
+  </si>
+  <si>
+    <t>TAIGUM</t>
+  </si>
+  <si>
+    <t>GORDON PARK</t>
+  </si>
+  <si>
+    <t>KEDRON</t>
+  </si>
+  <si>
+    <t>GEEBUNG</t>
+  </si>
+  <si>
+    <t>ZILLMERE</t>
+  </si>
+  <si>
+    <t>ASHGROVE</t>
+  </si>
+  <si>
+    <t>INDOOROOPILLY</t>
+  </si>
+  <si>
+    <t>TARINGA</t>
+  </si>
+  <si>
+    <t>BROOKFIELD</t>
+  </si>
+  <si>
+    <t>SEVENTEEN MILE ROCKS</t>
+  </si>
+  <si>
+    <t>WACOL</t>
+  </si>
+  <si>
+    <t>DOOLANDELLA</t>
+  </si>
+  <si>
+    <t>RICHLANDS</t>
+  </si>
+  <si>
+    <t>ELLEN GROVE</t>
+  </si>
+  <si>
+    <t>FOREST LAKE</t>
+  </si>
+  <si>
+    <t>HEATHWOOD</t>
+  </si>
+  <si>
+    <t>WOODRIDGE</t>
+  </si>
+  <si>
+    <t>BERRINBA</t>
+  </si>
+  <si>
+    <t>HERITAGE PARK</t>
+  </si>
+  <si>
+    <t>TARRAGINDI</t>
+  </si>
+  <si>
+    <t>BORONIA HEIGHTS</t>
+  </si>
+  <si>
+    <t>SPRING MOUNTAIN</t>
+  </si>
+  <si>
+    <t>MUNRUBEN</t>
+  </si>
+  <si>
+    <t>DAISY HILL</t>
+  </si>
+  <si>
+    <t>SLACKS CREEK</t>
+  </si>
+  <si>
+    <t>CARBROOK</t>
+  </si>
+  <si>
+    <t>WAKERLEY</t>
+  </si>
+  <si>
+    <t>SHELDON</t>
+  </si>
+  <si>
+    <t>VICTORIA POINT</t>
+  </si>
+  <si>
+    <t>WYNNUM</t>
+  </si>
+  <si>
+    <t>WINDAROO</t>
+  </si>
+  <si>
+    <t>PIMPAMA</t>
+  </si>
+  <si>
+    <t>GAVEN</t>
+  </si>
+  <si>
+    <t>NERANG</t>
+  </si>
+  <si>
+    <t>PACIFIC PINES</t>
+  </si>
+  <si>
+    <t>HOLLYWELL</t>
+  </si>
+  <si>
+    <t>BUNDALL</t>
+  </si>
+  <si>
+    <t>MAIN BEACH</t>
+  </si>
+  <si>
+    <t>MERMAID BEACH</t>
+  </si>
+  <si>
+    <t>BURLEIGH HEADS</t>
+  </si>
+  <si>
+    <t>MIAMI</t>
+  </si>
+  <si>
+    <t>CLEAR ISLAND WATERS</t>
+  </si>
+  <si>
+    <t>JIMBOOMBA</t>
+  </si>
+  <si>
+    <t>BELLBIRD PARK</t>
+  </si>
+  <si>
+    <t>GOODNA</t>
+  </si>
+  <si>
+    <t>CHURCHILL</t>
+  </si>
+  <si>
+    <t>ONE MILE</t>
+  </si>
+  <si>
+    <t>YAMANTO</t>
+  </si>
+  <si>
+    <t>BARELLAN POINT</t>
+  </si>
+  <si>
+    <t>FERNVALE</t>
+  </si>
+  <si>
+    <t>WALLOON</t>
+  </si>
+  <si>
+    <t>WILLOWBANK</t>
+  </si>
+  <si>
+    <t>BOONAH</t>
+  </si>
+  <si>
+    <t>BRAY PARK</t>
+  </si>
+  <si>
+    <t>GRIFFIN</t>
+  </si>
+  <si>
+    <t>NORTH LAKES</t>
+  </si>
+  <si>
+    <t>BELLMERE</t>
+  </si>
+  <si>
+    <t>CABOOLTURE</t>
+  </si>
+  <si>
+    <t>CABOOLTURE SOUTH</t>
+  </si>
+  <si>
+    <t>DELANEYS CREEK</t>
+  </si>
+  <si>
+    <t>WOODFORD</t>
+  </si>
+  <si>
+    <t>YUGAR</t>
+  </si>
+  <si>
+    <t>MOUNT MEE</t>
+  </si>
+  <si>
+    <t>Robina</t>
+  </si>
+  <si>
     <t>Upper Coomera</t>
   </si>
   <si>
-    <t>Oxenford</t>
+    <t>Burleigh Heads</t>
+  </si>
+  <si>
+    <t>Lennox Head</t>
+  </si>
+  <si>
+    <t>Cnr Main St &amp;, Hutley Dr</t>
+  </si>
+  <si>
+    <t>BWS Lennox Head</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>62 Ballina St</t>
+  </si>
+  <si>
+    <t>Lennox Head Bakery</t>
+  </si>
+  <si>
+    <t>Ballina</t>
+  </si>
+  <si>
+    <t>11-13 Southern Cross Dr</t>
+  </si>
+  <si>
+    <t>Repco Ballina</t>
+  </si>
+  <si>
+    <t>Nowra</t>
+  </si>
+  <si>
+    <t>Residential/B2B</t>
+  </si>
+  <si>
+    <t>South Nowra</t>
+  </si>
+  <si>
+    <t>North Nowra</t>
+  </si>
+  <si>
+    <t>Bomaderry</t>
+  </si>
+  <si>
+    <t>Meroo Meadow</t>
+  </si>
+  <si>
+    <t>Cambewarra Village</t>
+  </si>
+  <si>
+    <t>Bangalee</t>
+  </si>
+  <si>
+    <t>Nowra Hill</t>
+  </si>
+  <si>
+    <t>Tapitallee</t>
+  </si>
+  <si>
+    <t>Worrigee</t>
+  </si>
+  <si>
+    <t>Greenwell Point</t>
+  </si>
+  <si>
+    <t>Orient Point</t>
+  </si>
+  <si>
+    <t>Culburra Beach</t>
+  </si>
+  <si>
+    <t>Shoalhaven Heads</t>
+  </si>
+  <si>
+    <t>Berry</t>
+  </si>
+  <si>
+    <t>Shepparton</t>
+  </si>
+  <si>
+    <t>Shepparton East</t>
+  </si>
+  <si>
+    <t>Shepparton North</t>
+  </si>
+  <si>
+    <t>Mooroopna</t>
+  </si>
+  <si>
+    <t>Kialla</t>
+  </si>
+  <si>
+    <t>Kialla West</t>
+  </si>
+  <si>
+    <t>Toolamba</t>
+  </si>
+  <si>
+    <t>Tatura</t>
+  </si>
+  <si>
+    <t>Orrvale</t>
+  </si>
+  <si>
+    <t>Lemnos</t>
+  </si>
+  <si>
+    <t>Congupna</t>
+  </si>
+  <si>
+    <t>Grahamvale</t>
+  </si>
+  <si>
+    <t>Tallygaroopna</t>
+  </si>
+  <si>
+    <t>Ardmona</t>
+  </si>
+  <si>
+    <t>Woodend</t>
+  </si>
+  <si>
+    <t>Woodend North</t>
+  </si>
+  <si>
+    <t>Kyneton</t>
+  </si>
+  <si>
+    <t>Trentham</t>
+  </si>
+  <si>
+    <t>Tylden</t>
+  </si>
+  <si>
+    <t>Carlsruhe</t>
+  </si>
+  <si>
+    <t>Lancefield</t>
+  </si>
+  <si>
+    <t>Romsey</t>
+  </si>
+  <si>
+    <t>Malmsbury</t>
+  </si>
+  <si>
+    <t>Taradale</t>
+  </si>
+  <si>
+    <t>Runaway Bay</t>
+  </si>
+  <si>
+    <t>Runaway Bay Centre</t>
+  </si>
+  <si>
+    <t>10-12 Lae Dr</t>
+  </si>
+  <si>
+    <t>Jimboomba</t>
+  </si>
+  <si>
+    <t>Jimboomba Junction Shopping Centre</t>
+  </si>
+  <si>
+    <t>671 Cusack Ln</t>
+  </si>
+  <si>
+    <t>Elanora</t>
+  </si>
+  <si>
+    <t>The Pines Elanora</t>
+  </si>
+  <si>
+    <t>Cnr Guineas Creek Rd &amp; KP McGrath Dr</t>
+  </si>
+  <si>
+    <t>Woolworths Metro Burleigh Heads</t>
+  </si>
+  <si>
+    <t>15 Park Ave</t>
+  </si>
+  <si>
+    <t>Chuwar</t>
+  </si>
+  <si>
+    <t>Cellarbrations Karalee</t>
+  </si>
+  <si>
+    <t>39-51 Junction Rd</t>
+  </si>
+  <si>
+    <t>IGA Tugun Beach</t>
+  </si>
+  <si>
+    <t>459/461 Golden Four Dr</t>
+  </si>
+  <si>
+    <t>Tamborine Mountain</t>
+  </si>
+  <si>
+    <t>Joseph The Greengrocer</t>
+  </si>
+  <si>
+    <t>5/15-17 Main St</t>
   </si>
   <si>
     <t>Surfers Paradise</t>
   </si>
   <si>
-    <t>Currumbin Waters</t>
-[...1364 lines deleted...]
-    <t>Miami</t>
+    <t>IGA Surfers Paradise</t>
+  </si>
+  <si>
+    <t>3049 Surfers Paradise Blvd</t>
+  </si>
+  <si>
+    <t>Chevron Island Chempro Chemist</t>
+  </si>
+  <si>
+    <t>57 Thomas Dr</t>
+  </si>
+  <si>
+    <t>Greg Keily Chemist</t>
+  </si>
+  <si>
+    <t>98 Marine Pde</t>
+  </si>
+  <si>
+    <t>Sydney Tools Burleigh Heads</t>
+  </si>
+  <si>
+    <t>34-36 Kortum Dr</t>
+  </si>
+  <si>
+    <t>Burleigh Waters</t>
+  </si>
+  <si>
+    <t>Ambarella Fine Foods</t>
+  </si>
+  <si>
+    <t>Shop 12/1 Santa Maria Ct</t>
+  </si>
+  <si>
+    <t>Carrara</t>
+  </si>
+  <si>
+    <t>Friendly Grocer Carrara</t>
+  </si>
+  <si>
+    <t>Town Centre Residential, 3027 The Blvd</t>
   </si>
   <si>
     <t>Hope Island</t>
   </si>
   <si>
-    <t>Kedron</t>
-[...1208 lines deleted...]
-    <t>McDonald's Plainland</t>
+    <t>Rise Bakery Sanctuary Cove</t>
+  </si>
+  <si>
+    <t>Shop 4c, 1 Masthead Way</t>
+  </si>
+  <si>
+    <t>Broadbeach Waters</t>
+  </si>
+  <si>
+    <t>Rio Vista Seafoods</t>
+  </si>
+  <si>
+    <t>67 Rio Vista Blvd</t>
+  </si>
+  <si>
+    <t>Spring Hill</t>
+  </si>
+  <si>
+    <t>Woolworths Spring Hill</t>
+  </si>
+  <si>
+    <t>365 Turbot St</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Southport</t>
+  </si>
+  <si>
+    <t>7/107 Ferry Rd</t>
+  </si>
+  <si>
+    <t>Jacobs Well</t>
+  </si>
+  <si>
+    <t>Jacobs Well Superette</t>
+  </si>
+  <si>
+    <t>1162 Pimpama Jacobs Well Rd</t>
+  </si>
+  <si>
+    <t>Coles Upper Coomera Village</t>
+  </si>
+  <si>
+    <t>658 Reserve Rd</t>
+  </si>
+  <si>
+    <t>Supercheap Auto Robina</t>
+  </si>
+  <si>
+    <t>Tenancy 8 Home &amp; Life Centre, 4227/550 Christine Ave</t>
+  </si>
+  <si>
+    <t>Coolangatta</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Coolangatta</t>
+  </si>
+  <si>
+    <t>8-12 Griffith St</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hillary’s </t>
+  </si>
+  <si>
+    <t>Resdential</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Booragoon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Warnbro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wellard </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morley </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kinross </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Willagee </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iluka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eglinton </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aveley </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stirling </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3181,13025 +1994,9299 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C8CC-63DB-4A7B-8960-9859A9E7DC5E}">
-  <dimension ref="A1:H3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J77"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G68" sqref="G68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
-[...84 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.1796875" style="13" customWidth="1"/>
     <col min="2" max="2" width="15.453125" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
-    <col min="4" max="4" width="20.7265625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="19.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="5" customWidth="1"/>
-    <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.90625" style="5" customWidth="1"/>
     <col min="7" max="7" width="46.453125" style="5" customWidth="1"/>
     <col min="8" max="8" width="47" style="5" customWidth="1"/>
     <col min="9" max="11" width="8.7265625" style="8"/>
     <col min="12" max="12" width="12.7265625" style="8" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>68</v>
+        <v>151</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A5" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B5" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="E5" s="5">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A6" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B6" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E6" s="5">
-        <v>2038</v>
+        <v>2019</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A7" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B7" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>260</v>
+        <v>153</v>
       </c>
       <c r="E7" s="5">
-        <v>2039</v>
+        <v>2033</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A8" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B8" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>261</v>
+        <v>154</v>
       </c>
       <c r="E8" s="5">
-        <v>2040</v>
+        <v>2035</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A9" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B9" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="E9" s="5">
-        <v>2044</v>
+        <v>2037</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B10" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>263</v>
+        <v>156</v>
       </c>
       <c r="E10" s="5">
-        <v>2048</v>
+        <v>2037</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B11" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>264</v>
+        <v>157</v>
       </c>
       <c r="E11" s="5">
-        <v>2049</v>
+        <v>2041</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A12" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B12" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="E12" s="5">
-        <v>2049</v>
+        <v>2041</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A13" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B13" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="E13" s="5">
-        <v>2050</v>
+        <v>2042</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A14" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B14" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="E14" s="5">
-        <v>2062</v>
+        <v>2042</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B15" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>268</v>
+        <v>161</v>
       </c>
       <c r="E15" s="5">
-        <v>2063</v>
+        <v>2043</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A16" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B16" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>269</v>
+        <v>162</v>
       </c>
       <c r="E16" s="5">
-        <v>2064</v>
+        <v>2045</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A17" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B17" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>270</v>
+        <v>163</v>
       </c>
       <c r="E17" s="5">
-        <v>2065</v>
+        <v>2046</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A18" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B18" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>271</v>
+        <v>19</v>
       </c>
       <c r="E18" s="5">
-        <v>2065</v>
+        <v>2050</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A19" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B19" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
       <c r="E19" s="5">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B20" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>273</v>
+        <v>21</v>
       </c>
       <c r="E20" s="5">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A21" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B21" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
       <c r="E21" s="5">
-        <v>2065</v>
+        <v>2155</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A22" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B22" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="E22" s="5">
-        <v>2066</v>
+        <v>2221</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A23" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B23" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="E23" s="5">
-        <v>2066</v>
+        <v>2234</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A24" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B24" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>277</v>
+        <v>167</v>
       </c>
       <c r="E24" s="5">
-        <v>2067</v>
+        <v>2234</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A25" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B25" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>278</v>
+        <v>168</v>
       </c>
       <c r="E25" s="5">
-        <v>2069</v>
+        <v>2234</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A26" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B26" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>279</v>
+        <v>22</v>
       </c>
       <c r="E26" s="5">
-        <v>2072</v>
+        <v>2250</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B27" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>280</v>
+        <v>169</v>
       </c>
       <c r="E27" s="5">
-        <v>2093</v>
+        <v>2250</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A28" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B28" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>281</v>
+        <v>170</v>
       </c>
       <c r="E28" s="5">
-        <v>2113</v>
+        <v>2259</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A29" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B29" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="E29" s="5">
-        <v>2113</v>
+        <v>2259</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B30" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>283</v>
+        <v>172</v>
       </c>
       <c r="E30" s="5">
-        <v>2117</v>
+        <v>2259</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B31" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="E31" s="5">
-        <v>2121</v>
+        <v>2259</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B32" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>285</v>
+        <v>174</v>
       </c>
       <c r="E32" s="5">
-        <v>2126</v>
+        <v>2259</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A33" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B33" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>286</v>
+        <v>23</v>
       </c>
       <c r="E33" s="5">
-        <v>2130</v>
+        <v>2259</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="34" spans="1:6">
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B34" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
       <c r="E34" s="5">
-        <v>2131</v>
+        <v>2259</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B35" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="E35" s="5">
-        <v>2132</v>
+        <v>2259</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="36" spans="1:6">
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A36" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B36" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>288</v>
+        <v>26</v>
       </c>
       <c r="E36" s="5">
-        <v>2133</v>
+        <v>2259</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B37" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>289</v>
+        <v>27</v>
       </c>
       <c r="E37" s="5">
-        <v>2134</v>
+        <v>2262</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B38" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>290</v>
+        <v>175</v>
       </c>
       <c r="E38" s="5">
-        <v>2136</v>
+        <v>2320</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B39" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>291</v>
+        <v>176</v>
       </c>
       <c r="E39" s="5">
-        <v>2137</v>
+        <v>2328</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A40" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B40" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>292</v>
+        <v>177</v>
       </c>
       <c r="E40" s="5">
-        <v>2150</v>
+        <v>2330</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A41" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B41" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>293</v>
+        <v>178</v>
       </c>
       <c r="E41" s="5">
-        <v>2153</v>
+        <v>2330</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B42" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>294</v>
+        <v>179</v>
       </c>
       <c r="E42" s="5">
-        <v>2155</v>
+        <v>2330</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A43" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B43" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>295</v>
+        <v>180</v>
       </c>
       <c r="E43" s="5">
-        <v>2155</v>
+        <v>2333</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B44" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>296</v>
+        <v>181</v>
       </c>
       <c r="E44" s="5">
-        <v>2155</v>
+        <v>2337</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B45" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="E45" s="5">
-        <v>2166</v>
+        <v>2560</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B46" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E46" s="5">
-        <v>2166</v>
+        <v>2560</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="47" spans="1:6">
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A47" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B47" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="E47" s="5">
-        <v>2170</v>
+        <v>2753</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B48" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>299</v>
+        <v>185</v>
       </c>
       <c r="E48" s="5">
-        <v>2200</v>
+        <v>2754</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="49" spans="1:6">
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A49" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B49" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>300</v>
+        <v>28</v>
       </c>
       <c r="E49" s="5">
-        <v>2203</v>
+        <v>2759</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A50" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B50" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>301</v>
+        <v>186</v>
       </c>
       <c r="E50" s="5">
-        <v>2206</v>
+        <v>2763</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A51" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B51" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>302</v>
+        <v>187</v>
       </c>
       <c r="E51" s="5">
-        <v>2209</v>
+        <v>2763</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51" s="8"/>
+      <c r="H51" s="8"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A52" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B52" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
       <c r="E52" s="5">
-        <v>2213</v>
+        <v>2765</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A53" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B53" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>304</v>
+        <v>188</v>
       </c>
       <c r="E53" s="5">
-        <v>2220</v>
+        <v>2765</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A54" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B54" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>305</v>
+        <v>189</v>
       </c>
       <c r="E54" s="5">
-        <v>2223</v>
+        <v>2765</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54" s="8"/>
+      <c r="H54" s="8"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A55" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B55" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>306</v>
+        <v>190</v>
       </c>
       <c r="E55" s="5">
-        <v>2228</v>
+        <v>2765</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="56" spans="1:6">
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A56" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B56" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>307</v>
+        <v>191</v>
       </c>
       <c r="E56" s="5">
-        <v>2250</v>
+        <v>2768</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="57" spans="1:6">
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A57" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B57" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>308</v>
+        <v>192</v>
       </c>
       <c r="E57" s="5">
-        <v>2250</v>
+        <v>2768</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="58" spans="1:6">
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A58" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B58" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>309</v>
+        <v>193</v>
       </c>
       <c r="E58" s="5">
-        <v>2258</v>
+        <v>2768</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="59" spans="1:6">
+      <c r="G58" s="8"/>
+      <c r="H58" s="8"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A59" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B59" s="13">
-        <v>46173</v>
+        <v>46200</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>310</v>
+        <v>194</v>
       </c>
       <c r="E59" s="5">
-        <v>2259</v>
+        <v>2769</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C60" s="5" t="s">
+      <c r="G59" s="8"/>
+      <c r="H59" s="8"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B60" s="18">
+        <v>46193</v>
+      </c>
+      <c r="C60" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...3 lines deleted...]
-        <v>2259</v>
+      <c r="D60" s="20" t="s">
+        <v>367</v>
+      </c>
+      <c r="E60" s="20">
+        <v>2478</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" s="20" t="s">
+        <v>368</v>
+      </c>
+      <c r="H60" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="I60" s="20"/>
+      <c r="J60" s="20" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B61" s="18">
+        <v>46193</v>
+      </c>
+      <c r="C61" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...3 lines deleted...]
-        <v>2259</v>
+      <c r="D61" s="20" t="s">
+        <v>367</v>
+      </c>
+      <c r="E61" s="20">
+        <v>2478</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>371</v>
+      </c>
+      <c r="H61" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="I61" s="20"/>
+      <c r="J61" s="20" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B62" s="18">
+        <v>46193</v>
+      </c>
+      <c r="C62" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...3 lines deleted...]
-        <v>2259</v>
+      <c r="D62" s="20" t="s">
+        <v>373</v>
+      </c>
+      <c r="E62" s="20">
+        <v>2478</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      <c r="C63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="H62" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="I62" s="20"/>
+      <c r="J62" s="20" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B63" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C63" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C64" s="5" t="s">
+      <c r="D63" s="21" t="s">
+        <v>376</v>
+      </c>
+      <c r="E63" s="21">
+        <v>2541</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G63" s="19"/>
+      <c r="H63" s="8"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B64" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C64" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C65" s="5" t="s">
+      <c r="D64" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="E64" s="21">
+        <v>2541</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G64" s="19"/>
+      <c r="H64" s="8"/>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A65" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B65" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C65" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C66" s="5" t="s">
+      <c r="D65" s="21" t="s">
+        <v>379</v>
+      </c>
+      <c r="E65" s="21">
+        <v>2541</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="8"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A66" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B66" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C66" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C67" s="5" t="s">
+      <c r="D66" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="E66" s="21">
+        <v>2541</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G66" s="19"/>
+      <c r="H66" s="8"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A67" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B67" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C67" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C68" s="5" t="s">
+      <c r="D67" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="E67" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G67" s="19"/>
+      <c r="H67" s="8"/>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A68" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B68" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C68" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C69" s="5" t="s">
+      <c r="D68" s="21" t="s">
+        <v>382</v>
+      </c>
+      <c r="E68" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G68" s="19"/>
+      <c r="H68" s="8"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A69" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B69" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C69" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C70" s="5" t="s">
+      <c r="D69" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="E69" s="21">
+        <v>2541</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G69" s="19"/>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B70" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C70" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C71" s="5" t="s">
+      <c r="D70" s="21" t="s">
+        <v>384</v>
+      </c>
+      <c r="E70" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="8"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B71" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C71" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C72" s="5" t="s">
+      <c r="D71" s="21" t="s">
+        <v>385</v>
+      </c>
+      <c r="E71" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G71" s="19"/>
+      <c r="H71" s="8"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A72" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B72" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C72" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C73" s="5" t="s">
+      <c r="D72" s="21" t="s">
+        <v>386</v>
+      </c>
+      <c r="E72" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G72" s="19"/>
+      <c r="H72" s="8"/>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A73" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B73" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C73" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C74" s="5" t="s">
+      <c r="D73" s="21" t="s">
+        <v>387</v>
+      </c>
+      <c r="E73" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F73" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G73" s="19"/>
+      <c r="H73" s="8"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A74" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B74" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C74" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C75" s="5" t="s">
+      <c r="D74" s="21" t="s">
+        <v>388</v>
+      </c>
+      <c r="E74" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G74" s="19"/>
+      <c r="H74" s="8"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A75" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B75" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C75" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C76" s="5" t="s">
+      <c r="D75" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="E75" s="21">
+        <v>2540</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G75" s="19"/>
+      <c r="H75" s="8"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A76" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B76" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C76" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C77" s="5" t="s">
+      <c r="D76" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="E76" s="21">
+        <v>2535</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G76" s="19"/>
+      <c r="H76" s="8"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A77" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B77" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C77" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...947 lines deleted...]
-      </c>
+      <c r="D77" s="21" t="s">
+        <v>391</v>
+      </c>
+      <c r="E77" s="21">
+        <v>2535</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G77" s="19"/>
+      <c r="H77" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:H203"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
+  <dimension ref="A1:H256"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G205" sqref="G205"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A170" sqref="A170:XFD170"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
-[...4486 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.6328125" style="13" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="5"/>
     <col min="4" max="4" width="22.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="5" customWidth="1"/>
-    <col min="7" max="7" width="40.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="49.26953125" style="5" customWidth="1"/>
     <col min="8" max="8" width="38.54296875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>68</v>
+        <v>151</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A5" s="13">
-        <v>46146</v>
+        <v>46174</v>
       </c>
       <c r="B5" s="13">
-        <v>46151</v>
+        <v>46200</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E5" s="5">
+        <v>4500</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E6" s="5">
+        <v>4504</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E7" s="5">
+        <v>4550</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E8" s="5">
+        <v>4551</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="5">
+        <v>4551</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E10" s="5">
+        <v>4551</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B11" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E11" s="5">
+        <v>4551</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E12" s="5">
+        <v>4555</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E13" s="5">
+        <v>4556</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4556</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E15" s="5">
+        <v>4556</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E16" s="5">
+        <v>4558</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B17" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E17" s="5">
+        <v>4558</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B18" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E18" s="5">
+        <v>4561</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E19" s="5">
+        <v>4566</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E20" s="5">
+        <v>4572</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B21" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E21" s="5">
+        <v>4573</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E22" s="5">
+        <v>4575</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B23" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" s="5">
+        <v>4701</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B24" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E24" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E25" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B26" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E26" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B27" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E27" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E28" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B29" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="E29" s="5">
+        <v>4740</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E30" s="5">
+        <v>4744</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="5">
+        <v>4745</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B32" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E32" s="5">
+        <v>4746</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B33" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E33" s="5">
+        <v>4800</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B34" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E34" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B35" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E35" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B36" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E36" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B37" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E37" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B38" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E38" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B39" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E39" s="5">
+        <v>4802</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B40" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="5">
+        <v>4805</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B41" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E41" s="5">
+        <v>4807</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B42" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>31</v>
       </c>
+      <c r="E42" s="5">
+        <v>4808</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B43" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E43" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B44" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B45" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B46" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E47" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B49" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="5">
+        <v>4810</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E53" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B54" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B55" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B56" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B57" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" s="5">
+        <v>4811</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B58" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E58" s="5">
+        <v>4812</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E59" s="5">
+        <v>4812</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B60" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E60" s="5">
+        <v>4812</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B61" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E61" s="5">
+        <v>4812</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B62" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B64" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B65" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E65" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B66" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E66" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B67" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E67" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B68" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E68" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A69" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B69" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E69" s="5">
+        <v>4814</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B70" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E70" s="5">
+        <v>4815</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B71" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" s="5">
+        <v>4815</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B72" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E72" s="5">
+        <v>4815</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B73" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E73" s="5">
+        <v>4816</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A74" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B74" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E74" s="5">
+        <v>4816</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B75" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E75" s="5">
+        <v>4817</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B76" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E76" s="5">
+        <v>4817</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A77" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B77" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E77" s="5">
+        <v>4817</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A78" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B78" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E78" s="5">
+        <v>4817</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A79" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B79" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A80" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B80" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E80" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A81" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B81" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E81" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A82" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B82" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E82" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A83" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B83" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E83" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A84" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B84" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E84" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A85" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B85" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E85" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A86" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B86" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E86" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A87" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B87" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E87" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A88" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B88" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E88" s="5">
+        <v>4818</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A89" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B89" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E89" s="5">
+        <v>4849</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A90" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B90" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E90" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A91" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B91" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E91" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A92" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B92" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E92" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A93" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B93" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E93" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A94" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B94" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E94" s="5">
+        <v>4850</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A95" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B95" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E95" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A96" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B96" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E96" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A97" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B97" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E97" s="5">
+        <v>4852</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A98" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B98" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E98" s="5">
+        <v>4854</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A99" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B99" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E99" s="5">
+        <v>4854</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A100" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B100" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E100" s="5">
+        <v>4854</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A101" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B101" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E101" s="5">
+        <v>4858</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B102" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E102" s="5">
+        <v>4859</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B103" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E103" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A104" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B104" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E104" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A105" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B105" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E105" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A106" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B106" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E106" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A107" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B107" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E107" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A108" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B108" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A109" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B109" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E109" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B110" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E110" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A111" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B111" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E111" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A112" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B112" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E112" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A113" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B113" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E113" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A114" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B114" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E114" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A115" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B115" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E115" s="5">
+        <v>4860</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A116" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B116" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E116" s="5">
+        <v>4861</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A117" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B117" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E117" s="5">
+        <v>4865</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A118" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B118" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E118" s="5">
+        <v>4868</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A119" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B119" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E119" s="5">
+        <v>4868</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A120" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B120" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E120" s="5">
+        <v>4868</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A121" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B121" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E121" s="5">
+        <v>4868</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A122" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B122" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E122" s="5">
+        <v>4869</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A123" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B123" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E123" s="5">
+        <v>4869</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A124" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B124" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E124" s="5">
+        <v>4869</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A125" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B125" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E125" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A126" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B126" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E126" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A127" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B127" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E127" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A128" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B128" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A129" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B129" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E129" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A130" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B130" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E130" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A131" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B131" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E131" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A132" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B132" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E132" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A133" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B133" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E133" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A134" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B134" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E134" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A135" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B135" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E135" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A136" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B136" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E136" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A137" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B137" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E137" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A138" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B138" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E138" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A139" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B139" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E139" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A140" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B140" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E140" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A141" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B141" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E141" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A142" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B142" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E142" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A143" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B143" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E143" s="5">
+        <v>4870</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A144" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B144" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E144" s="5">
+        <v>4871</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A145" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B145" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E145" s="5">
+        <v>4871</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A146" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B146" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E146" s="5">
+        <v>4871</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A147" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B147" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E147" s="5">
+        <v>4873</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A148" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B148" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="E148" s="5">
+        <v>4873</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A149" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B149" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E149" s="5">
+        <v>4873</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A150" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B150" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E150" s="5">
+        <v>4873</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A151" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B151" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E151" s="5">
+        <v>4873</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A152" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B152" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E152" s="5">
+        <v>4877</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A153" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B153" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E153" s="5">
+        <v>4877</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A154" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B154" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E154" s="5">
+        <v>4878</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A155" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B155" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E155" s="5">
+        <v>4878</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A156" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B156" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E156" s="5">
+        <v>4878</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A157" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B157" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E157" s="5">
+        <v>4878</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A158" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B158" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E158" s="5">
+        <v>4878</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A159" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B159" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E159" s="5">
+        <v>4879</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A160" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B160" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E160" s="5">
+        <v>4879</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A161" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B161" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E161" s="5">
+        <v>4879</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A162" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B162" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E162" s="5">
+        <v>4879</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A163" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B163" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E163" s="5">
+        <v>4879</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A164" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B164" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E164" s="5">
+        <v>4880</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A165" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B165" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E165" s="5">
+        <v>4881</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A166" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B166" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E166" s="5">
+        <v>4882</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A167" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B167" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E167" s="5">
+        <v>4883</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A168" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B168" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E168" s="5">
+        <v>4884</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A169" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B169" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E169" s="5">
+        <v>4885</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A170" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B170" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E170" s="5">
+        <v>4018</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A171" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B171" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="E171" s="5">
+        <v>4031</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A172" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B172" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E172" s="5">
+        <v>4031</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A173" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B173" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E173" s="5">
+        <v>4034</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A174" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B174" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E174" s="5">
+        <v>4034</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A175" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B175" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="E175" s="5">
+        <v>4060</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A176" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B176" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E176" s="5">
+        <v>4068</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A177" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B177" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E177" s="5">
+        <v>4068</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A178" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B178" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E178" s="5">
+        <v>4069</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A179" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B179" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E179" s="5">
+        <v>4073</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A180" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B180" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E180" s="5">
+        <v>4076</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A181" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B181" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E181" s="5">
+        <v>4077</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A182" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B182" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E182" s="5">
+        <v>4077</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A183" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B183" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E183" s="5">
+        <v>4078</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A184" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B184" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E184" s="5">
+        <v>4078</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A185" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B185" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E185" s="5">
+        <v>4101</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A186" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B186" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E186" s="5">
+        <v>4110</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A187" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B187" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="E187" s="5">
+        <v>4114</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A188" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B188" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E188" s="5">
+        <v>4117</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A189" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B189" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E189" s="5">
+        <v>4118</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A190" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B190" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E190" s="5">
+        <v>4121</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A191" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B191" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E191" s="5">
+        <v>4124</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A192" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B192" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E192" s="5">
+        <v>4124</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A193" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B193" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="E193" s="5">
+        <v>4125</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A194" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B194" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="E194" s="5">
+        <v>4127</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A195" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B195" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E195" s="5">
+        <v>4127</v>
+      </c>
+      <c r="F195" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A196" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B196" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="E196" s="5">
+        <v>4130</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A197" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B197" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="E197" s="5">
+        <v>4154</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A198" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B198" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E198" s="5">
+        <v>4157</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A199" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B199" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E199" s="5">
+        <v>4165</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A200" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B200" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E200" s="5">
+        <v>4178</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A201" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B201" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E201" s="5">
+        <v>4207</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A202" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B202" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E202" s="5">
+        <v>4209</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A203" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B203" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="E203" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A204" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B204" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E204" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A205" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B205" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E205" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A206" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B206" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="E206" s="5">
+        <v>4216</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A207" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B207" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E207" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A208" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B208" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="E208" s="5">
+        <v>4217</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A209" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B209" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="E209" s="5">
+        <v>4218</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A210" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B210" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E210" s="5">
+        <v>4220</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A211" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B211" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E211" s="5">
+        <v>4220</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A212" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B212" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E212" s="5">
+        <v>4226</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A213" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B213" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E213" s="5">
+        <v>4280</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A214" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B214" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E214" s="5">
+        <v>4300</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A215" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="E215" s="5">
+        <v>4300</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A216" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B216" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C216" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E216" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A217" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B217" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="E217" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A218" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B218" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="E218" s="5">
+        <v>4305</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A219" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B219" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E219" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A220" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B220" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="E220" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A221" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B221" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E221" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A222" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B222" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E222" s="5">
+        <v>4306</v>
+      </c>
+      <c r="F222" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A223" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B223" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="E223" s="5">
+        <v>4310</v>
+      </c>
+      <c r="F223" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A224" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B224" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E224" s="5">
+        <v>4500</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A225" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B225" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E225" s="5">
+        <v>4503</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A226" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B226" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E226" s="5">
+        <v>4509</v>
+      </c>
+      <c r="F226" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A227" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B227" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E227" s="5">
+        <v>4510</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A228" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B228" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E228" s="5">
+        <v>4510</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A229" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B229" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E229" s="5">
+        <v>4510</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A230" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B230" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E230" s="5">
+        <v>4514</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A231" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B231" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E231" s="5">
+        <v>4514</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A232" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B232" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="E232" s="5">
+        <v>4520</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A233" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B233" s="13">
+        <v>46203</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E233" s="5">
+        <v>4521</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A234" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B234" s="13">
+        <v>46179</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E234" s="5">
+        <v>4132</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A235" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B235" s="13">
+        <v>46179</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="5">
+        <v>4215</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A236" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B236" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C236" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="20" t="s">
+        <v>416</v>
+      </c>
+      <c r="E236" s="20">
+        <v>4216</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G236" s="20" t="s">
+        <v>418</v>
+      </c>
+      <c r="H236" s="20" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A237" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B237" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C237" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="20" t="s">
+        <v>419</v>
+      </c>
+      <c r="E237" s="20">
+        <v>4280</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G237" s="20" t="s">
+        <v>421</v>
+      </c>
+      <c r="H237" s="20" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A238" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B238" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C238" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="20" t="s">
+        <v>422</v>
+      </c>
+      <c r="E238" s="20">
+        <v>4221</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G238" s="20" t="s">
+        <v>424</v>
+      </c>
+      <c r="H238" s="20" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A239" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B239" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C239" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="E239" s="20">
+        <v>4220</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G239" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="H239" s="20" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A240" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B240" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C240" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="20" t="s">
+        <v>427</v>
+      </c>
+      <c r="E240" s="20">
+        <v>4306</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G240" s="20" t="s">
+        <v>429</v>
+      </c>
+      <c r="H240" s="20" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A241" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B241" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C241" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="E241" s="20">
+        <v>4224</v>
+      </c>
+      <c r="F241" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G241" s="20" t="s">
+        <v>431</v>
+      </c>
+      <c r="H241" s="20" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A242" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B242" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C242" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="20" t="s">
+        <v>432</v>
+      </c>
+      <c r="E242" s="20">
+        <v>4272</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G242" s="20" t="s">
+        <v>434</v>
+      </c>
+      <c r="H242" s="20" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A243" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B243" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C243" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="20" t="s">
+        <v>435</v>
+      </c>
+      <c r="E243" s="20">
+        <v>4217</v>
+      </c>
+      <c r="F243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G243" s="20" t="s">
+        <v>437</v>
+      </c>
+      <c r="H243" s="20" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A244" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B244" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C244" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="20" t="s">
+        <v>435</v>
+      </c>
+      <c r="E244" s="20">
+        <v>4217</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G244" s="20" t="s">
+        <v>439</v>
+      </c>
+      <c r="H244" s="20" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A245" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B245" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C245" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E245" s="20">
+        <v>4215</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G245" s="20" t="s">
+        <v>441</v>
+      </c>
+      <c r="H245" s="20" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A246" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B246" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C246" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="E246" s="20">
+        <v>4220</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G246" s="20" t="s">
+        <v>443</v>
+      </c>
+      <c r="H246" s="20" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A247" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B247" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C247" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="20" t="s">
+        <v>444</v>
+      </c>
+      <c r="E247" s="20">
+        <v>4220</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G247" s="20" t="s">
+        <v>446</v>
+      </c>
+      <c r="H247" s="20" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A248" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B248" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C248" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="20" t="s">
+        <v>447</v>
+      </c>
+      <c r="E248" s="20">
+        <v>4211</v>
+      </c>
+      <c r="F248" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G248" s="20" t="s">
+        <v>449</v>
+      </c>
+      <c r="H248" s="20" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A249" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B249" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C249" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="E249" s="20">
+        <v>4212</v>
+      </c>
+      <c r="F249" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G249" s="20" t="s">
+        <v>452</v>
+      </c>
+      <c r="H249" s="20" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A250" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B250" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C250" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="20" t="s">
+        <v>453</v>
+      </c>
+      <c r="E250" s="20">
+        <v>4218</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G250" s="20" t="s">
+        <v>455</v>
+      </c>
+      <c r="H250" s="20" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A251" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B251" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C251" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="20" t="s">
+        <v>456</v>
+      </c>
+      <c r="E251" s="20">
+        <v>4000</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G251" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="H251" s="20" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A252" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B252" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C252" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E252" s="20">
+        <v>4215</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G252" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="H252" s="20" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A253" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B253" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C253" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="20" t="s">
+        <v>461</v>
+      </c>
+      <c r="E253" s="20">
+        <v>4208</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G253" s="20" t="s">
+        <v>463</v>
+      </c>
+      <c r="H253" s="20" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A254" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B254" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C254" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="E254" s="20">
+        <v>4209</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G254" s="20" t="s">
+        <v>465</v>
+      </c>
+      <c r="H254" s="20" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A255" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B255" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C255" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="E255" s="20">
+        <v>4226</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G255" s="20" t="s">
+        <v>467</v>
+      </c>
+      <c r="H255" s="20" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A256" s="22">
+        <v>46188</v>
+      </c>
+      <c r="B256" s="22">
+        <v>46193</v>
+      </c>
+      <c r="C256" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" s="20" t="s">
+        <v>468</v>
+      </c>
+      <c r="E256" s="20">
+        <v>4225</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G256" s="20" t="s">
+        <v>470</v>
+      </c>
+      <c r="H256" s="20" t="s">
+        <v>469</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ACE5AF7-9589-4A89-8407-9A1A79A23983}">
+  <dimension ref="A1:H13"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="12.7265625" style="14" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10" style="5" customWidth="1"/>
+    <col min="4" max="4" width="17.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="16.26953125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="12.81640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="5"/>
+    <col min="8" max="8" width="13.81640625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A2" s="16"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B5" s="14">
+        <v>46200</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>238</v>
+      </c>
       <c r="E5" s="5">
-        <v>4215</v>
+        <v>5600</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B6" s="14">
+        <v>46200</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>176</v>
+        <v>239</v>
       </c>
       <c r="E6" s="5">
-        <v>4213</v>
+        <v>5600</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B7" s="14">
+        <v>46200</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="E7" s="5">
-        <v>4209</v>
+        <v>5600</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B8" s="14">
+        <v>46200</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>177</v>
+        <v>241</v>
       </c>
       <c r="E8" s="5">
-        <v>4171</v>
+        <v>5608</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B9" s="14">
+        <v>46200</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>178</v>
+        <v>242</v>
       </c>
       <c r="E9" s="5">
-        <v>4217</v>
+        <v>5608</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B10" s="14">
+        <v>46200</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>179</v>
+        <v>243</v>
       </c>
       <c r="E10" s="5">
-        <v>4118</v>
+        <v>5722</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-        <v>46151</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B11" s="14">
+        <v>46200</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E11" s="5">
+        <v>5722</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B12" s="14">
+        <v>46200</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>4113</v>
+        <v>237</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E12" s="5">
+        <v>5725</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>17</v>
-[...958 lines deleted...]
-      <c r="D61" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B13" s="14">
+        <v>46200</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E61" s="5">
-[...176 lines deleted...]
-      <c r="D70" s="5" t="s">
+      <c r="D13" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E70" s="5">
-[...4306 lines deleted...]
-        <v>12</v>
+      <c r="E13" s="5">
+        <v>5725</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF89F9D4-F427-4357-BBA7-ED201C29D910}">
+  <dimension ref="A1:H3"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="12.7265625" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10" style="8" customWidth="1"/>
+    <col min="4" max="4" width="17.90625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="16.26953125" style="8" customWidth="1"/>
+    <col min="6" max="6" width="8.90625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="8"/>
+    <col min="8" max="8" width="13.81640625" style="8" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="9"/>
+      <c r="B3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
+  <dimension ref="A1:H77"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="13.54296875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.26953125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="5"/>
+    <col min="4" max="4" width="20.453125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.81640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="52.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="46.1796875" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B5" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E5" s="5">
+        <v>3021</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E6" s="5">
+        <v>3021</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E7" s="5">
+        <v>3038</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3038</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3043</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E10" s="5">
+        <v>3044</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B11" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E11" s="5">
+        <v>3049</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E12" s="5">
+        <v>3049</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3056</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E14" s="5">
+        <v>3072</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E15" s="5">
+        <v>3073</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E16" s="5">
+        <v>3084</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B17" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E17" s="5">
+        <v>3084</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B18" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3093</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3131</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3137</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B21" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E21" s="5">
+        <v>3148</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3149</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B23" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E23" s="5">
+        <v>3154</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B24" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3165</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3166</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B26" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3168</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B27" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3172</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3181</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B29" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3182</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E30" s="5">
+        <v>3182</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3198</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B32" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E32" s="5">
+        <v>3199</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B33" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3199</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B34" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E34" s="5">
+        <v>3200</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B35" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3205</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B36" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E36" s="5">
+        <v>3212</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B37" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E37" s="5">
+        <v>3337</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B38" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E38" s="5">
+        <v>3337</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B39" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E39" s="5">
+        <v>3752</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B40" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E40" s="5">
+        <v>3765</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B41" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E41" s="5">
+        <v>3786</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B42" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E42" s="5">
+        <v>3806</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B43" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E43" s="5">
+        <v>3807</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B44" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E44" s="5">
+        <v>3910</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B45" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E45" s="5">
+        <v>3911</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B46" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E46" s="5">
+        <v>3913</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3919</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B48" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E48" s="5">
+        <v>3927</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A49" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B49" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E49" s="5">
+        <v>3929</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A50" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B50" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E50" s="5">
+        <v>3930</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A51" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B51" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E51" s="5">
+        <v>3931</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A52" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B52" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E52" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A53" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B53" s="13">
+        <v>46200</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E53" s="5">
+        <v>3977</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A54" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B54" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="E54" s="21">
+        <v>3630</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G54" s="19"/>
+      <c r="H54" s="8"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A55" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B55" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="E55" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G55" s="19"/>
+      <c r="H55" s="8"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A56" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B56" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="E56" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G56" s="19"/>
+      <c r="H56" s="8"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B57" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="E57" s="21">
+        <v>3629</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G57" s="19"/>
+      <c r="H57" s="8"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A58" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B58" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="E58" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G58" s="19"/>
+      <c r="H58" s="8"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A59" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B59" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C59" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="E59" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G59" s="19"/>
+      <c r="H59" s="8"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A60" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B60" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C60" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="E60" s="21">
+        <v>3614</v>
+      </c>
+      <c r="F60" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G60" s="19"/>
+      <c r="H60" s="8"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A61" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B61" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="E61" s="21">
+        <v>3616</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G61" s="19"/>
+      <c r="H61" s="8"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A62" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B62" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="E62" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G62" s="19"/>
+      <c r="H62" s="8"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A63" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B63" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="E63" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G63" s="19"/>
+      <c r="H63" s="8"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A64" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B64" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C64" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="E64" s="21">
+        <v>3633</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G64" s="19"/>
+      <c r="H64" s="8"/>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A65" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B65" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C65" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="E65" s="21">
+        <v>3631</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="8"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A66" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B66" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C66" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="E66" s="21">
+        <v>3634</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G66" s="19"/>
+      <c r="H66" s="8"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A67" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B67" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C67" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="E67" s="21">
+        <v>3629</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G67" s="19"/>
+      <c r="H67" s="8"/>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A68" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B68" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="E68" s="21">
+        <v>3442</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G68" s="19"/>
+      <c r="H68" s="8"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A69" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B69" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C69" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="E69" s="21">
+        <v>3442</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G69" s="19"/>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B70" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C70" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E70" s="21">
+        <v>3444</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="8"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B71" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C71" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="E71" s="21">
+        <v>3458</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G71" s="19"/>
+      <c r="H71" s="8"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A72" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B72" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C72" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>410</v>
+      </c>
+      <c r="E72" s="21">
+        <v>3444</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G72" s="19"/>
+      <c r="H72" s="8"/>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A73" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B73" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C73" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="E73" s="21">
+        <v>3442</v>
+      </c>
+      <c r="F73" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G73" s="19"/>
+      <c r="H73" s="8"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A74" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B74" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C74" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>412</v>
+      </c>
+      <c r="E74" s="21">
+        <v>3435</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G74" s="19"/>
+      <c r="H74" s="8"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A75" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B75" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>413</v>
+      </c>
+      <c r="E75" s="21">
+        <v>3434</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G75" s="19"/>
+      <c r="H75" s="8"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A76" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B76" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C76" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="E76" s="21">
+        <v>3446</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G76" s="19"/>
+      <c r="H76" s="8"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A77" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B77" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C77" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="E77" s="21">
+        <v>3447</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G77" s="19"/>
+      <c r="H77" s="8"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A678C061-7E49-4FA1-8F5D-BB0F55AEFC6B}">
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7265625" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="15.453125" style="8" customWidth="1"/>
     <col min="7" max="7" width="15.26953125" style="8" customWidth="1"/>
     <col min="8" max="8" width="22.1796875" style="8" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.5">
-      <c r="A3" s="9"/>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="9" t="s">
+        <v>151</v>
+      </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B4" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D4" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="E4" s="21">
+        <v>6025</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B5" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="E5" s="21">
+        <v>6154</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B6" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="E6" s="21">
+        <v>6169</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B7" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="E7" s="21">
+        <v>6170</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B8" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="E8" s="21">
+        <v>6062</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B9" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="E9" s="21">
+        <v>6028</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B10" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="E10" s="21">
+        <v>6156</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B11" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>480</v>
+      </c>
+      <c r="E11" s="21">
+        <v>6028</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B12" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="E12" s="21">
+        <v>6034</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B13" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>482</v>
+      </c>
+      <c r="E13" s="21">
+        <v>6069</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="18">
+        <v>46188</v>
+      </c>
+      <c r="B14" s="18">
+        <v>46200</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>483</v>
+      </c>
+      <c r="E14" s="21">
+        <v>6021</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="E16" s="8"/>
-    </row>
-[...82 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -16410,117 +11497,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
+    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" contentBits="0" removed="0"/>
+  <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>ACT</vt:lpstr>
       <vt:lpstr>NSW</vt:lpstr>
+      <vt:lpstr>QLD</vt:lpstr>
+      <vt:lpstr>SA</vt:lpstr>
+      <vt:lpstr>TAS</vt:lpstr>
       <vt:lpstr>VIC</vt:lpstr>
-      <vt:lpstr>QLD</vt:lpstr>
       <vt:lpstr>WA</vt:lpstr>
-      <vt:lpstr>TAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Starkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>