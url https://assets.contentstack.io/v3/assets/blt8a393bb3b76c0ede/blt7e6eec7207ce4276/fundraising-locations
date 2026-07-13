--- v6 (2026-06-17)
+++ v7 (2026-07-13)
@@ -1,188 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="8_{E8A5B49C-2B7A-4799-91F1-16120FF3A1FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{99855AB6-0E7B-4E86-8C7E-78987FC85F0C}"/>
+  <xr:revisionPtr revIDLastSave="148" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DC640D1-C9EA-4CEC-9878-53BEE2EE0AC5}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NSW" sheetId="1" r:id="rId1"/>
     <sheet name="QLD" sheetId="5" r:id="rId2"/>
-    <sheet name="SA" sheetId="7" r:id="rId3"/>
+    <sheet name="VIC" sheetId="2" r:id="rId3"/>
     <sheet name="TAS" sheetId="6" r:id="rId4"/>
-    <sheet name="VIC" sheetId="2" r:id="rId5"/>
-    <sheet name="WA" sheetId="3" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1621" uniqueCount="529">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
     <t>BOTANY</t>
   </si>
   <si>
     <t>Event</t>
   </si>
   <si>
-    <t>Southport</t>
-[...1 lines deleted...]
-  <si>
     <t>WHITE ROCK</t>
   </si>
   <si>
     <t>ANNANDALE</t>
   </si>
   <si>
     <t>WINDSOR</t>
   </si>
   <si>
-    <t>CAMPERDOWN</t>
-[...31 lines deleted...]
-  <si>
     <t>BOWEN</t>
   </si>
   <si>
     <t>BRANDON</t>
   </si>
   <si>
     <t>BELGIAN GARDENS</t>
   </si>
   <si>
     <t>CASTLE HILL</t>
   </si>
   <si>
     <t>NORTH WARD</t>
   </si>
   <si>
     <t>PALLARENDA</t>
   </si>
   <si>
     <t>ROWES BAY</t>
   </si>
   <si>
     <t>RAILWAY ESTATE</t>
   </si>
   <si>
     <t>SOUTH TOWNSVILLE</t>
@@ -439,1287 +399,1411 @@
   <si>
     <t>STRATFORD</t>
   </si>
   <si>
     <t>WESTCOURT</t>
   </si>
   <si>
     <t>WHITFIELD</t>
   </si>
   <si>
     <t>WANGAN</t>
   </si>
   <si>
     <t>BELLENDEN KER</t>
   </si>
   <si>
     <t>KURRIMINE BEACH</t>
   </si>
   <si>
     <t>BONNIE DOON</t>
   </si>
   <si>
     <t>COOYA BEACH</t>
   </si>
   <si>
-    <t>MOSSMAN</t>
-[...1 lines deleted...]
-  <si>
     <t>NEWELL</t>
   </si>
   <si>
     <t>WONGA</t>
   </si>
   <si>
     <t>CRAIGLIE</t>
   </si>
   <si>
     <t>PORT DOUGLAS</t>
   </si>
   <si>
     <t>CARAVONICA</t>
   </si>
   <si>
     <t>HOLLOWAYS BEACH</t>
   </si>
   <si>
     <t>MACHANS BEACH</t>
   </si>
   <si>
     <t>SMITHFIELD</t>
   </si>
   <si>
     <t>YORKEYS KNOB</t>
   </si>
   <si>
     <t>CLIFTON BEACH</t>
   </si>
   <si>
     <t>KEWARRA BEACH</t>
   </si>
   <si>
     <t>PALM COVE</t>
   </si>
   <si>
     <t>TRINITY BEACH</t>
   </si>
   <si>
     <t>TRINITY PARK</t>
   </si>
   <si>
-    <t>MAREEBA</t>
-[...1 lines deleted...]
-  <si>
     <t>SPEEWAH</t>
   </si>
   <si>
     <t>TOLGA</t>
   </si>
   <si>
-    <t>ATHERTON</t>
-[...1 lines deleted...]
-  <si>
     <t>YUNGABURRA</t>
   </si>
   <si>
     <t>MALANDA</t>
   </si>
   <si>
-    <t>June</t>
-[...25 lines deleted...]
-  <si>
     <t>NEWTOWN</t>
   </si>
   <si>
-    <t>ERSKINEVILLE</t>
-[...67 lines deleted...]
-  <si>
     <t>HOBARTVILLE</t>
   </si>
   <si>
     <t>NORTH RICHMOND</t>
   </si>
   <si>
-    <t>ACACIA GARDENS</t>
-[...79 lines deleted...]
-  <si>
     <t>KAWANA</t>
   </si>
   <si>
     <t>ANDERGROVE</t>
   </si>
   <si>
     <t>BAKERS CREEK</t>
   </si>
   <si>
     <t>GLENELLA</t>
   </si>
   <si>
     <t>MOUNT PLEASANT</t>
   </si>
   <si>
     <t>OORALEA</t>
   </si>
   <si>
     <t>PAGET</t>
   </si>
   <si>
-    <t>MORANBAH</t>
-[...28 lines deleted...]
-  <si>
     <t>AYR</t>
   </si>
   <si>
     <t>HERMIT PARK</t>
   </si>
   <si>
     <t>HYDE PARK</t>
   </si>
   <si>
     <t>ROSSLEA</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>LUCINDA</t>
   </si>
   <si>
     <t>ALLINGHAM</t>
   </si>
   <si>
-    <t>SA</t>
-[...173 lines deleted...]
-    <t>Marsden</t>
+    <t>BROOKFIELD</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>BURNSIDE</t>
+  </si>
+  <si>
+    <t>CARLTON NORTH</t>
+  </si>
+  <si>
+    <t>PRINCES HILL</t>
+  </si>
+  <si>
+    <t>ROXBURGH PARK</t>
+  </si>
+  <si>
+    <t>FITZROY</t>
+  </si>
+  <si>
+    <t>ABBOTSFORD</t>
+  </si>
+  <si>
+    <t>CLIFTON HILL</t>
+  </si>
+  <si>
+    <t>FITZROY NORTH</t>
+  </si>
+  <si>
+    <t>SAINT HELENA</t>
+  </si>
+  <si>
+    <t>BURNLEY</t>
+  </si>
+  <si>
+    <t>CREMORNE</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>BURWOOD</t>
+  </si>
+  <si>
+    <t>WANDIN EAST</t>
+  </si>
+  <si>
+    <t>MURRUMBEENA</t>
+  </si>
+  <si>
+    <t>MULGRAVE</t>
+  </si>
+  <si>
+    <t>ROWVILLE</t>
+  </si>
+  <si>
+    <t>BRIGHTON EAST</t>
+  </si>
+  <si>
+    <t>HAMPTON</t>
+  </si>
+  <si>
+    <t>CHELTENHAM</t>
+  </si>
+  <si>
+    <t>BLACK ROCK</t>
+  </si>
+  <si>
+    <t>CARRUM</t>
+  </si>
+  <si>
+    <t>CARRUM DOWNS</t>
+  </si>
+  <si>
+    <t>MIDDLE PARK</t>
+  </si>
+  <si>
+    <t>BONNIE BROOK</t>
+  </si>
+  <si>
+    <t>PLUMPTON</t>
+  </si>
+  <si>
+    <t>Deanside</t>
+  </si>
+  <si>
+    <t>MELTON WEST</t>
+  </si>
+  <si>
+    <t>MELTON SOUTH</t>
+  </si>
+  <si>
+    <t>STRATHTULLOH</t>
+  </si>
+  <si>
+    <t>WEIR VIEWS</t>
+  </si>
+  <si>
+    <t>BEVERIDGE</t>
+  </si>
+  <si>
+    <t>DOREEN</t>
+  </si>
+  <si>
+    <t>MERNDA</t>
+  </si>
+  <si>
+    <t>KILMORE</t>
+  </si>
+  <si>
+    <t>EMERALD</t>
+  </si>
+  <si>
+    <t>SASSAFRAS</t>
+  </si>
+  <si>
+    <t>SHERBROOKE</t>
+  </si>
+  <si>
+    <t>WARBURTON</t>
+  </si>
+  <si>
+    <t>POINT LEO</t>
+  </si>
+  <si>
+    <t>SHOREHAM</t>
+  </si>
+  <si>
+    <t>BALNARRING</t>
+  </si>
+  <si>
+    <t>BALNARRING BEACH</t>
+  </si>
+  <si>
+    <t>BOTANIC RIDGE</t>
+  </si>
+  <si>
+    <t>CRANBOURNE SOUTH</t>
+  </si>
+  <si>
+    <t>JUNCTION VILLAGE</t>
+  </si>
+  <si>
+    <t>CLYDE</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>Puckapunyal</t>
+  </si>
+  <si>
+    <t>Violet Town</t>
+  </si>
+  <si>
+    <t>Broadford</t>
+  </si>
+  <si>
+    <t>Avenel</t>
+  </si>
+  <si>
+    <t>Heathcote</t>
+  </si>
+  <si>
+    <t>Argyle</t>
+  </si>
+  <si>
+    <t>Nagambie</t>
+  </si>
+  <si>
+    <t>Murchison</t>
+  </si>
+  <si>
+    <t>Tallarook</t>
+  </si>
+  <si>
+    <t>Rushworth</t>
+  </si>
+  <si>
+    <t>Waranga Shores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goulburn Weir </t>
+  </si>
+  <si>
+    <t>BONDI JUNCTION</t>
+  </si>
+  <si>
+    <t>SOUTH COOGEE</t>
+  </si>
+  <si>
+    <t>STANMORE</t>
+  </si>
+  <si>
+    <t>PETERSHAM</t>
+  </si>
+  <si>
+    <t>CAMMERAY</t>
+  </si>
+  <si>
+    <t>NORTHBRIDGE</t>
+  </si>
+  <si>
+    <t>ARTARMON</t>
+  </si>
+  <si>
+    <t>ROSEVILLE</t>
+  </si>
+  <si>
+    <t>BEACON HILL</t>
+  </si>
+  <si>
+    <t>DUNDAS VALLEY</t>
+  </si>
+  <si>
+    <t>NORTH EPPING</t>
+  </si>
+  <si>
+    <t>CHERRYBROOK</t>
+  </si>
+  <si>
+    <t>SUMMER HILL</t>
+  </si>
+  <si>
+    <t>ASHFIELD</t>
+  </si>
+  <si>
+    <t>CONCORD</t>
+  </si>
+  <si>
+    <t>HARRIS PARK</t>
+  </si>
+  <si>
+    <t>CABRAMATTA</t>
+  </si>
+  <si>
+    <t>CASULA</t>
+  </si>
+  <si>
+    <t>WARWICK FARM</t>
+  </si>
+  <si>
+    <t>WILEY PARK</t>
+  </si>
+  <si>
+    <t>MARRICKVILLE</t>
+  </si>
+  <si>
+    <t>RIVERWOOD</t>
+  </si>
+  <si>
+    <t>PANANIA</t>
+  </si>
+  <si>
+    <t>MIRANDA</t>
+  </si>
+  <si>
+    <t>ENGADINE</t>
+  </si>
+  <si>
+    <t>HEATHCOTE</t>
+  </si>
+  <si>
+    <t>BENSVILLE</t>
+  </si>
+  <si>
+    <t>COPACABANA</t>
+  </si>
+  <si>
+    <t>DAVISTOWN</t>
+  </si>
+  <si>
+    <t>GREEN POINT</t>
+  </si>
+  <si>
+    <t>KINCUMBER</t>
+  </si>
+  <si>
+    <t>KINCUMBER SOUTH</t>
+  </si>
+  <si>
+    <t>MACMASTERS BEACH</t>
+  </si>
+  <si>
+    <t>CALALA</t>
+  </si>
+  <si>
+    <t>HILLVUE</t>
+  </si>
+  <si>
+    <t>MOORE CREEK</t>
+  </si>
+  <si>
+    <t>NORTH TAMWORTH</t>
+  </si>
+  <si>
+    <t>OXLEY VALE</t>
+  </si>
+  <si>
+    <t>WESTDALE</t>
+  </si>
+  <si>
+    <t>KOOTINGAL</t>
+  </si>
+  <si>
+    <t>YAMBA</t>
+  </si>
+  <si>
+    <t>ILUKA</t>
+  </si>
+  <si>
+    <t>EVANS HEAD</t>
+  </si>
+  <si>
+    <t>ROSEBERRY</t>
+  </si>
+  <si>
+    <t>LENNOX HEAD</t>
+  </si>
+  <si>
+    <t>SKENNARS HEAD</t>
+  </si>
+  <si>
+    <t>BYRON BAY</t>
+  </si>
+  <si>
+    <t>SUFFOLK PARK</t>
+  </si>
+  <si>
+    <t>BOGANGAR</t>
+  </si>
+  <si>
+    <t>MINTO</t>
+  </si>
+  <si>
+    <t>BUXTON</t>
+  </si>
+  <si>
+    <t>PICTON</t>
+  </si>
+  <si>
+    <t>WILTON</t>
+  </si>
+  <si>
+    <t>THIRLMERE</t>
+  </si>
+  <si>
+    <t>TAHMOOR</t>
+  </si>
+  <si>
+    <t>BARGO</t>
+  </si>
+  <si>
+    <t>MOSS VALE</t>
+  </si>
+  <si>
+    <t>GRIFFITH</t>
+  </si>
+  <si>
+    <t>HANWOOD</t>
+  </si>
+  <si>
+    <t>YOOGALI</t>
+  </si>
+  <si>
+    <t>GLENMORE PARK</t>
+  </si>
+  <si>
+    <t>LONDONDERRY</t>
+  </si>
+  <si>
+    <t>SOUTH WINDSOR</t>
+  </si>
+  <si>
+    <t>WINDSOR DOWNS</t>
+  </si>
+  <si>
+    <t>COLYTON</t>
+  </si>
+  <si>
+    <t>MINCHINBURY</t>
+  </si>
+  <si>
+    <t>DUBBO</t>
+  </si>
+  <si>
+    <t>Forbes</t>
+  </si>
+  <si>
+    <t>Parkes</t>
+  </si>
+  <si>
+    <t>Eugowra</t>
+  </si>
+  <si>
+    <t>Bogan Gate</t>
+  </si>
+  <si>
+    <t>Manildra</t>
+  </si>
+  <si>
+    <t>Molong</t>
+  </si>
+  <si>
+    <t>Peak Hill</t>
+  </si>
+  <si>
+    <t>Grenfell</t>
+  </si>
+  <si>
+    <t>Gooloogong</t>
+  </si>
+  <si>
+    <t>Canowindra</t>
+  </si>
+  <si>
+    <t>Nerang</t>
+  </si>
+  <si>
+    <t>Worongary</t>
+  </si>
+  <si>
+    <t>Oxenford</t>
+  </si>
+  <si>
+    <t>Burleigh Heads</t>
+  </si>
+  <si>
+    <t>Ormeau</t>
+  </si>
+  <si>
+    <t>Boonah</t>
+  </si>
+  <si>
+    <t>Surfers Paradise</t>
+  </si>
+  <si>
+    <t>Currumbin Waters</t>
+  </si>
+  <si>
+    <t>Brisbane City</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Paradise Point</t>
+  </si>
+  <si>
+    <t>Hope Island</t>
+  </si>
+  <si>
+    <t>Wongawallan</t>
+  </si>
+  <si>
+    <t>57 Station St</t>
+  </si>
+  <si>
+    <t>1 Mudgeeraba Rd</t>
+  </si>
+  <si>
+    <t>26 Michigan Dr</t>
+  </si>
+  <si>
+    <t>1/50 Kortum Dr</t>
+  </si>
+  <si>
+    <t>180-186 Pascoe Rd</t>
+  </si>
+  <si>
+    <t>58 High St</t>
+  </si>
+  <si>
+    <t>3059 Surfers Paradise Blvd</t>
+  </si>
+  <si>
+    <t>18/15-23 Bienvenue Dr</t>
+  </si>
+  <si>
+    <t>79 Adelaide St</t>
+  </si>
+  <si>
+    <t>2088 Gold Coast Hwy</t>
+  </si>
+  <si>
+    <t>2/1 Grice Ave</t>
+  </si>
+  <si>
+    <t>24 Broadwater Ave</t>
+  </si>
+  <si>
+    <t>69 Currey Rd</t>
+  </si>
+  <si>
+    <t>My Centre Nerang</t>
+  </si>
+  <si>
+    <t>Worongary Town Centre</t>
+  </si>
+  <si>
+    <t>SPAR Express Oxenford</t>
+  </si>
+  <si>
+    <t>Repco Burleigh Heads</t>
+  </si>
+  <si>
+    <t>Coles Ormeau</t>
+  </si>
+  <si>
+    <t>Ritchies SUPA IGA Boonah</t>
+  </si>
+  <si>
+    <t>Towers Chempro Chemist</t>
+  </si>
+  <si>
+    <t>IGA Currumbin Fair</t>
+  </si>
+  <si>
+    <t>Coles Local Brisbane - Adelaide St</t>
+  </si>
+  <si>
+    <t>The Farm at Miami</t>
+  </si>
+  <si>
+    <t>Paradise Point Fruit Market</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Hope Island</t>
+  </si>
+  <si>
+    <t>Spectrum Plants</t>
+  </si>
+  <si>
+    <t>Goondiwindi</t>
+  </si>
+  <si>
+    <t>Lundavra</t>
+  </si>
+  <si>
+    <t>Billa Billa</t>
+  </si>
+  <si>
+    <t>ASCOT</t>
+  </si>
+  <si>
+    <t>HAMILTON</t>
+  </si>
+  <si>
+    <t>WAVELL HEIGHTS</t>
+  </si>
+  <si>
+    <t>NORTHGATE</t>
+  </si>
+  <si>
+    <t>BANYO</t>
+  </si>
+  <si>
+    <t>VIRGINIA</t>
+  </si>
+  <si>
+    <t>CLONTARF</t>
+  </si>
+  <si>
+    <t>MARGATE</t>
+  </si>
+  <si>
+    <t>NEWPORT</t>
+  </si>
+  <si>
+    <t>BOONDALL</t>
+  </si>
+  <si>
+    <t>EVERTON HILLS</t>
+  </si>
+  <si>
+    <t>EVERTON PARK</t>
+  </si>
+  <si>
+    <t>AUCHENFLOWER</t>
+  </si>
+  <si>
+    <t>TOOWONG</t>
+  </si>
+  <si>
+    <t>SINNAMON PARK</t>
+  </si>
+  <si>
+    <t>JINDALEE</t>
+  </si>
+  <si>
+    <t>MOUNT OMMANEY</t>
+  </si>
+  <si>
+    <t>SUMNER</t>
+  </si>
+  <si>
+    <t>GRACEVILLE</t>
+  </si>
+  <si>
+    <t>OXLEY</t>
+  </si>
+  <si>
+    <t>SOUTH BRISBANE</t>
+  </si>
+  <si>
+    <t>EIGHT MILE PLAINS</t>
+  </si>
+  <si>
+    <t>RUNCORN</t>
+  </si>
+  <si>
+    <t>MOUNT GRAVATT</t>
+  </si>
+  <si>
+    <t>LOGANLEA</t>
+  </si>
+  <si>
+    <t>WATERFORD WEST</t>
+  </si>
+  <si>
+    <t>MACKENZIE</t>
+  </si>
+  <si>
+    <t>CAPALABA</t>
+  </si>
+  <si>
+    <t>ALEXANDRA HILLS</t>
+  </si>
+  <si>
+    <t>MOUNT COTTON</t>
+  </si>
+  <si>
+    <t>KANGAROO POINT</t>
+  </si>
+  <si>
+    <t>BALMORAL</t>
+  </si>
+  <si>
+    <t>EAGLEBY</t>
+  </si>
+  <si>
+    <t>EDENS LANDING</t>
+  </si>
+  <si>
+    <t>STEIGLITZ</t>
+  </si>
+  <si>
+    <t>JACOBS WELL</t>
+  </si>
+  <si>
+    <t>ORMEAU</t>
+  </si>
+  <si>
+    <t>ORMEAU HILLS</t>
+  </si>
+  <si>
+    <t>WONGAWALLAN</t>
+  </si>
+  <si>
+    <t>LOWER BEECHMONT</t>
+  </si>
+  <si>
+    <t>HELENSVALE</t>
+  </si>
+  <si>
+    <t>MOLENDINAR</t>
+  </si>
+  <si>
+    <t>LABRADOR</t>
+  </si>
+  <si>
+    <t>COOLANGATTA</t>
+  </si>
+  <si>
+    <t>MERRIMAC</t>
+  </si>
+  <si>
+    <t>FLAGSTONE</t>
+  </si>
+  <si>
+    <t>NORTH MACLEAN</t>
+  </si>
+  <si>
+    <t>SOUTH MACLEAN</t>
+  </si>
+  <si>
+    <t>AUGUSTINE HEIGHTS</t>
+  </si>
+  <si>
+    <t>BROOKWATER</t>
+  </si>
+  <si>
+    <t>SPRINGFIELD LAKES</t>
+  </si>
+  <si>
+    <t>RIVERVIEW</t>
+  </si>
+  <si>
+    <t>EAST IPSWICH</t>
+  </si>
+  <si>
+    <t>BLACKBUTT</t>
+  </si>
+  <si>
+    <t>DEEBING HEIGHTS</t>
+  </si>
+  <si>
+    <t>KARANA DOWNS</t>
+  </si>
+  <si>
+    <t>RIPLEY</t>
+  </si>
+  <si>
+    <t>SOUTH RIPLEY</t>
+  </si>
+  <si>
+    <t>GATTON</t>
+  </si>
+  <si>
+    <t>MORAYFIELD</t>
+  </si>
+  <si>
+    <t>BONGAREE</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>KIRKWOOD</t>
+  </si>
+  <si>
+    <t>TOOLOOA</t>
+  </si>
+  <si>
+    <t>CLINTON</t>
+  </si>
+  <si>
+    <t>CALLEMONDAH</t>
+  </si>
+  <si>
+    <t>GLADSTONE CENTRAL</t>
+  </si>
+  <si>
+    <t>SOUTH GLADSTONE</t>
+  </si>
+  <si>
+    <t>WEST GLADSTONE</t>
+  </si>
+  <si>
+    <t>WEST ROCKHAMPTON</t>
+  </si>
+  <si>
+    <t>BERSERKER</t>
+  </si>
+  <si>
+    <t>NORMAN GARDENS</t>
+  </si>
+  <si>
+    <t>PARK AVENUE</t>
+  </si>
+  <si>
+    <t>GRACEMERE</t>
+  </si>
+  <si>
+    <t>EMU PARK</t>
+  </si>
+  <si>
+    <t>ZILZIE</t>
+  </si>
+  <si>
+    <t>Coomera</t>
+  </si>
+  <si>
+    <t>Alderley</t>
+  </si>
+  <si>
+    <t>South Brisbane</t>
+  </si>
+  <si>
+    <t>Redcliffe</t>
+  </si>
+  <si>
+    <t>Coorparoo</t>
+  </si>
+  <si>
+    <t>Redland Bay</t>
+  </si>
+  <si>
+    <t>Stafford</t>
+  </si>
+  <si>
+    <t>Beaudesert</t>
   </si>
   <si>
     <t>Tugun</t>
   </si>
   <si>
-    <t>Marsden On Fifth</t>
-[...353 lines deleted...]
-    <t>Taradale</t>
+    <t>Mermaid Waters</t>
+  </si>
+  <si>
+    <t>Stockland Burleigh Heads</t>
+  </si>
+  <si>
+    <t>Nerang Fair Shopping Centre</t>
+  </si>
+  <si>
+    <t>Coomera East, Gold Coast</t>
+  </si>
+  <si>
+    <t>Coles Alderley</t>
+  </si>
+  <si>
+    <t>Woolworths Fish Lane South Brisbane</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Redcliffe</t>
+  </si>
+  <si>
+    <t>TerryWhite Chemmart Coorparoo</t>
+  </si>
+  <si>
+    <t>IGA Redland Heights</t>
+  </si>
+  <si>
+    <t>Good Price Pharmacy Warehouse Stafford</t>
+  </si>
+  <si>
+    <t>IGA Beaudesert</t>
+  </si>
+  <si>
+    <t>McDonald's Tugun</t>
+  </si>
+  <si>
+    <t>Bunnings Mermaid Waters - IN STORE ONLY</t>
+  </si>
+  <si>
+    <t>149 West Burleigh Rd</t>
+  </si>
+  <si>
+    <t>74-80 Beaudesert-Nerang Rd</t>
+  </si>
+  <si>
+    <t>4 Oaky Crk Rd</t>
+  </si>
+  <si>
+    <t>34 South Pine Rd</t>
+  </si>
+  <si>
+    <t>1/49 Melbourne St</t>
+  </si>
+  <si>
+    <t>179 Redcliffe Pde</t>
+  </si>
+  <si>
+    <t>332 Old Cleveland Rd</t>
+  </si>
+  <si>
+    <t>30-32 Cypress St</t>
+  </si>
+  <si>
+    <t>219 Stafford Rd</t>
+  </si>
+  <si>
+    <t>10 Oakland Wy</t>
+  </si>
+  <si>
+    <t>3/13 Maud St</t>
+  </si>
+  <si>
+    <t>Q Super Centre, Cnr Markeri St &amp; Southport-Burleigh Rd</t>
+  </si>
+  <si>
+    <t>Mullumbimby</t>
+  </si>
+  <si>
+    <t>Casino</t>
+  </si>
+  <si>
+    <t>Station St</t>
+  </si>
+  <si>
+    <t>169 Canterbury St</t>
+  </si>
+  <si>
+    <t>Woolworths Mullumbimby</t>
+  </si>
+  <si>
+    <t>Woolworths Casino</t>
+  </si>
+  <si>
+    <t>Mudgeeraba</t>
+  </si>
+  <si>
+    <t>Helensvale</t>
+  </si>
+  <si>
+    <t>Reedy Creek</t>
   </si>
   <si>
     <t>Runaway Bay</t>
   </si>
   <si>
+    <t>Main Beach</t>
+  </si>
+  <si>
+    <t>Kenmore</t>
+  </si>
+  <si>
+    <t>Wynnum</t>
+  </si>
+  <si>
+    <t>Mudgeeraba Market Shopping Centre</t>
+  </si>
+  <si>
+    <t>Westfield Helensvale</t>
+  </si>
+  <si>
+    <t>Reedy Creek Pharmacy</t>
+  </si>
+  <si>
     <t>Runaway Bay Centre</t>
   </si>
   <si>
+    <t>Main Beach Bakery</t>
+  </si>
+  <si>
+    <t>Kenmore Chempro Chemist</t>
+  </si>
+  <si>
+    <t>Kmart Oxenford</t>
+  </si>
+  <si>
+    <t>Coles Wynnum</t>
+  </si>
+  <si>
+    <t>IGA Tugun Beach</t>
+  </si>
+  <si>
+    <t>3 Swan Ln</t>
+  </si>
+  <si>
+    <t>1-29 Millaroo Dr</t>
+  </si>
+  <si>
+    <t>Shop 8A/50 Woodland Dr</t>
+  </si>
+  <si>
     <t>10-12 Lae Dr</t>
   </si>
   <si>
-    <t>Jimboomba</t>
-[...32 lines deleted...]
-    <t>IGA Tugun Beach</t>
+    <t>24 Tedder Ave</t>
+  </si>
+  <si>
+    <t>9 Marshall Ln</t>
+  </si>
+  <si>
+    <t>15 Global Plaza</t>
+  </si>
+  <si>
+    <t>132 Florence St</t>
   </si>
   <si>
     <t>459/461 Golden Four Dr</t>
   </si>
   <si>
-    <t>Tamborine Mountain</t>
-[...152 lines deleted...]
-    <t xml:space="preserve">Stirling </t>
+    <t>TAS</t>
+  </si>
+  <si>
+    <t>Hobart</t>
+  </si>
+  <si>
+    <t>North Hobart</t>
+  </si>
+  <si>
+    <t>West Hobart</t>
+  </si>
+  <si>
+    <t>Sandy Bay</t>
+  </si>
+  <si>
+    <t>Lenah Valley</t>
+  </si>
+  <si>
+    <t>Lutana</t>
+  </si>
+  <si>
+    <t>Moonah</t>
+  </si>
+  <si>
+    <t>West Moonah</t>
+  </si>
+  <si>
+    <t>Glenorchy</t>
+  </si>
+  <si>
+    <t>Derwent Park</t>
+  </si>
+  <si>
+    <t>Montrose</t>
+  </si>
+  <si>
+    <t>Dowsing Point</t>
+  </si>
+  <si>
+    <t>Rosetta</t>
+  </si>
+  <si>
+    <t>Berriedale</t>
+  </si>
+  <si>
+    <t>Granton</t>
+  </si>
+  <si>
+    <t>Mount Nelson</t>
+  </si>
+  <si>
+    <t>Bonnet Hill</t>
+  </si>
+  <si>
+    <t>Kingston Beach</t>
+  </si>
+  <si>
+    <t>Huntingfield</t>
+  </si>
+  <si>
+    <t>Margate</t>
+  </si>
+  <si>
+    <t>Barretta</t>
+  </si>
+  <si>
+    <t>Geilston Bay</t>
+  </si>
+  <si>
+    <t>Acton Park</t>
+  </si>
+  <si>
+    <t>Mornington</t>
+  </si>
+  <si>
+    <t>Oakdowns</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Midway Point</t>
+  </si>
+  <si>
+    <t>Sorrell</t>
+  </si>
+  <si>
+    <t>South Hobart</t>
+  </si>
+  <si>
+    <t>Mount Stuart</t>
+  </si>
+  <si>
+    <t>New Town</t>
+  </si>
+  <si>
+    <t>Chigwell</t>
+  </si>
+  <si>
+    <t>Claremont</t>
+  </si>
+  <si>
+    <t>Austins Ferry</t>
+  </si>
+  <si>
+    <t>Taroona</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>Blackmans Bay</t>
+  </si>
+  <si>
+    <t>Gayndah</t>
+  </si>
+  <si>
+    <t>Mundubbera</t>
+  </si>
+  <si>
+    <t>Binjour</t>
+  </si>
+  <si>
+    <t>Ideraway</t>
+  </si>
+  <si>
+    <t>The Limits</t>
+  </si>
+  <si>
+    <t>Wetheron</t>
+  </si>
+  <si>
+    <t>Boynewood</t>
+  </si>
+  <si>
+    <t>Glenrae</t>
+  </si>
+  <si>
+    <t>Old Cooranga</t>
+  </si>
+  <si>
+    <t>Mundowran</t>
+  </si>
+  <si>
+    <t>Coonambula</t>
+  </si>
+  <si>
+    <t>DERRI DERRA</t>
+  </si>
+  <si>
+    <t>Reids Creek</t>
+  </si>
+  <si>
+    <t>Monogorilby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riverleigh </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...14 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
@@ -1995,9298 +2079,9556 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J77"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G68" sqref="G68"/>
+      <selection pane="bottomLeft" activeCell="C103" sqref="C103"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="13.1796875" style="13" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="8"/>
+    <col min="1" max="1" width="13.1796875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="15.453125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="4"/>
+    <col min="4" max="4" width="19.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7265625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="18.90625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="46.453125" style="4" customWidth="1"/>
+    <col min="8" max="8" width="53.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="8.7265625" style="6"/>
+    <col min="12" max="12" width="12.7265625" style="6" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:8" ht="15.5">
+      <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B3" s="4" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5">
+      <c r="A3" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="4"/>
-      <c r="H3" s="4" t="s">
+      <c r="G3" s="3"/>
+      <c r="H3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C5" s="5" t="s">
+    <row r="5" spans="1:8">
+      <c r="A5" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B5" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="D5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B6" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="D6" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E6" s="4">
+        <v>2022</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B7" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C8" s="5" t="s">
+      <c r="D7" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2034</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B8" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="D8" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E8" s="4">
+        <v>2042</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B9" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="D9" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2048</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B10" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="D10" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E10" s="4">
+        <v>2049</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B11" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C12" s="5" t="s">
+      <c r="D11" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2062</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B12" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="D12" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E12" s="4">
+        <v>2063</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B13" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C14" s="5" t="s">
+      <c r="D13" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="4">
+        <v>2064</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B14" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C15" s="5" t="s">
+      <c r="D14" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E14" s="4">
+        <v>2069</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B15" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C16" s="5" t="s">
+      <c r="D15" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E15" s="4">
+        <v>2100</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B16" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="D16" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E16" s="4">
+        <v>2117</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C18" s="5" t="s">
+      <c r="D17" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E17" s="4">
+        <v>2121</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B18" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="D18" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E18" s="4">
+        <v>2126</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B19" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C20" s="5" t="s">
+      <c r="D19" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E19" s="4">
+        <v>2130</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B20" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C21" s="5" t="s">
+      <c r="D20" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E20" s="4">
+        <v>2131</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B21" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C22" s="5" t="s">
+      <c r="D21" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E21" s="4">
+        <v>2137</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B22" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C23" s="5" t="s">
+      <c r="D22" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E22" s="4">
+        <v>2150</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B23" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="E23" s="4">
+        <v>2166</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B24" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E24" s="4">
+        <v>2170</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B25" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E25" s="4">
+        <v>2170</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B26" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="E26" s="4">
+        <v>2195</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B27" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E27" s="4">
+        <v>2204</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B28" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E28" s="4">
+        <v>2210</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B29" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="E29" s="4">
+        <v>2213</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B30" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E30" s="4">
+        <v>2228</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B31" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E31" s="4">
+        <v>2233</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B32" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E32" s="4">
+        <v>2233</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B33" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="E33" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B34" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E34" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B35" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E35" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B36" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E36" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B37" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E37" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B38" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E38" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B39" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39" s="4">
+        <v>2251</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B40" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E40" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B41" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E41" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B42" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E42" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B43" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E43" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B44" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E44" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B45" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="E45" s="4">
+        <v>2340</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B46" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E46" s="4">
+        <v>2352</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B47" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="E47" s="4">
+        <v>2464</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B48" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="E48" s="4">
+        <v>2466</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B49" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="E49" s="4">
+        <v>2473</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B50" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="E50" s="4">
+        <v>2474</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B51" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E51" s="4">
+        <v>2478</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B52" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E52" s="4">
+        <v>2478</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B53" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="E53" s="4">
+        <v>2481</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B54" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E54" s="4">
+        <v>2481</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B55" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="E55" s="4">
+        <v>2488</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B56" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="E56" s="4">
+        <v>2566</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B57" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="E57" s="4">
+        <v>2571</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B58" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E58" s="4">
+        <v>2571</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B59" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E59" s="4">
+        <v>2571</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B60" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="E60" s="4">
+        <v>2572</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B61" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E61" s="4">
+        <v>2573</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B62" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="E62" s="4">
+        <v>2574</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B63" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E63" s="4">
+        <v>2577</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B64" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E64" s="4">
+        <v>2680</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B65" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E65" s="4">
+        <v>2680</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B66" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="E66" s="4">
+        <v>2680</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B67" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E67" s="4">
+        <v>2745</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B68" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E68" s="4">
+        <v>2753</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B69" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E69" s="4">
+        <v>2753</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B70" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="E23" s="5">
-[...15 lines deleted...]
-      <c r="C24" s="5" t="s">
+      <c r="E70" s="4">
+        <v>2753</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B71" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C25" s="5" t="s">
+      <c r="D71" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E71" s="4">
+        <v>2754</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B72" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C72" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C26" s="5" t="s">
+      <c r="D72" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B73" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C73" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C27" s="5" t="s">
+      <c r="D73" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B74" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C74" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C28" s="5" t="s">
+      <c r="D74" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E74" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B75" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C75" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C29" s="5" t="s">
+      <c r="D75" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E75" s="4">
+        <v>2760</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B76" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C76" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C30" s="5" t="s">
+      <c r="D76" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E76" s="4">
+        <v>2761</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B77" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C31" s="5" t="s">
+      <c r="D77" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E77" s="4">
+        <v>2770</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B78" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C32" s="5" t="s">
+      <c r="D78" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E78" s="4">
+        <v>2830</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B80" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C33" s="5" t="s">
+      <c r="D80" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="E80" s="4">
+        <v>2871</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B81" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C34" s="5" t="s">
+      <c r="D81" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E81" s="4">
+        <v>2870</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B82" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C35" s="5" t="s">
+      <c r="D82" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E82" s="4">
+        <v>2806</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B83" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C36" s="5" t="s">
+      <c r="D83" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E83" s="4">
+        <v>2876</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B84" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C84" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C37" s="5" t="s">
+      <c r="D84" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E84" s="4">
+        <v>2865</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B85" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C38" s="5" t="s">
+      <c r="D85" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E85" s="4">
+        <v>2866</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B86" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C86" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C39" s="5" t="s">
+      <c r="D86" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E86" s="4">
+        <v>2869</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B87" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C87" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C40" s="5" t="s">
+      <c r="D87" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E87" s="4">
+        <v>2810</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B88" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C41" s="5" t="s">
+      <c r="D88" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E88" s="4">
+        <v>2805</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B89" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C89" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C42" s="5" t="s">
+      <c r="D89" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E89" s="4">
+        <v>2804</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B91" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...18 lines deleted...]
-      <c r="C43" s="5" t="s">
+      <c r="D91" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="E91" s="4">
+        <v>2482</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B92" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C92" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...379 lines deleted...]
-      <c r="F60" s="5" t="s">
+      <c r="D92" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="E92" s="4">
+        <v>2470</v>
+      </c>
+      <c r="F92" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G60" s="20" t="s">
-[...398 lines deleted...]
-      <c r="H77" s="8"/>
+      <c r="G92" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>449</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H256"/>
+  <dimension ref="A1:H272"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A170" sqref="A170:XFD170"/>
+      <selection pane="bottomLeft" activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="13.6328125" style="13" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="8"/>
+    <col min="1" max="1" width="13.6328125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="14.453125" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="4"/>
+    <col min="4" max="4" width="22.54296875" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="4" customWidth="1"/>
+    <col min="7" max="7" width="51.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="40.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:8" ht="15.5">
+      <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A3" s="9" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5">
+      <c r="A3" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B5" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E5" s="4">
+        <v>4390</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B6" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E6" s="4">
+        <v>4390</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B7" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E7" s="4">
+        <v>4390</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B9" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E9" s="4">
+        <v>4211</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B10" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E10" s="4">
+        <v>4213</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B11" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E11" s="4">
+        <v>4210</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B12" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="E12" s="4">
+        <v>4220</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B13" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="E13" s="4">
+        <v>4208</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B14" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E14" s="4">
+        <v>4310</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B15" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="E15" s="4">
+        <v>4217</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B16" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E16" s="4">
+        <v>4233</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E17" s="4">
+        <v>4000</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B18" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="E18" s="4">
+        <v>4220</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B19" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E19" s="4">
+        <v>4216</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B20" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="E20" s="4">
+        <v>4212</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B21" s="11">
+        <v>46207</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E21" s="4">
+        <v>4210</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B23" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="E23" s="4">
+        <v>4007</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B24" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E24" s="4">
+        <v>4007</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B25" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="E25" s="4">
+        <v>4012</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B26" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="E26" s="4">
+        <v>4013</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B27" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E27" s="4">
+        <v>4014</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B28" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="E28" s="4">
+        <v>4014</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B29" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="E29" s="4">
+        <v>4019</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B30" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E30" s="4">
+        <v>4019</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B31" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="E31" s="4">
+        <v>4020</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B32" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="E32" s="4">
+        <v>4034</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B33" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E33" s="4">
+        <v>4053</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B34" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E34" s="4">
+        <v>4053</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B35" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="E35" s="4">
+        <v>4066</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B36" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E36" s="4">
+        <v>4066</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B37" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E37" s="4">
+        <v>4073</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B38" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="E38" s="4">
+        <v>4074</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B39" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" s="4">
+        <v>4074</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B40" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E40" s="4">
+        <v>4074</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B41" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="E41" s="4">
+        <v>4074</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B42" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E42" s="4">
+        <v>4075</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B43" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="E43" s="4">
+        <v>4075</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B44" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E44" s="4">
+        <v>4101</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B45" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="E45" s="4">
+        <v>4113</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B46" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="E46" s="4">
+        <v>4113</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B47" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E47" s="4">
+        <v>4122</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B48" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E48" s="4">
+        <v>4131</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B49" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E49" s="4">
+        <v>4133</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B50" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E50" s="4">
+        <v>4156</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B51" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E51" s="4">
+        <v>4157</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B52" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E52" s="4">
+        <v>4161</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B53" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="E53" s="4">
+        <v>4165</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B54" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E54" s="4">
+        <v>4169</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B55" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E55" s="4">
+        <v>4171</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B56" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E56" s="4">
+        <v>4207</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B57" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="E57" s="4">
+        <v>4207</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B58" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E58" s="4">
+        <v>4207</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B59" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="E59" s="4">
+        <v>4208</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B60" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E60" s="4">
+        <v>4208</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B61" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E61" s="4">
+        <v>4208</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B62" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="E62" s="4">
+        <v>4210</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B63" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="E63" s="4">
+        <v>4211</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B64" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E64" s="4">
+        <v>4212</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B65" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E65" s="4">
+        <v>4214</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B66" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="E66" s="4">
+        <v>4215</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B67" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="E67" s="4">
+        <v>4225</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B68" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="E68" s="4">
+        <v>4226</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B69" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="E69" s="4">
+        <v>4280</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B70" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="E70" s="4">
+        <v>4280</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B71" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E71" s="4">
+        <v>4280</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B72" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="E72" s="4">
+        <v>4300</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B73" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="E73" s="4">
+        <v>4300</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B74" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="E74" s="4">
+        <v>4300</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B75" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="E75" s="4">
+        <v>4303</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B76" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E76" s="4">
+        <v>4305</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B77" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="E77" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B78" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="E78" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B79" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="E79" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B80" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="E80" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B81" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="E81" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B82" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="E82" s="4">
+        <v>4343</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B83" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E83" s="4">
+        <v>4506</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B84" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E84" s="4">
+        <v>4507</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B86" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E86" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B87" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="E87" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B88" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="E88" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B89" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="E89" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B90" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E90" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B91" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="E91" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B92" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="E92" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B93" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="E93" s="4">
+        <v>4700</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B94" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E94" s="4">
+        <v>4701</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B95" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="E95" s="4">
+        <v>4701</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B96" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="E96" s="4">
+        <v>4701</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B97" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E97" s="4">
+        <v>4701</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B98" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="E98" s="4">
+        <v>4702</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B99" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E99" s="4">
+        <v>4710</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B100" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="E100" s="4">
+        <v>4710</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B101" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E101" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E102" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B103" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E103" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B104" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E104" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B105" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E105" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B106" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E106" s="4">
+        <v>4740</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B107" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="4">
+        <v>4805</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B108" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E108" s="4">
+        <v>4807</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E109" s="4">
+        <v>4808</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B110" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B111" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E111" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B112" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E112" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B113" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E113" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B114" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E114" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B115" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B116" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E116" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B117" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E117" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B118" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E118" s="4">
+        <v>4810</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B119" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E119" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B120" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E120" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B121" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E121" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B122" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B123" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E123" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B124" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E124" s="4">
+        <v>4811</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E125" s="4">
+        <v>4812</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B126" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E126" s="4">
+        <v>4812</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B127" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E127" s="4">
+        <v>4812</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B128" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E128" s="4">
+        <v>4812</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B129" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E129" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B130" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E130" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B131" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E131" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B132" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E132" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B133" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E133" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B134" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E134" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B135" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E135" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B136" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E136" s="4">
+        <v>4814</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B137" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E137" s="4">
+        <v>4815</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B138" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E138" s="4">
+        <v>4815</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B139" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E139" s="4">
+        <v>4815</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B140" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E140" s="4">
+        <v>4816</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B141" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E141" s="4">
+        <v>4816</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B142" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E142" s="4">
+        <v>4817</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B143" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E143" s="4">
+        <v>4817</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B144" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E144" s="4">
+        <v>4817</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B145" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E145" s="4">
+        <v>4817</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B146" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E146" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B147" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E147" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B148" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E148" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B149" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E149" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B150" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E150" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B151" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E151" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B152" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E152" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B153" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E153" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B154" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E154" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B155" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E155" s="4">
+        <v>4818</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B156" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E156" s="4">
+        <v>4849</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B157" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E157" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B158" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...1509 lines deleted...]
-      <c r="D79" s="5" t="s">
+      <c r="E158" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B159" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="E79" s="5">
-[...16 lines deleted...]
-      <c r="D80" s="5" t="s">
+      <c r="E159" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B160" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E160" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B161" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="E80" s="5">
-[...16 lines deleted...]
-      <c r="D81" s="5" t="s">
+      <c r="E161" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B162" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="E81" s="5">
-[...16 lines deleted...]
-      <c r="D82" s="5" t="s">
+      <c r="E162" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B163" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="E82" s="5">
-[...16 lines deleted...]
-      <c r="D83" s="5" t="s">
+      <c r="E163" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B164" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="E83" s="5">
-[...16 lines deleted...]
-      <c r="D84" s="5" t="s">
+      <c r="E164" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B165" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="E84" s="5">
-[...16 lines deleted...]
-      <c r="D85" s="5" t="s">
+      <c r="E165" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B166" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="E85" s="5">
-[...16 lines deleted...]
-      <c r="D86" s="5" t="s">
+      <c r="E166" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B167" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="E86" s="5">
-[...16 lines deleted...]
-      <c r="D87" s="5" t="s">
+      <c r="E167" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B168" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="E87" s="5">
-[...16 lines deleted...]
-      <c r="D88" s="5" t="s">
+      <c r="E168" s="4">
+        <v>4858</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B169" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="E88" s="5">
-[...16 lines deleted...]
-      <c r="D89" s="5" t="s">
+      <c r="E169" s="4">
+        <v>4859</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B170" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="E89" s="5">
-[...16 lines deleted...]
-      <c r="D90" s="5" t="s">
+      <c r="E170" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B171" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E90" s="5">
-[...36 lines deleted...]
-      <c r="D92" s="5" t="s">
+      <c r="E171" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B172" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="E92" s="5">
-[...36 lines deleted...]
-      <c r="D94" s="5" t="s">
+      <c r="E172" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B173" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="E94" s="5">
-[...16 lines deleted...]
-      <c r="D95" s="5" t="s">
+      <c r="E173" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B174" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="E95" s="5">
-[...16 lines deleted...]
-      <c r="D96" s="5" t="s">
+      <c r="E174" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B175" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="E96" s="5">
-[...16 lines deleted...]
-      <c r="D97" s="5" t="s">
+      <c r="E175" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B176" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="E97" s="5">
-[...16 lines deleted...]
-      <c r="D98" s="5" t="s">
+      <c r="E176" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B177" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="E98" s="5">
-[...16 lines deleted...]
-      <c r="D99" s="5" t="s">
+      <c r="E177" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B178" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="E99" s="5">
-[...16 lines deleted...]
-      <c r="D100" s="5" t="s">
+      <c r="E178" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B179" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="E100" s="5">
-[...16 lines deleted...]
-      <c r="D101" s="5" t="s">
+      <c r="E179" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B180" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="E101" s="5">
-[...16 lines deleted...]
-      <c r="D102" s="5" t="s">
+      <c r="E180" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="E102" s="5">
-[...16 lines deleted...]
-      <c r="D103" s="5" t="s">
+      <c r="E181" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B182" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="E103" s="5">
+      <c r="E182" s="4">
         <v>4860</v>
       </c>
-      <c r="F103" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D104" s="5" t="s">
+      <c r="F182" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B183" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E104" s="5">
-[...16 lines deleted...]
-      <c r="D105" s="5" t="s">
+      <c r="E183" s="4">
+        <v>4861</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B184" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="E105" s="5">
-[...16 lines deleted...]
-      <c r="D106" s="5" t="s">
+      <c r="E184" s="4">
+        <v>4865</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B185" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="E106" s="5">
-[...16 lines deleted...]
-      <c r="D107" s="5" t="s">
+      <c r="E185" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B186" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="E107" s="5">
-[...16 lines deleted...]
-      <c r="D108" s="5" t="s">
+      <c r="E186" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B187" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B188" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="E108" s="5">
-[...16 lines deleted...]
-      <c r="D109" s="5" t="s">
+      <c r="E188" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B189" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="E109" s="5">
-[...16 lines deleted...]
-      <c r="D110" s="5" t="s">
+      <c r="E189" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B190" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="E110" s="5">
-[...16 lines deleted...]
-      <c r="D111" s="5" t="s">
+      <c r="E190" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B191" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="E111" s="5">
-[...16 lines deleted...]
-      <c r="D112" s="5" t="s">
+      <c r="E191" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B192" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="E112" s="5">
-[...16 lines deleted...]
-      <c r="D113" s="5" t="s">
+      <c r="E192" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B193" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="E113" s="5">
-[...16 lines deleted...]
-      <c r="D114" s="5" t="s">
+      <c r="E193" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B194" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="E114" s="5">
-[...16 lines deleted...]
-      <c r="D115" s="5" t="s">
+      <c r="E194" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B195" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="E115" s="5">
-[...16 lines deleted...]
-      <c r="D116" s="5" t="s">
+      <c r="E195" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B196" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="E116" s="5">
-[...16 lines deleted...]
-      <c r="D117" s="5" t="s">
+      <c r="E196" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B197" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="E117" s="5">
-[...16 lines deleted...]
-      <c r="D118" s="5" t="s">
+      <c r="E197" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B198" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="E118" s="5">
-[...16 lines deleted...]
-      <c r="D119" s="5" t="s">
+      <c r="E198" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B199" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="E119" s="5">
-[...36 lines deleted...]
-      <c r="D121" s="5" t="s">
+      <c r="E199" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B200" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="E121" s="5">
-[...16 lines deleted...]
-      <c r="D122" s="5" t="s">
+      <c r="E200" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B201" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="E122" s="5">
-[...16 lines deleted...]
-      <c r="D123" s="5" t="s">
+      <c r="E201" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B202" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="E123" s="5">
-[...16 lines deleted...]
-      <c r="D124" s="5" t="s">
+      <c r="E202" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B203" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="E124" s="5">
-[...16 lines deleted...]
-      <c r="D125" s="5" t="s">
+      <c r="E203" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B204" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="E125" s="5">
+      <c r="E204" s="4">
         <v>4870</v>
       </c>
-      <c r="F125" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D126" s="5" t="s">
+      <c r="F204" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B205" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="E126" s="5">
+      <c r="E205" s="4">
         <v>4870</v>
       </c>
-      <c r="F126" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D127" s="5" t="s">
+      <c r="F205" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B206" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="E127" s="5">
+      <c r="E206" s="4">
         <v>4870</v>
       </c>
-      <c r="F127" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D128" s="5" t="s">
+      <c r="F206" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B207" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="E128" s="5">
+      <c r="E207" s="4">
         <v>4870</v>
       </c>
-      <c r="F128" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D129" s="5" t="s">
+      <c r="F207" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B208" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="E129" s="5">
+      <c r="E208" s="4">
         <v>4870</v>
       </c>
-      <c r="F129" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D130" s="5" t="s">
+      <c r="F208" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B209" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="E130" s="5">
+      <c r="E209" s="4">
         <v>4870</v>
       </c>
-      <c r="F130" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D131" s="5" t="s">
+      <c r="F209" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B210" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="E131" s="5">
+      <c r="E210" s="4">
         <v>4870</v>
       </c>
-      <c r="F131" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D132" s="5" t="s">
+      <c r="F210" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B211" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="E132" s="5">
-[...16 lines deleted...]
-      <c r="D133" s="5" t="s">
+      <c r="E211" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B212" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="E133" s="5">
-[...16 lines deleted...]
-      <c r="D134" s="5" t="s">
+      <c r="E212" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B213" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="E134" s="5">
-[...16 lines deleted...]
-      <c r="D135" s="5" t="s">
+      <c r="E213" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B214" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="E135" s="5">
-[...16 lines deleted...]
-      <c r="D136" s="5" t="s">
+      <c r="E214" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B215" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="E136" s="5">
-[...16 lines deleted...]
-      <c r="D137" s="5" t="s">
+      <c r="E215" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B216" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="E137" s="5">
-[...16 lines deleted...]
-      <c r="D138" s="5" t="s">
+      <c r="E216" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B217" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="E138" s="5">
-[...16 lines deleted...]
-      <c r="D139" s="5" t="s">
+      <c r="E217" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B218" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="E139" s="5">
-[...16 lines deleted...]
-      <c r="D140" s="5" t="s">
+      <c r="E218" s="4">
+        <v>4877</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B219" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="E140" s="5">
-[...16 lines deleted...]
-      <c r="D141" s="5" t="s">
+      <c r="E219" s="4">
+        <v>4877</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B220" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="E141" s="5">
-[...16 lines deleted...]
-      <c r="D142" s="5" t="s">
+      <c r="E220" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B221" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="E142" s="5">
-[...16 lines deleted...]
-      <c r="D143" s="5" t="s">
+      <c r="E221" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B222" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="E143" s="5">
-[...16 lines deleted...]
-      <c r="D144" s="5" t="s">
+      <c r="E222" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B223" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="E144" s="5">
-[...16 lines deleted...]
-      <c r="D145" s="5" t="s">
+      <c r="E223" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B224" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="E145" s="5">
-[...16 lines deleted...]
-      <c r="D146" s="5" t="s">
+      <c r="E224" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B225" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="E146" s="5">
-[...16 lines deleted...]
-      <c r="D147" s="5" t="s">
+      <c r="E225" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B226" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="E147" s="5">
-[...16 lines deleted...]
-      <c r="D148" s="5" t="s">
+      <c r="E226" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B227" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="E148" s="5">
-[...16 lines deleted...]
-      <c r="D149" s="5" t="s">
+      <c r="E227" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B228" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="E149" s="5">
-[...16 lines deleted...]
-      <c r="D150" s="5" t="s">
+      <c r="E228" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B229" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="E150" s="5">
-[...16 lines deleted...]
-      <c r="D151" s="5" t="s">
+      <c r="E229" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B230" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="E151" s="5">
-[...16 lines deleted...]
-      <c r="D152" s="5" t="s">
+      <c r="E230" s="4">
+        <v>4881</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B231" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="E152" s="5">
-[...16 lines deleted...]
-      <c r="D153" s="5" t="s">
+      <c r="E231" s="4">
+        <v>4882</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B232" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="E153" s="5">
-[...16 lines deleted...]
-      <c r="D154" s="5" t="s">
+      <c r="E232" s="4">
+        <v>4884</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B233" s="11">
+        <v>46235</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="E154" s="5">
-[...299 lines deleted...]
-      <c r="E169" s="5">
+      <c r="E233" s="4">
         <v>4885</v>
       </c>
-      <c r="F169" s="5" t="s">
-[...176 lines deleted...]
-      <c r="E178" s="5">
+      <c r="F233" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B235" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="E235" s="4">
+        <v>4220</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G235" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="H235" s="4" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B236" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E236" s="4">
+        <v>4211</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G236" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="H236" s="4" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B237" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="E237" s="4">
+        <v>4209</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G237" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="H237" s="4" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B238" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="E238" s="4">
+        <v>4051</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G238" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="H238" s="4" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B239" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="E239" s="4">
+        <v>4101</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="H239" s="4" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B240" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="E240" s="4">
+        <v>4020</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G240" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="H240" s="4" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B241" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="E241" s="4">
+        <v>4151</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G241" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B242" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="E242" s="4">
+        <v>4165</v>
+      </c>
+      <c r="F242" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G242" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="H242" s="4" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B243" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E243" s="4">
+        <v>4053</v>
+      </c>
+      <c r="F243" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="H243" s="4" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B244" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="E244" s="4">
+        <v>4285</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G244" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="H244" s="4" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B245" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E245" s="4">
+        <v>4224</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B246" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E246" s="4">
+        <v>4218</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G246" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="H246" s="4" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B248" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="E248" s="4">
+        <v>4213</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G248" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="H248" s="4" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B249" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="E249" s="4">
+        <v>4212</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G249" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="H249" s="4" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B250" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="E250" s="4">
+        <v>4227</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G250" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="H250" s="4" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B251" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="E251" s="4">
+        <v>4216</v>
+      </c>
+      <c r="F251" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G251" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="H251" s="4" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B252" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C252" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="E252" s="4">
+        <v>4217</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G252" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="H252" s="4" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B253" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="E253" s="4">
         <v>4069</v>
       </c>
-      <c r="F178" s="5" t="s">
-[...436 lines deleted...]
-      <c r="E200" s="5">
+      <c r="F253" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="H253" s="4" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B254" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E254" s="4">
+        <v>4210</v>
+      </c>
+      <c r="F254" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G254" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="H254" s="4" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B255" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="E255" s="4">
         <v>4178</v>
       </c>
-      <c r="F200" s="5" t="s">
-[...679 lines deleted...]
-      <c r="F234" s="5" t="s">
+      <c r="F255" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G234" s="5" t="s">
-[...22 lines deleted...]
-      <c r="F235" s="5" t="s">
+      <c r="G255" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="H255" s="4" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B256" s="11">
+        <v>46221</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E256" s="4">
+        <v>4224</v>
+      </c>
+      <c r="F256" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G235" s="5" t="s">
-[...493 lines deleted...]
-      <c r="G254" s="20" t="s">
+      <c r="G256" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="H256" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="H254" s="20" t="s">
-[...52 lines deleted...]
-        <v>469</v>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B258" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="E258" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F258" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B259" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="E259" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F259" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B260" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C260" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="E260" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F260" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B261" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C261" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D261" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="E261" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F261" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B262" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C262" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D262" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="E262" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F262" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B263" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C263" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E263" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F263" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B264" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C264" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="E264" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F264" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B265" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="E265" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B266" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C266" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="E266" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F266" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B267" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C267" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="E267" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F267" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B268" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C268" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="E268" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F268" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B269" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="E269" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B270" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C270" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="E270" s="4">
+        <v>4625</v>
+      </c>
+      <c r="F270" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B271" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="E271" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="11">
+        <v>46216</v>
+      </c>
+      <c r="B272" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C272" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="E272" s="4">
+        <v>4626</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ACE5AF7-9589-4A89-8407-9A1A79A23983}">
-  <dimension ref="A1:H13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
+  <dimension ref="A1:H66"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="12.7265625" style="14" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="8"/>
+    <col min="1" max="1" width="13.54296875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="13.26953125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="4"/>
+    <col min="4" max="4" width="20.453125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.81640625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="52.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="46.1796875" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:8" ht="15.5">
+      <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B3" s="4" t="s">
+    <row r="3" spans="1:8" ht="15.5">
+      <c r="A3" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="4"/>
-      <c r="H3" s="4" t="s">
+      <c r="G3" s="1"/>
+      <c r="H3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
-[...175 lines deleted...]
-      <c r="F13" s="5" t="s">
+    <row r="5" spans="1:8">
+      <c r="A5" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B5" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" s="4">
+        <v>3023</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B6" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="E6" s="4">
+        <v>3054</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B7" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E7" s="4">
+        <v>3054</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B8" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E8" s="4">
+        <v>3064</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B9" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="E9" s="4">
+        <v>3065</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B10" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="4">
+        <v>3067</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B11" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="E11" s="4">
+        <v>3068</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B12" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E12" s="4">
+        <v>3068</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B13" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E13" s="4">
+        <v>3088</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B14" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E14" s="4">
+        <v>3121</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B15" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E15" s="4">
+        <v>3121</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B16" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E16" s="4">
+        <v>3121</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E17" s="4">
+        <v>3125</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B18" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E18" s="4">
+        <v>3139</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B19" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E19" s="4">
+        <v>3163</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B20" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E20" s="4">
+        <v>3170</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B21" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E21" s="4">
+        <v>3178</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B22" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E22" s="4">
+        <v>3187</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B23" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E23" s="4">
+        <v>3188</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B24" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E24" s="4">
+        <v>3192</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B25" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E25" s="4">
+        <v>3193</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B26" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" s="4">
+        <v>3197</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B27" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" s="4">
+        <v>3201</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B28" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" s="4">
+        <v>3206</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B29" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E29" s="4">
+        <v>3335</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B30" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E30" s="4">
+        <v>3335</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B31" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E31" s="4">
+        <v>3336</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B32" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E32" s="4">
+        <v>3337</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B33" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E33" s="4">
+        <v>3338</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B34" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E34" s="4">
+        <v>3338</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B35" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E35" s="4">
+        <v>3338</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B36" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E36" s="4">
+        <v>3338</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B37" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E37" s="4">
+        <v>3753</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B38" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E38" s="4">
+        <v>3754</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B39" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E39" s="4">
+        <v>3754</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B40" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="E40" s="4">
+        <v>3764</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B41" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E41" s="4">
+        <v>3782</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B42" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E42" s="4">
+        <v>3787</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B43" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E43" s="4">
+        <v>3789</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B44" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E44" s="4">
+        <v>3799</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B45" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E45" s="4">
+        <v>3916</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B46" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E46" s="4">
+        <v>3916</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B47" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" s="4">
+        <v>3926</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B48" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E48" s="4">
+        <v>3926</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B49" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E49" s="4">
+        <v>3977</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B50" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E50" s="4">
+        <v>3977</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B51" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E51" s="4">
+        <v>3977</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="11">
+        <v>46202</v>
+      </c>
+      <c r="B52" s="11">
+        <v>46228</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E52" s="4">
+        <v>3978</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B54" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" s="4">
+        <v>3660</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B55" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="E55" s="4">
+        <v>3662</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B56" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" s="4">
+        <v>3669</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B57" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" s="4">
+        <v>3658</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B58" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E58" s="4">
+        <v>3664</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B59" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E59" s="4">
+        <v>3523</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B60" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" s="4">
+        <v>3523</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B61" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E61" s="4">
+        <v>3608</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B62" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" s="4">
+        <v>3610</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B63" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E63" s="4">
+        <v>3659</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B64" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" s="4">
+        <v>3612</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B65" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E65" s="4">
+        <v>3612</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="11">
+        <v>46209</v>
+      </c>
+      <c r="B66" s="11">
+        <v>46214</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E66" s="4">
+        <v>3608</v>
+      </c>
+      <c r="F66" s="4" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF89F9D4-F427-4357-BBA7-ED201C29D910}">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="12.7265625" style="8" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="8"/>
+    <col min="1" max="1" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10" style="4" customWidth="1"/>
+    <col min="4" max="4" width="17.90625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="16.26953125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="10" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="4"/>
+    <col min="8" max="8" width="13.81640625" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:8" ht="15.5">
+      <c r="A1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B3" s="4" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.5">
+      <c r="A3" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="F3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="2"/>
-      <c r="H3" s="2" t="s">
+      <c r="G3" s="3"/>
+      <c r="H3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-  </sheetData>
-[...1720 lines deleted...]
-      <c r="D6" s="21" t="s">
+    <row r="5" spans="1:8">
+      <c r="A5" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B5" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>475</v>
       </c>
-      <c r="E6" s="21">
-[...16 lines deleted...]
-      <c r="D7" s="21" t="s">
+      <c r="D5" s="4" t="s">
         <v>476</v>
       </c>
-      <c r="E7" s="21">
-[...16 lines deleted...]
-      <c r="D8" s="21" t="s">
+      <c r="E5" s="4">
+        <v>7000</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B6" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>477</v>
       </c>
-      <c r="E8" s="21">
-[...16 lines deleted...]
-      <c r="D9" s="21" t="s">
+      <c r="E6" s="4">
+        <v>7000</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B7" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>478</v>
       </c>
-      <c r="E9" s="21">
-[...16 lines deleted...]
-      <c r="D10" s="21" t="s">
+      <c r="E7" s="4">
+        <v>7000</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B8" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>479</v>
       </c>
-      <c r="E10" s="21">
-[...16 lines deleted...]
-      <c r="D11" s="21" t="s">
+      <c r="E8" s="4">
+        <v>7005</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B9" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D9" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="E11" s="21">
-[...16 lines deleted...]
-      <c r="D12" s="21" t="s">
+      <c r="E9" s="4">
+        <v>7008</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B10" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="E12" s="21">
-[...16 lines deleted...]
-      <c r="D13" s="21" t="s">
+      <c r="E10" s="4">
+        <v>7009</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B11" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="E13" s="21">
-[...16 lines deleted...]
-      <c r="D14" s="21" t="s">
+      <c r="E11" s="4">
+        <v>7009</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B12" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D12" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="E14" s="21">
-[...7 lines deleted...]
-      <c r="E16" s="8"/>
+      <c r="E12" s="4">
+        <v>7009</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B13" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="E13" s="4">
+        <v>7010</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B14" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E14" s="4">
+        <v>7009</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B15" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="E15" s="4">
+        <v>7010</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B16" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="E16" s="4">
+        <v>7010</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B17" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="E17" s="4">
+        <v>7010</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B18" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="E18" s="4">
+        <v>7011</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B19" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="E19" s="4">
+        <v>7030</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B20" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="E20" s="4">
+        <v>7007</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B21" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="E21" s="4">
+        <v>7053</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B22" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="E22" s="4">
+        <v>7050</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B23" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="E23" s="4">
+        <v>7055</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B24" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="E24" s="4">
+        <v>7054</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B25" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="E25" s="4">
+        <v>7054</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B26" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="E26" s="4">
+        <v>7015</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B27" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="E27" s="4">
+        <v>7170</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B28" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E28" s="4">
+        <v>7018</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B29" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="E29" s="4">
+        <v>7019</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B30" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="E30" s="4">
+        <v>7170</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B31" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="E31" s="4">
+        <v>7025</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B32" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="E32" s="4">
+        <v>7171</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B33" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="E33" s="4">
+        <v>7172</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B34" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="E34" s="4">
+        <v>7004</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B35" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="E35" s="4">
+        <v>7000</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B36" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="E36" s="4">
+        <v>7008</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B37" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="E37" s="4">
+        <v>7011</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B38" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="E38" s="4">
+        <v>7011</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B39" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="E39" s="4">
+        <v>7011</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B40" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="E40" s="4">
+        <v>7053</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B41" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="E41" s="4">
+        <v>7050</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="12">
+        <v>46216</v>
+      </c>
+      <c r="B42" s="12">
+        <v>46228</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E42" s="4">
+        <v>7052</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11497,128 +11839,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>NSW</vt:lpstr>
       <vt:lpstr>QLD</vt:lpstr>
-      <vt:lpstr>SA</vt:lpstr>
+      <vt:lpstr>VIC</vt:lpstr>
       <vt:lpstr>TAS</vt:lpstr>
-      <vt:lpstr>VIC</vt:lpstr>
-      <vt:lpstr>WA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Starkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>