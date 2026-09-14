--- v7 (2026-07-13)
+++ v8 (2026-09-14)
@@ -1,1679 +1,1806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="148" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DC640D1-C9EA-4CEC-9878-53BEE2EE0AC5}"/>
+  <xr:revisionPtr revIDLastSave="648" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63A7602C-ABBE-4B48-9EC3-310285E75189}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NSW" sheetId="1" r:id="rId1"/>
     <sheet name="QLD" sheetId="5" r:id="rId2"/>
     <sheet name="VIC" sheetId="2" r:id="rId3"/>
-    <sheet name="TAS" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1621" uniqueCount="529">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2100" uniqueCount="572">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
-    <t>BOTANY</t>
-[...2 lines deleted...]
-    <t>Event</t>
+    <t>NEWTOWN</t>
+  </si>
+  <si>
+    <t>NEWPORT</t>
+  </si>
+  <si>
+    <t>Bathurst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eglinton </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abercrombie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Llanarth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Bathurst </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robin Hill </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">South Bathurst </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gormans Hill  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelso </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raglan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windera </t>
+  </si>
+  <si>
+    <t>Kepnock</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>Residential/B2B</t>
+  </si>
+  <si>
+    <t>Leongatha</t>
+  </si>
+  <si>
+    <t>Korumburra</t>
+  </si>
+  <si>
+    <t>Kilcunda</t>
+  </si>
+  <si>
+    <t>Dalyston</t>
+  </si>
+  <si>
+    <t>Wonthaggi</t>
+  </si>
+  <si>
+    <t>North Wonthaggi</t>
+  </si>
+  <si>
+    <t>Cape Paterson</t>
+  </si>
+  <si>
+    <t>Fish Creek</t>
+  </si>
+  <si>
+    <t>Meeniyan</t>
+  </si>
+  <si>
+    <t>Koonwarra</t>
+  </si>
+  <si>
+    <t>Dumbalk</t>
+  </si>
+  <si>
+    <t>Poowong</t>
+  </si>
+  <si>
+    <t>BRACKEN RIDGE</t>
+  </si>
+  <si>
+    <t>REDCLIFFE</t>
+  </si>
+  <si>
+    <t>SCARBOROUGH</t>
+  </si>
+  <si>
+    <t>BRIDGEMAN DOWNS</t>
+  </si>
+  <si>
+    <t>BALD HILLS</t>
+  </si>
+  <si>
+    <t>EATONS HILL</t>
+  </si>
+  <si>
+    <t>WILSTON</t>
+  </si>
+  <si>
+    <t>ST LUCIA</t>
+  </si>
+  <si>
+    <t>CHELMER</t>
+  </si>
+  <si>
+    <t>RIVERHILLS</t>
+  </si>
+  <si>
+    <t>CORINDA</t>
+  </si>
+  <si>
+    <t>ROBERTSON</t>
+  </si>
+  <si>
+    <t>ACACIA RIDGE</t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>ALGESTER</t>
+  </si>
+  <si>
+    <t>CALAMVALE</t>
+  </si>
+  <si>
+    <t>STRETTON</t>
+  </si>
+  <si>
+    <t>HILLCREST</t>
+  </si>
+  <si>
+    <t>UNDERWOOD</t>
+  </si>
+  <si>
+    <t>MOUNT GRAVATT EAST</t>
+  </si>
+  <si>
+    <t>ROCHEDALE SOUTH</t>
+  </si>
+  <si>
+    <t>MEADOWBROOK</t>
+  </si>
+  <si>
+    <t>CRESTMEAD</t>
+  </si>
+  <si>
+    <t>MARSDEN</t>
+  </si>
+  <si>
+    <t>CAMP HILL</t>
+  </si>
+  <si>
+    <t>CARINA</t>
+  </si>
+  <si>
+    <t>CARINA HEIGHTS</t>
+  </si>
+  <si>
+    <t>GUMDALE</t>
+  </si>
+  <si>
+    <t>THORNLANDS</t>
+  </si>
+  <si>
+    <t>MORNINGSIDE</t>
+  </si>
+  <si>
+    <t>NORMAN PARK</t>
+  </si>
+  <si>
+    <t>SEVEN HILLS</t>
+  </si>
+  <si>
+    <t>BULIMBA</t>
+  </si>
+  <si>
+    <t>HEMMANT</t>
+  </si>
+  <si>
+    <t>COOMERA</t>
+  </si>
+  <si>
+    <t>HIGHLAND PARK</t>
+  </si>
+  <si>
+    <t>HOPE ISLAND</t>
+  </si>
+  <si>
+    <t>COOMBABAH</t>
+  </si>
+  <si>
+    <t>PARADISE POINT</t>
+  </si>
+  <si>
+    <t>RUNAWAY BAY</t>
+  </si>
+  <si>
+    <t>PALM BEACH</t>
+  </si>
+  <si>
+    <t>TUGUN</t>
+  </si>
+  <si>
+    <t>GLENLOGAN</t>
+  </si>
+  <si>
+    <t>CEDAR GROVE</t>
+  </si>
+  <si>
+    <t>CEDAR VALE</t>
+  </si>
+  <si>
+    <t>GAILES</t>
+  </si>
+  <si>
+    <t>SPRINGFIELD</t>
+  </si>
+  <si>
+    <t>COLLINGWOOD PARK</t>
+  </si>
+  <si>
+    <t>BUNDAMBA</t>
+  </si>
+  <si>
+    <t>EASTERN HEIGHTS</t>
+  </si>
+  <si>
+    <t>LEICHHARDT</t>
+  </si>
+  <si>
+    <t>CHUWAR</t>
+  </si>
+  <si>
+    <t>BRIGHTVIEW</t>
+  </si>
+  <si>
+    <t>REGENCY DOWNS</t>
+  </si>
+  <si>
+    <t>LOCKROSE</t>
+  </si>
+  <si>
+    <t>JOYNER</t>
+  </si>
+  <si>
+    <t>LAWNTON</t>
+  </si>
+  <si>
+    <t>DAKABIN</t>
+  </si>
+  <si>
+    <t>KALLANGUR</t>
+  </si>
+  <si>
+    <t>KURWONGBAH</t>
+  </si>
+  <si>
+    <t>Lakes Entrance</t>
+  </si>
+  <si>
+    <t>Kalimna</t>
+  </si>
+  <si>
+    <t>Lake Bunga</t>
+  </si>
+  <si>
+    <t>Lake Tyers Beach</t>
+  </si>
+  <si>
+    <t>Bairnsdale</t>
+  </si>
+  <si>
+    <t>Paynesville</t>
+  </si>
+  <si>
+    <t>Loch Sport</t>
+  </si>
+  <si>
+    <t>Wy Yung</t>
+  </si>
+  <si>
+    <t>Eastwood</t>
+  </si>
+  <si>
+    <t>Eagle Point</t>
+  </si>
+  <si>
+    <t>Swan Reach</t>
+  </si>
+  <si>
+    <t>Newlands Arm</t>
+  </si>
+  <si>
+    <t>Lindenow South</t>
+  </si>
+  <si>
+    <t>Wiseleigh</t>
+  </si>
+  <si>
+    <t>Bruthen</t>
+  </si>
+  <si>
+    <t>Lucknow</t>
+  </si>
+  <si>
+    <t>SOUTHBANK</t>
+  </si>
+  <si>
+    <t>BROOKLYN</t>
+  </si>
+  <si>
+    <t>SOUTH KINGSVILLE</t>
+  </si>
+  <si>
+    <t>SPOTSWOOD</t>
+  </si>
+  <si>
+    <t>WILLIAMSTOWN</t>
+  </si>
+  <si>
+    <t>WILLIAMSTOWN NORTH</t>
+  </si>
+  <si>
+    <t>ALTONA</t>
+  </si>
+  <si>
+    <t>BURNSIDE HEIGHTS</t>
+  </si>
+  <si>
+    <t>MANOR LAKES</t>
+  </si>
+  <si>
+    <t>ALTONA NORTH</t>
+  </si>
+  <si>
+    <t>ALTONA MEADOWS</t>
+  </si>
+  <si>
+    <t>LAVERTON</t>
+  </si>
+  <si>
+    <t>SEABROOK</t>
+  </si>
+  <si>
+    <t>FLEMINGTON</t>
+  </si>
+  <si>
+    <t>KENSINGTON</t>
+  </si>
+  <si>
+    <t>KEILOR LODGE</t>
+  </si>
+  <si>
+    <t>KEILOR PARK</t>
+  </si>
+  <si>
+    <t>PASCOE VALE SOUTH</t>
+  </si>
+  <si>
+    <t>THOMASTOWN</t>
+  </si>
+  <si>
+    <t>BELLFIELD</t>
+  </si>
+  <si>
+    <t>YALLAMBIE</t>
+  </si>
+  <si>
+    <t>WATSONIA NORTH</t>
+  </si>
+  <si>
+    <t>DIAMOND CREEK</t>
+  </si>
+  <si>
+    <t>PLENTY</t>
+  </si>
+  <si>
+    <t>YARRAMBAT</t>
+  </si>
+  <si>
+    <t>ELTHAM</t>
+  </si>
+  <si>
+    <t>ELTHAM NORTH</t>
+  </si>
+  <si>
+    <t>HURSTBRIDGE</t>
+  </si>
+  <si>
+    <t>NUNAWADING</t>
+  </si>
+  <si>
+    <t>VERMONT</t>
+  </si>
+  <si>
+    <t>KILSYTH SOUTH</t>
+  </si>
+  <si>
+    <t>WHEELERS HILL</t>
+  </si>
+  <si>
+    <t>BURWOOD EAST</t>
+  </si>
+  <si>
+    <t>CLAYTON SOUTH</t>
+  </si>
+  <si>
+    <t>ST KILDA EAST</t>
+  </si>
+  <si>
+    <t>BRIGHTON</t>
+  </si>
+  <si>
+    <t>HAMPTON EAST</t>
+  </si>
+  <si>
+    <t>SANDRINGHAM</t>
+  </si>
+  <si>
+    <t>BEAUMARIS</t>
+  </si>
+  <si>
+    <t>ORMOND</t>
+  </si>
+  <si>
+    <t>AINTREE</t>
+  </si>
+  <si>
+    <t>Fraser Rise</t>
+  </si>
+  <si>
+    <t>Harkness</t>
+  </si>
+  <si>
+    <t>COBBLEBANK</t>
+  </si>
+  <si>
+    <t>GISBORNE</t>
+  </si>
+  <si>
+    <t>NEW GISBORNE</t>
+  </si>
+  <si>
+    <t>BROADFORD</t>
+  </si>
+  <si>
+    <t>PANTON HILL</t>
+  </si>
+  <si>
+    <t>GEMBROOK</t>
+  </si>
+  <si>
+    <t>MILLGROVE</t>
+  </si>
+  <si>
+    <t>WESBURN</t>
+  </si>
+  <si>
+    <t>BUNYIP</t>
+  </si>
+  <si>
+    <t>LONGWARRY</t>
+  </si>
+  <si>
+    <t>CLYDE NORTH</t>
+  </si>
+  <si>
+    <t>Burnett Heads</t>
+  </si>
+  <si>
+    <t>Bargara</t>
+  </si>
+  <si>
+    <t>Norville</t>
+  </si>
+  <si>
+    <t>Svensson Heights</t>
+  </si>
+  <si>
+    <t>Bundaberg Central</t>
+  </si>
+  <si>
+    <t>Bundaberg North</t>
+  </si>
+  <si>
+    <t>Bundaberg South</t>
+  </si>
+  <si>
+    <t>Ashfield</t>
+  </si>
+  <si>
+    <t>Walkervale</t>
+  </si>
+  <si>
+    <t>Woodgate</t>
+  </si>
+  <si>
+    <t>South Bingera</t>
+  </si>
+  <si>
+    <t>Sharon</t>
+  </si>
+  <si>
+    <t>Childers</t>
+  </si>
+  <si>
+    <t>Apple Tree Creek</t>
+  </si>
+  <si>
+    <t>Cordalba</t>
+  </si>
+  <si>
+    <t>Yarrawonga</t>
+  </si>
+  <si>
+    <t>Cobram</t>
+  </si>
+  <si>
+    <t>Numurkah</t>
+  </si>
+  <si>
+    <t>Wahgunyah</t>
+  </si>
+  <si>
+    <t>Rutherglen</t>
+  </si>
+  <si>
+    <t>Barnawartha</t>
+  </si>
+  <si>
+    <t>Barnawartha North</t>
+  </si>
+  <si>
+    <t>Bundalong</t>
+  </si>
+  <si>
+    <t>Barooga</t>
+  </si>
+  <si>
+    <t>Nathalia</t>
+  </si>
+  <si>
+    <t>Waaia</t>
+  </si>
+  <si>
+    <t>Katunga</t>
+  </si>
+  <si>
+    <t>Katamatite</t>
+  </si>
+  <si>
+    <t>Strathmerton</t>
+  </si>
+  <si>
+    <t>Bearii</t>
+  </si>
+  <si>
+    <t>Yarroweyah</t>
+  </si>
+  <si>
+    <t>Koonoomoo</t>
+  </si>
+  <si>
+    <t>Tungama</t>
+  </si>
+  <si>
+    <t>Chiltern</t>
+  </si>
+  <si>
+    <t>Mackay</t>
+  </si>
+  <si>
+    <t>Marian</t>
+  </si>
+  <si>
+    <t>Bucasia</t>
+  </si>
+  <si>
+    <t>Shoal Point</t>
+  </si>
+  <si>
+    <t>Andergrove</t>
+  </si>
+  <si>
+    <t>North Mackay</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Paget</t>
+  </si>
+  <si>
+    <t>Bakers Creek</t>
+  </si>
+  <si>
+    <t>Toowoomba</t>
+  </si>
+  <si>
+    <t>Kearneys Spring</t>
+  </si>
+  <si>
+    <t>South Toowoomba</t>
+  </si>
+  <si>
+    <t>Drayton</t>
+  </si>
+  <si>
+    <t>Highfields</t>
+  </si>
+  <si>
+    <t>Cawdor</t>
+  </si>
+  <si>
+    <t>Nowra</t>
+  </si>
+  <si>
+    <t>South Nowra</t>
+  </si>
+  <si>
+    <t>North Nowra</t>
+  </si>
+  <si>
+    <t>Bomaderry</t>
+  </si>
+  <si>
+    <t>Meroo Meadow</t>
+  </si>
+  <si>
+    <t>Cambewarra Village</t>
+  </si>
+  <si>
+    <t>Bangalee</t>
+  </si>
+  <si>
+    <t>Nowra Hill</t>
+  </si>
+  <si>
+    <t>Tapitallee</t>
+  </si>
+  <si>
+    <t>Worrigee</t>
+  </si>
+  <si>
+    <t>Greenwell Point</t>
+  </si>
+  <si>
+    <t>Orient Point</t>
+  </si>
+  <si>
+    <t>Culburra Beach</t>
+  </si>
+  <si>
+    <t>Shoalhaven Heads</t>
+  </si>
+  <si>
+    <t>Berry</t>
+  </si>
+  <si>
+    <t>Bega</t>
+  </si>
+  <si>
+    <t>Tathra</t>
+  </si>
+  <si>
+    <t>Eden</t>
+  </si>
+  <si>
+    <t>Kalaru</t>
+  </si>
+  <si>
+    <t>Wolumla</t>
+  </si>
+  <si>
+    <t>Tarraganda</t>
+  </si>
+  <si>
+    <t>Mirador</t>
+  </si>
+  <si>
+    <t>Merimbula</t>
+  </si>
+  <si>
+    <t>Pambula</t>
+  </si>
+  <si>
+    <t>Bald Hills</t>
+  </si>
+  <si>
+    <t>Tura Beach</t>
+  </si>
+  <si>
+    <t>Tocumwal</t>
+  </si>
+  <si>
+    <t>Mulwala</t>
+  </si>
+  <si>
+    <t>Corowa</t>
+  </si>
+  <si>
+    <t>PORT MACQUARIE</t>
+  </si>
+  <si>
+    <t>THRUMSTER</t>
+  </si>
+  <si>
+    <t>LAKE CATHIE</t>
+  </si>
+  <si>
+    <t>KIRKWOOD</t>
+  </si>
+  <si>
+    <t>TOOLOOA</t>
+  </si>
+  <si>
+    <t>CLINTON</t>
+  </si>
+  <si>
+    <t>CALLEMONDAH</t>
+  </si>
+  <si>
+    <t>GLADSTONE CENTRAL</t>
+  </si>
+  <si>
+    <t>SOUTH GLADSTONE</t>
+  </si>
+  <si>
+    <t>WEST GLADSTONE</t>
+  </si>
+  <si>
+    <t>WEST ROCKHAMPTON</t>
+  </si>
+  <si>
+    <t>BERSERKER</t>
+  </si>
+  <si>
+    <t>KAWANA</t>
+  </si>
+  <si>
+    <t>NORMAN GARDENS</t>
+  </si>
+  <si>
+    <t>PARK AVENUE</t>
+  </si>
+  <si>
+    <t>GRACEMERE</t>
+  </si>
+  <si>
+    <t>EMU PARK</t>
+  </si>
+  <si>
+    <t>ZILZIE</t>
+  </si>
+  <si>
+    <t>BOWEN</t>
+  </si>
+  <si>
+    <t>AYR</t>
+  </si>
+  <si>
+    <t>BRANDON</t>
+  </si>
+  <si>
+    <t>BELGIAN GARDENS</t>
+  </si>
+  <si>
+    <t>CASTLE HILL</t>
+  </si>
+  <si>
+    <t>NORTH WARD</t>
+  </si>
+  <si>
+    <t>PALLARENDA</t>
+  </si>
+  <si>
+    <t>ROWES BAY</t>
+  </si>
+  <si>
+    <t>RAILWAY ESTATE</t>
+  </si>
+  <si>
+    <t>SOUTH TOWNSVILLE</t>
+  </si>
+  <si>
+    <t>TOWNSVILLE CITY</t>
+  </si>
+  <si>
+    <t>WEST END</t>
+  </si>
+  <si>
+    <t>CLUDEN</t>
+  </si>
+  <si>
+    <t>IDALIA</t>
+  </si>
+  <si>
+    <t>OONOONBA</t>
+  </si>
+  <si>
+    <t>ROSENEATH</t>
+  </si>
+  <si>
+    <t>STUART</t>
+  </si>
+  <si>
+    <t>CURRAJONG</t>
+  </si>
+  <si>
+    <t>HERMIT PARK</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>ROSSLEA</t>
+  </si>
+  <si>
+    <t>AITKENVALE</t>
+  </si>
+  <si>
+    <t>ANNANDALE</t>
+  </si>
+  <si>
+    <t>CRANBROOK</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>GARBUTT</t>
+  </si>
+  <si>
+    <t>HEATLEY</t>
+  </si>
+  <si>
+    <t>MURRAY</t>
+  </si>
+  <si>
+    <t>MOUNT LOUISA</t>
+  </si>
+  <si>
+    <t>CONDON</t>
+  </si>
+  <si>
+    <t>KELSO</t>
+  </si>
+  <si>
+    <t>RASMUSSEN</t>
+  </si>
+  <si>
+    <t>BALGAL BEACH</t>
+  </si>
+  <si>
+    <t>NOME</t>
+  </si>
+  <si>
+    <t>ALICE RIVER</t>
+  </si>
+  <si>
+    <t>BOHLE PLAINS</t>
+  </si>
+  <si>
+    <t>KIRWAN</t>
+  </si>
+  <si>
+    <t>THURINGOWA CENTRAL</t>
+  </si>
+  <si>
+    <t>BOHLE</t>
+  </si>
+  <si>
+    <t>BURDELL</t>
+  </si>
+  <si>
+    <t>BUSHLAND BEACH</t>
+  </si>
+  <si>
+    <t>COSGROVE</t>
+  </si>
+  <si>
+    <t>DEERAGUN</t>
+  </si>
+  <si>
+    <t>JENSEN</t>
+  </si>
+  <si>
+    <t>MOUNT LOW</t>
+  </si>
+  <si>
+    <t>MOUNT ST JOHN</t>
+  </si>
+  <si>
+    <t>SAUNDERS BEACH</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>CARDWELL</t>
+  </si>
+  <si>
+    <t>INGHAM</t>
+  </si>
+  <si>
+    <t>LUCINDA</t>
+  </si>
+  <si>
+    <t>HALIFAX</t>
+  </si>
+  <si>
+    <t>ALLINGHAM</t>
+  </si>
+  <si>
+    <t>TAYLORS BEACH</t>
+  </si>
+  <si>
+    <t>BINGIL BAY</t>
+  </si>
+  <si>
+    <t>SOUTH MISSION BEACH</t>
+  </si>
+  <si>
+    <t>WONGALING BEACH</t>
+  </si>
+  <si>
+    <t>LOWER TULLY</t>
+  </si>
+  <si>
+    <t>TULLY</t>
+  </si>
+  <si>
+    <t>TULLY HEADS</t>
+  </si>
+  <si>
+    <t>GORDONVALE</t>
+  </si>
+  <si>
+    <t>BAYVIEW HEIGHTS</t>
+  </si>
+  <si>
+    <t>MOUNT SHERIDAN</t>
   </si>
   <si>
     <t>WHITE ROCK</t>
   </si>
   <si>
-    <t>ANNANDALE</t>
+    <t>WOREE</t>
+  </si>
+  <si>
+    <t>BENTLEY PARK</t>
+  </si>
+  <si>
+    <t>EDMONTON</t>
+  </si>
+  <si>
+    <t>MOUNT PETER</t>
+  </si>
+  <si>
+    <t>AEROGLEN</t>
+  </si>
+  <si>
+    <t>BRINSMEAD</t>
+  </si>
+  <si>
+    <t>BUNGALOW</t>
+  </si>
+  <si>
+    <t>CAIRNS CITY</t>
+  </si>
+  <si>
+    <t>CAIRNS NORTH</t>
+  </si>
+  <si>
+    <t>EARLVILLE</t>
+  </si>
+  <si>
+    <t>EDGE HILL</t>
+  </si>
+  <si>
+    <t>FRESHWATER</t>
+  </si>
+  <si>
+    <t>KAMERUNGA</t>
+  </si>
+  <si>
+    <t>KANIMBLA</t>
+  </si>
+  <si>
+    <t>MANOORA</t>
+  </si>
+  <si>
+    <t>MANUNDA</t>
+  </si>
+  <si>
+    <t>MOOROOBOOL</t>
+  </si>
+  <si>
+    <t>PARRAMATTA PARK</t>
+  </si>
+  <si>
+    <t>PORTSMITH</t>
+  </si>
+  <si>
+    <t>REDLYNCH</t>
+  </si>
+  <si>
+    <t>STRATFORD</t>
+  </si>
+  <si>
+    <t>WESTCOURT</t>
+  </si>
+  <si>
+    <t>WHITFIELD</t>
+  </si>
+  <si>
+    <t>KURRIMINE BEACH</t>
+  </si>
+  <si>
+    <t>CARAVONICA</t>
+  </si>
+  <si>
+    <t>HOLLOWAYS BEACH</t>
+  </si>
+  <si>
+    <t>MACHANS BEACH</t>
+  </si>
+  <si>
+    <t>SMITHFIELD</t>
+  </si>
+  <si>
+    <t>YORKEYS KNOB</t>
+  </si>
+  <si>
+    <t>CLIFTON BEACH</t>
+  </si>
+  <si>
+    <t>KEWARRA BEACH</t>
+  </si>
+  <si>
+    <t>PALM COVE</t>
+  </si>
+  <si>
+    <t>TRINITY BEACH</t>
+  </si>
+  <si>
+    <t>TRINITY PARK</t>
+  </si>
+  <si>
+    <t>SPEEWAH</t>
+  </si>
+  <si>
+    <t>YUNGABURRA</t>
+  </si>
+  <si>
+    <t>MALANDA</t>
+  </si>
+  <si>
+    <t>EASTLAKES</t>
+  </si>
+  <si>
+    <t>RANDWICK</t>
+  </si>
+  <si>
+    <t>ROZELLE</t>
+  </si>
+  <si>
+    <t>ABBOTSFORD</t>
+  </si>
+  <si>
+    <t>CHISWICK</t>
+  </si>
+  <si>
+    <t>RUSSELL LEA</t>
+  </si>
+  <si>
+    <t>WAREEMBA</t>
+  </si>
+  <si>
+    <t>LEWISHAM</t>
+  </si>
+  <si>
+    <t>TERREY HILLS</t>
+  </si>
+  <si>
+    <t>BELROSE</t>
+  </si>
+  <si>
+    <t>FRENCHS FOREST</t>
+  </si>
+  <si>
+    <t>ALLAMBIE HEIGHTS</t>
+  </si>
+  <si>
+    <t>HUNTERS HILL</t>
+  </si>
+  <si>
+    <t>PUTNEY</t>
+  </si>
+  <si>
+    <t>WEST PENNANT HILLS</t>
+  </si>
+  <si>
+    <t>KINGS LANGLEY</t>
+  </si>
+  <si>
+    <t>NORTHMEAD</t>
+  </si>
+  <si>
+    <t>BEAUMONT HILLS</t>
+  </si>
+  <si>
+    <t>KELLYVILLE</t>
+  </si>
+  <si>
+    <t>KELLYVILLE RIDGE</t>
+  </si>
+  <si>
+    <t>NORTH KELLYVILLE</t>
+  </si>
+  <si>
+    <t>GLENHAVEN</t>
+  </si>
+  <si>
+    <t>GLENORIE</t>
+  </si>
+  <si>
+    <t>DURAL</t>
+  </si>
+  <si>
+    <t>GLENFIELD</t>
+  </si>
+  <si>
+    <t>MONTEREY</t>
+  </si>
+  <si>
+    <t>DOLLS POINT</t>
+  </si>
+  <si>
+    <t>SANS SOUCI</t>
+  </si>
+  <si>
+    <t>BLAKEHURST</t>
+  </si>
+  <si>
+    <t>SYLVANIA</t>
+  </si>
+  <si>
+    <t>BUNDEENA</t>
+  </si>
+  <si>
+    <t>BANGOR</t>
+  </si>
+  <si>
+    <t>BARDEN RIDGE</t>
+  </si>
+  <si>
+    <t>ST CLAIR</t>
+  </si>
+  <si>
+    <t>ELDERSLIE</t>
+  </si>
+  <si>
+    <t>YAMBA</t>
+  </si>
+  <si>
+    <t>ILUKA</t>
+  </si>
+  <si>
+    <t>EVANS HEAD</t>
+  </si>
+  <si>
+    <t>ROSEBERRY</t>
+  </si>
+  <si>
+    <t>LENNOX HEAD</t>
+  </si>
+  <si>
+    <t>SKENNARS HEAD</t>
+  </si>
+  <si>
+    <t>BYRON BAY</t>
+  </si>
+  <si>
+    <t>SUFFOLK PARK</t>
+  </si>
+  <si>
+    <t>HELENSBURGH</t>
+  </si>
+  <si>
+    <t>CATHERINE FIELD</t>
+  </si>
+  <si>
+    <t>GLEDSWOOD HILLS</t>
+  </si>
+  <si>
+    <t>APPIN</t>
+  </si>
+  <si>
+    <t>MENANGLE PARK</t>
+  </si>
+  <si>
+    <t>INGLEBURN</t>
+  </si>
+  <si>
+    <t>HARRINGTON PARK</t>
+  </si>
+  <si>
+    <t>NARELLAN VALE</t>
+  </si>
+  <si>
+    <t>DOUGLAS PARK</t>
+  </si>
+  <si>
+    <t>MULGOA</t>
+  </si>
+  <si>
+    <t>REGENTVILLE</t>
+  </si>
+  <si>
+    <t>CAMBRIDGE PARK</t>
+  </si>
+  <si>
+    <t>WERRINGTON DOWNS</t>
+  </si>
+  <si>
+    <t>CRANEBROOK</t>
+  </si>
+  <si>
+    <t>JAMISONTOWN</t>
+  </si>
+  <si>
+    <t>LEONAY</t>
+  </si>
+  <si>
+    <t>HOBARTVILLE</t>
+  </si>
+  <si>
+    <t>NORTH RICHMOND</t>
+  </si>
+  <si>
+    <t>PITT TOWN</t>
+  </si>
+  <si>
+    <t>OXLEY PARK</t>
+  </si>
+  <si>
+    <t>SCHOFIELDS</t>
+  </si>
+  <si>
+    <t>RIVERSTONE</t>
+  </si>
+  <si>
+    <t>HAZELBROOK</t>
+  </si>
+  <si>
+    <t>KATOOMBA</t>
+  </si>
+  <si>
+    <t>LEURA</t>
+  </si>
+  <si>
+    <t>BLACKHEATH</t>
+  </si>
+  <si>
+    <t>BOWENFELS</t>
+  </si>
+  <si>
+    <t>LITHGOW</t>
+  </si>
+  <si>
+    <t>LITTLETON</t>
+  </si>
+  <si>
+    <t>DUBBO</t>
+  </si>
+  <si>
+    <t>Goondiwindi</t>
+  </si>
+  <si>
+    <t>Millmerran</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>ROSEBERY</t>
+  </si>
+  <si>
+    <t>MASCOT</t>
+  </si>
+  <si>
+    <t>WOOLLAHRA</t>
+  </si>
+  <si>
+    <t>MAROUBRA</t>
+  </si>
+  <si>
+    <t>FOREST LODGE</t>
+  </si>
+  <si>
+    <t>GLEBE</t>
+  </si>
+  <si>
+    <t>LILYFIELD</t>
+  </si>
+  <si>
+    <t>SYDENHAM</t>
+  </si>
+  <si>
+    <t>TEMPE</t>
+  </si>
+  <si>
+    <t>EAST LINDFIELD</t>
+  </si>
+  <si>
+    <t>LINDFIELD</t>
+  </si>
+  <si>
+    <t>ST IVES</t>
+  </si>
+  <si>
+    <t>ST IVES CHASE</t>
+  </si>
+  <si>
+    <t>BROOKVALE</t>
+  </si>
+  <si>
+    <t>ERMINGTON</t>
+  </si>
+  <si>
+    <t>EPPING</t>
+  </si>
+  <si>
+    <t>SUMMER HILL</t>
+  </si>
+  <si>
+    <t>ASHFIELD</t>
+  </si>
+  <si>
+    <t>LALOR PARK</t>
+  </si>
+  <si>
+    <t>BELLA VISTA</t>
+  </si>
+  <si>
+    <t>WINSTON HILLS</t>
+  </si>
+  <si>
+    <t>LIVERPOOL</t>
+  </si>
+  <si>
+    <t>LURNEA</t>
+  </si>
+  <si>
+    <t>HOXTON PARK</t>
+  </si>
+  <si>
+    <t>WEST HOXTON</t>
+  </si>
+  <si>
+    <t>EDMONDSON PARK</t>
+  </si>
+  <si>
+    <t>LEPPINGTON</t>
+  </si>
+  <si>
+    <t>DULWICH HILL</t>
+  </si>
+  <si>
+    <t>BARDWELL PARK</t>
+  </si>
+  <si>
+    <t>PEAKHURST</t>
+  </si>
+  <si>
+    <t>RIVERWOOD</t>
+  </si>
+  <si>
+    <t>REVESBY</t>
+  </si>
+  <si>
+    <t>PENSHURST</t>
+  </si>
+  <si>
+    <t>MORTDALE</t>
+  </si>
+  <si>
+    <t>OATLEY</t>
+  </si>
+  <si>
+    <t>GYMEA</t>
+  </si>
+  <si>
+    <t>GYMEA BAY</t>
+  </si>
+  <si>
+    <t>CARINGBAH</t>
+  </si>
+  <si>
+    <t>CARINGBAH SOUTH</t>
+  </si>
+  <si>
+    <t>EAST GOSFORD</t>
+  </si>
+  <si>
+    <t>ERINA</t>
+  </si>
+  <si>
+    <t>POINT FREDERICK</t>
+  </si>
+  <si>
+    <t>WYOMING</t>
+  </si>
+  <si>
+    <t>WOY WOY</t>
+  </si>
+  <si>
+    <t>BOOKER BAY</t>
+  </si>
+  <si>
+    <t>BLAIR ATHOL</t>
+  </si>
+  <si>
+    <t>GLEN ALPINE</t>
+  </si>
+  <si>
+    <t>CAMDEN</t>
+  </si>
+  <si>
+    <t>CAMDEN PARK</t>
+  </si>
+  <si>
+    <t>CAMDEN SOUTH</t>
+  </si>
+  <si>
+    <t>OAKDALE</t>
+  </si>
+  <si>
+    <t>ORAN PARK</t>
+  </si>
+  <si>
+    <t>ORANGEVILLE</t>
+  </si>
+  <si>
+    <t>BARGO</t>
+  </si>
+  <si>
+    <t>YANDERRA</t>
+  </si>
+  <si>
+    <t>HILL TOP</t>
+  </si>
+  <si>
+    <t>HANWOOD</t>
+  </si>
+  <si>
+    <t>YOOGALI</t>
+  </si>
+  <si>
+    <t>NARRANDERA</t>
+  </si>
+  <si>
+    <t>COOLAMON</t>
+  </si>
+  <si>
+    <t>GANMAIN</t>
+  </si>
+  <si>
+    <t>YANCO</t>
+  </si>
+  <si>
+    <t>LEETON</t>
+  </si>
+  <si>
+    <t>CLAREMONT MEADOWS</t>
+  </si>
+  <si>
+    <t>BLIGH PARK</t>
+  </si>
+  <si>
+    <t>MCGRATHS HILL</t>
+  </si>
+  <si>
+    <t>SOUTH WINDSOR</t>
   </si>
   <si>
     <t>WINDSOR</t>
   </si>
   <si>
-    <t>BOWEN</t>
-[...44 lines deleted...]
-    <t>STUART</t>
+    <t>ERSKINE PARK</t>
+  </si>
+  <si>
+    <t>ACACIA GARDENS</t>
+  </si>
+  <si>
+    <t>BOX HILL</t>
+  </si>
+  <si>
+    <t>ROOTY HILL</t>
+  </si>
+  <si>
+    <t>BUNGARRIBEE</t>
+  </si>
+  <si>
+    <t>DOONSIDE</t>
+  </si>
+  <si>
+    <t>MINCHINBURY</t>
+  </si>
+  <si>
+    <t>MOUNT DRUITT</t>
+  </si>
+  <si>
+    <t>LAPSTONE</t>
+  </si>
+  <si>
+    <t>GLENBROOK</t>
+  </si>
+  <si>
+    <t>PARKES</t>
+  </si>
+  <si>
+    <t>FORBES</t>
   </si>
   <si>
     <t>WULGURU</t>
   </si>
   <si>
-    <t>CURRAJONG</t>
-[...104 lines deleted...]
-    <t>TULLY HEADS</t>
+    <t>HAPPY VALLEY</t>
+  </si>
+  <si>
+    <t>HEALY</t>
+  </si>
+  <si>
+    <t>MENZIES</t>
+  </si>
+  <si>
+    <t>MILES END</t>
+  </si>
+  <si>
+    <t>MORNINGTON</t>
+  </si>
+  <si>
+    <t>MOUNT ISA</t>
+  </si>
+  <si>
+    <t>MOUNT ISA CITY</t>
+  </si>
+  <si>
+    <t>PARKSIDE</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>SOLDIERS HILL</t>
+  </si>
+  <si>
+    <t>SUNSET</t>
+  </si>
+  <si>
+    <t>TOWNVIEW</t>
+  </si>
+  <si>
+    <t>WINSTON</t>
   </si>
   <si>
     <t>MOURILYAN</t>
   </si>
   <si>
     <t>SOUTH JOHNSTONE</t>
   </si>
   <si>
     <t>BELVEDERE</t>
   </si>
   <si>
     <t>CULLINANE</t>
   </si>
   <si>
     <t>EAST INNISFAIL</t>
   </si>
   <si>
     <t>GOONDI BEND/GOONDI</t>
   </si>
   <si>
     <t>GOONDI HILL</t>
   </si>
   <si>
     <t>HUDSON</t>
   </si>
   <si>
     <t>INNISFAIL</t>
   </si>
   <si>
     <t>INNISFAIL ESTATE</t>
   </si>
   <si>
     <t>JUBILEE HEIGHTS</t>
   </si>
   <si>
     <t>SOUTH INNISFAIL</t>
   </si>
   <si>
     <t>WEBB</t>
   </si>
   <si>
     <t>FLYING FISH POINT</t>
   </si>
   <si>
     <t>COCONUTS</t>
   </si>
   <si>
     <t>BABINDA</t>
   </si>
   <si>
-    <t>GORDONVALE</t>
-[...76 lines deleted...]
-  <si>
     <t>WANGAN</t>
   </si>
   <si>
     <t>BELLENDEN KER</t>
   </si>
   <si>
-    <t>KURRIMINE BEACH</t>
-[...1 lines deleted...]
-  <si>
     <t>BONNIE DOON</t>
   </si>
   <si>
     <t>COOYA BEACH</t>
   </si>
   <si>
+    <t>MOSSMAN</t>
+  </si>
+  <si>
     <t>NEWELL</t>
   </si>
   <si>
     <t>WONGA</t>
   </si>
   <si>
+    <t>WEIPA</t>
+  </si>
+  <si>
+    <t>ROCKY POINT</t>
+  </si>
+  <si>
+    <t>NANUM</t>
+  </si>
+  <si>
+    <t>EVANS LANDING</t>
+  </si>
+  <si>
+    <t>NAPRANUM</t>
+  </si>
+  <si>
     <t>CRAIGLIE</t>
   </si>
   <si>
     <t>PORT DOUGLAS</t>
   </si>
   <si>
-    <t>CARAVONICA</t>
-[...29 lines deleted...]
-    <t>SPEEWAH</t>
+    <t>MAREEBA</t>
   </si>
   <si>
     <t>TOLGA</t>
   </si>
   <si>
-    <t>YUNGABURRA</t>
-[...1181 lines deleted...]
-    <t xml:space="preserve">Riverleigh </t>
+    <t>ATHERTON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1707,103 +1834,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
@@ -2079,55 +2203,55 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H92"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C103" sqref="C103"/>
+    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A120" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G140" sqref="G140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.1796875" style="11" customWidth="1"/>
     <col min="2" max="2" width="15.453125" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="4"/>
     <col min="4" max="4" width="19.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="4" customWidth="1"/>
     <col min="6" max="6" width="18.90625" style="4" customWidth="1"/>
     <col min="7" max="7" width="46.453125" style="4" customWidth="1"/>
     <col min="8" max="8" width="53.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="8.7265625" style="6"/>
     <col min="12" max="12" width="12.7265625" style="6" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="5" t="s">
@@ -2139,9528 +2263,13925 @@
       <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="7" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B5" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="E5" s="4">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B6" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>215</v>
+        <v>370</v>
       </c>
       <c r="E6" s="4">
-        <v>2022</v>
+        <v>2031</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B7" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>216</v>
+        <v>132</v>
       </c>
       <c r="E7" s="4">
-        <v>2034</v>
+        <v>2033</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B8" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>136</v>
+        <v>290</v>
       </c>
       <c r="E8" s="4">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B9" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>217</v>
+        <v>371</v>
       </c>
       <c r="E9" s="4">
-        <v>2048</v>
+        <v>2039</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B10" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>218</v>
+        <v>372</v>
       </c>
       <c r="E10" s="4">
-        <v>2049</v>
+        <v>2046</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B11" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>219</v>
+        <v>373</v>
       </c>
       <c r="E11" s="4">
-        <v>2062</v>
+        <v>2046</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B12" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>220</v>
+        <v>374</v>
       </c>
       <c r="E12" s="4">
-        <v>2063</v>
+        <v>2046</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B13" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>221</v>
+        <v>375</v>
       </c>
       <c r="E13" s="4">
-        <v>2064</v>
+        <v>2046</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B14" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>222</v>
+        <v>376</v>
       </c>
       <c r="E14" s="4">
-        <v>2069</v>
+        <v>2049</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B15" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>223</v>
+        <v>377</v>
       </c>
       <c r="E15" s="4">
-        <v>2100</v>
+        <v>2084</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B16" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>224</v>
+        <v>378</v>
       </c>
       <c r="E16" s="4">
-        <v>2117</v>
+        <v>2085</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B17" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>225</v>
+        <v>379</v>
       </c>
       <c r="E17" s="4">
-        <v>2121</v>
+        <v>2086</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B18" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>226</v>
+        <v>380</v>
       </c>
       <c r="E18" s="4">
-        <v>2126</v>
+        <v>2100</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B19" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>227</v>
+        <v>381</v>
       </c>
       <c r="E19" s="4">
-        <v>2130</v>
+        <v>2110</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B20" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>228</v>
+        <v>382</v>
       </c>
       <c r="E20" s="4">
-        <v>2131</v>
+        <v>2112</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B21" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
       <c r="E21" s="4">
-        <v>2137</v>
+        <v>2125</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B22" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>230</v>
+        <v>384</v>
       </c>
       <c r="E22" s="4">
-        <v>2150</v>
+        <v>2147</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B23" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>231</v>
+        <v>385</v>
       </c>
       <c r="E23" s="4">
-        <v>2166</v>
+        <v>2152</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B24" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>232</v>
+        <v>272</v>
       </c>
       <c r="E24" s="4">
-        <v>2170</v>
+        <v>2154</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B25" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>233</v>
+        <v>386</v>
       </c>
       <c r="E25" s="4">
-        <v>2170</v>
+        <v>2155</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B26" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>234</v>
+        <v>387</v>
       </c>
       <c r="E26" s="4">
-        <v>2195</v>
+        <v>2155</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B27" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>235</v>
+        <v>388</v>
       </c>
       <c r="E27" s="4">
-        <v>2204</v>
+        <v>2155</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B28" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>236</v>
+        <v>389</v>
       </c>
       <c r="E28" s="4">
-        <v>2210</v>
+        <v>2155</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B29" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>237</v>
+        <v>390</v>
       </c>
       <c r="E29" s="4">
-        <v>2213</v>
+        <v>2156</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B30" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>238</v>
+        <v>391</v>
       </c>
       <c r="E30" s="4">
-        <v>2228</v>
+        <v>2157</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B31" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>239</v>
+        <v>392</v>
       </c>
       <c r="E31" s="4">
-        <v>2233</v>
+        <v>2158</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B32" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>240</v>
+        <v>393</v>
       </c>
       <c r="E32" s="4">
-        <v>2233</v>
+        <v>2167</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B33" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>241</v>
+        <v>394</v>
       </c>
       <c r="E33" s="4">
-        <v>2251</v>
+        <v>2217</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B34" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>242</v>
+        <v>395</v>
       </c>
       <c r="E34" s="4">
-        <v>2251</v>
+        <v>2219</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B35" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>243</v>
+        <v>396</v>
       </c>
       <c r="E35" s="4">
-        <v>2251</v>
+        <v>2219</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B36" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>244</v>
+        <v>397</v>
       </c>
       <c r="E36" s="4">
-        <v>2251</v>
+        <v>2221</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B37" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>245</v>
+        <v>398</v>
       </c>
       <c r="E37" s="4">
-        <v>2251</v>
+        <v>2224</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B38" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>246</v>
+        <v>399</v>
       </c>
       <c r="E38" s="4">
-        <v>2251</v>
+        <v>2230</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B39" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>247</v>
+        <v>400</v>
       </c>
       <c r="E39" s="4">
-        <v>2251</v>
+        <v>2234</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B40" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>248</v>
+        <v>401</v>
       </c>
       <c r="E40" s="4">
-        <v>2340</v>
+        <v>2234</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B41" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>249</v>
+        <v>88</v>
       </c>
       <c r="E41" s="4">
-        <v>2340</v>
+        <v>2250</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B42" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>250</v>
+        <v>402</v>
       </c>
       <c r="E42" s="4">
-        <v>2340</v>
+        <v>2330</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B43" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>251</v>
+        <v>403</v>
       </c>
       <c r="E43" s="4">
-        <v>2340</v>
+        <v>2335</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B44" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>252</v>
+        <v>404</v>
       </c>
       <c r="E44" s="4">
-        <v>2340</v>
+        <v>2464</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B45" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>253</v>
+        <v>405</v>
       </c>
       <c r="E45" s="4">
-        <v>2340</v>
+        <v>2466</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B46" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>254</v>
+        <v>406</v>
       </c>
       <c r="E46" s="4">
-        <v>2352</v>
+        <v>2473</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B47" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>255</v>
+        <v>407</v>
       </c>
       <c r="E47" s="4">
-        <v>2464</v>
+        <v>2474</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B48" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>256</v>
+        <v>408</v>
       </c>
       <c r="E48" s="4">
-        <v>2466</v>
+        <v>2478</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B49" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>257</v>
+        <v>409</v>
       </c>
       <c r="E49" s="4">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B50" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>258</v>
+        <v>410</v>
       </c>
       <c r="E50" s="4">
-        <v>2474</v>
+        <v>2481</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B51" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>259</v>
+        <v>411</v>
       </c>
       <c r="E51" s="4">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B52" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>260</v>
+        <v>412</v>
       </c>
       <c r="E52" s="4">
-        <v>2478</v>
+        <v>2508</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B53" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>261</v>
+        <v>413</v>
       </c>
       <c r="E53" s="4">
-        <v>2481</v>
+        <v>2557</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B54" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>262</v>
+        <v>414</v>
       </c>
       <c r="E54" s="4">
-        <v>2481</v>
+        <v>2557</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B55" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>263</v>
+        <v>415</v>
       </c>
       <c r="E55" s="4">
-        <v>2488</v>
+        <v>2560</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B56" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>264</v>
+        <v>416</v>
       </c>
       <c r="E56" s="4">
-        <v>2566</v>
+        <v>2563</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B57" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>265</v>
+        <v>417</v>
       </c>
       <c r="E57" s="4">
-        <v>2571</v>
+        <v>2565</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B58" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>266</v>
+        <v>418</v>
       </c>
       <c r="E58" s="4">
-        <v>2571</v>
+        <v>2567</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B59" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>267</v>
+        <v>419</v>
       </c>
       <c r="E59" s="4">
-        <v>2571</v>
+        <v>2567</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B60" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>268</v>
+        <v>420</v>
       </c>
       <c r="E60" s="4">
-        <v>2572</v>
+        <v>2569</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B61" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>269</v>
+        <v>421</v>
       </c>
       <c r="E61" s="4">
-        <v>2573</v>
+        <v>2745</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B62" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>270</v>
+        <v>422</v>
       </c>
       <c r="E62" s="4">
-        <v>2574</v>
+        <v>2745</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B63" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>271</v>
+        <v>423</v>
       </c>
       <c r="E63" s="4">
-        <v>2577</v>
+        <v>2747</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B64" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>272</v>
+        <v>424</v>
       </c>
       <c r="E64" s="4">
-        <v>2680</v>
+        <v>2747</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B65" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>273</v>
+        <v>425</v>
       </c>
       <c r="E65" s="4">
-        <v>2680</v>
+        <v>2749</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B66" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>274</v>
+        <v>426</v>
       </c>
       <c r="E66" s="4">
-        <v>2680</v>
+        <v>2750</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B67" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>275</v>
+        <v>427</v>
       </c>
       <c r="E67" s="4">
-        <v>2745</v>
+        <v>2750</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B68" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>137</v>
+        <v>428</v>
       </c>
       <c r="E68" s="4">
         <v>2753</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B69" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>276</v>
+        <v>429</v>
       </c>
       <c r="E69" s="4">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B70" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>166</v>
+        <v>430</v>
       </c>
       <c r="E70" s="4">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B71" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>138</v>
+        <v>431</v>
       </c>
       <c r="E71" s="4">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B72" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>277</v>
+        <v>432</v>
       </c>
       <c r="E72" s="4">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="F72" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B73" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>17</v>
+        <v>433</v>
       </c>
       <c r="E73" s="4">
-        <v>2756</v>
+        <v>2765</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B74" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>278</v>
+        <v>434</v>
       </c>
       <c r="E74" s="4">
-        <v>2756</v>
+        <v>2779</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B75" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>279</v>
+        <v>435</v>
       </c>
       <c r="E75" s="4">
-        <v>2760</v>
+        <v>2780</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B76" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>180</v>
+        <v>436</v>
       </c>
       <c r="E76" s="4">
-        <v>2761</v>
+        <v>2780</v>
       </c>
       <c r="F76" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B77" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>280</v>
+        <v>437</v>
       </c>
       <c r="E77" s="4">
-        <v>2770</v>
+        <v>2785</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B78" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>281</v>
+        <v>438</v>
       </c>
       <c r="E78" s="4">
-        <v>2830</v>
+        <v>2790</v>
       </c>
       <c r="F78" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B79" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="E79" s="4">
+        <v>2790</v>
+      </c>
+      <c r="F79" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B80" s="11">
-        <v>46214</v>
+        <v>46264</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>282</v>
+        <v>440</v>
       </c>
       <c r="E80" s="4">
+        <v>2790</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B81" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="E81" s="4">
+        <v>2830</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B83" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B84" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B85" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B86" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B87" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E87" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B88" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B89" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B90" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B91" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B92" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E92" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B93" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E93" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B94" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94" s="4">
+        <v>2795</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B96" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E96" s="4">
+        <v>2541</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B97" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E97" s="4">
+        <v>2541</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B98" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E98" s="4">
+        <v>2541</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B99" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E99" s="4">
+        <v>2541</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B100" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E100" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B101" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E101" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B102" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E102" s="4">
+        <v>2541</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B103" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E103" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B104" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E104" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B105" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E105" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B106" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="E106" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B107" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E107" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B108" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E108" s="4">
+        <v>2540</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B109" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="E109" s="4">
+        <v>2535</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B110" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E110" s="4">
+        <v>2535</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B112" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E112" s="4">
+        <v>2550</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B113" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="E113" s="4">
+        <v>2550</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B114" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E114" s="4">
+        <v>2551</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B115" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E115" s="4">
+        <v>2550</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B116" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E116" s="4">
+        <v>2550</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B117" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="E117" s="4">
+        <v>2550</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B118" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E118" s="4">
+        <v>2548</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B119" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E119" s="4">
+        <v>2548</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B120" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E120" s="4">
+        <v>2549</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B121" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E121" s="4">
+        <v>2549</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B122" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E122" s="4">
+        <v>2548</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B124" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E124" s="4">
+        <v>2714</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B125" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E125" s="4">
+        <v>2647</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B126" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E126" s="4">
+        <v>2646</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B128" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E128" s="4">
+        <v>2444</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B129" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E129" s="4">
+        <v>2444</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B130" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E130" s="4">
+        <v>2445</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="15.5">
+      <c r="A132" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B134" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="E134" s="4">
+        <v>2018</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B135" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="E135" s="4">
+        <v>2020</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B136" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E136" s="4">
+        <v>2025</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B137" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="E137" s="4">
+        <v>2035</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B138" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="E138" s="4">
+        <v>2037</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B139" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="E139" s="4">
+        <v>2037</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B140" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E140" s="4">
+        <v>2040</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B141" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="E141" s="4">
+        <v>2040</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B142" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="E142" s="4">
+        <v>2044</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B143" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="E143" s="4">
+        <v>2044</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B144" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="E144" s="4">
+        <v>2070</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B145" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="E145" s="4">
+        <v>2070</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B146" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="E146" s="4">
+        <v>2075</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B147" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E147" s="4">
+        <v>2075</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B148" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="E148" s="4">
+        <v>2085</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B149" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="E149" s="4">
+        <v>2100</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B150" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="E150" s="4">
+        <v>2100</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B151" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" s="4">
+        <v>2115</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B152" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152" s="4">
+        <v>2121</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B153" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="E153" s="4">
+        <v>2130</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B154" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="E154" s="4">
+        <v>2131</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B155" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="E155" s="4">
+        <v>2147</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B156" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="E156" s="4">
+        <v>2153</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B157" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="E157" s="4">
+        <v>2153</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B158" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="E158" s="4">
+        <v>2170</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B159" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="E159" s="4">
+        <v>2170</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B160" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="E160" s="4">
+        <v>2171</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B161" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="E161" s="4">
+        <v>2171</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B162" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="E162" s="4">
+        <v>2174</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B163" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="E163" s="4">
+        <v>2179</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B164" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="E164" s="4">
+        <v>2203</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B165" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="E165" s="4">
+        <v>2207</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B166" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E166" s="4">
+        <v>2210</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B167" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="E167" s="4">
+        <v>2210</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B168" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="E168" s="4">
+        <v>2212</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B169" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="E169" s="4">
+        <v>2222</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B170" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="E170" s="4">
+        <v>2223</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B171" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="E171" s="4">
+        <v>2223</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B172" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="E172" s="4">
+        <v>2227</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B173" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="E173" s="4">
+        <v>2227</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B174" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="E174" s="4">
+        <v>2229</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B175" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="E175" s="4">
+        <v>2229</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B176" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="E176" s="4">
+        <v>2250</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B177" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E177" s="4">
+        <v>2250</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B178" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="E178" s="4">
+        <v>2250</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B179" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="E179" s="4">
+        <v>2250</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B180" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="E180" s="4">
+        <v>2256</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B181" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="E181" s="4">
+        <v>2257</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B182" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="E182" s="4">
+        <v>2330</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B183" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="E183" s="4">
+        <v>2560</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B184" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="E184" s="4">
+        <v>2560</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B185" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="E185" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B186" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="E186" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B187" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="E187" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B188" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="E188" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B189" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="E189" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B190" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="E190" s="4">
+        <v>2570</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B191" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="E191" s="4">
+        <v>2574</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B192" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E192" s="4">
+        <v>2574</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B193" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="E193" s="4">
+        <v>2575</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B194" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="E194" s="4">
+        <v>2680</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B195" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="E195" s="4">
+        <v>2680</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B196" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="E196" s="4">
+        <v>2700</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B197" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="E197" s="4">
+        <v>2701</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B198" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="E198" s="4">
+        <v>2702</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B199" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="E199" s="4">
+        <v>2703</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B200" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="E200" s="4">
+        <v>2705</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B201" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="E201" s="4">
+        <v>2747</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B202" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="E202" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B203" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="E203" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B204" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="E204" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B205" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="E205" s="4">
+        <v>2756</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B206" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E206" s="4">
+        <v>2759</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B207" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="E207" s="4">
+        <v>2763</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B208" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="E208" s="4">
+        <v>2765</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B209" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="E209" s="4">
+        <v>2766</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B210" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="E210" s="4">
+        <v>2767</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B211" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="E211" s="4">
+        <v>2767</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B212" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E212" s="4">
+        <v>2770</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B213" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="E213" s="4">
+        <v>2770</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B214" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="E214" s="4">
+        <v>2773</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B215" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="E215" s="4">
+        <v>2773</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B216" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="E216" s="4">
+        <v>2870</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B217" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="E217" s="4">
         <v>2871</v>
       </c>
-      <c r="F80" s="4" t="s">
-[...232 lines deleted...]
-        <v>449</v>
+      <c r="F217" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H272"/>
+  <dimension ref="A1:H367"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D25" sqref="D25"/>
+    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A348" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H234" sqref="H234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.6328125" style="11" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="4"/>
     <col min="4" max="4" width="22.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="4" customWidth="1"/>
     <col min="7" max="7" width="51.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="40.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
-[...8 lines deleted...]
-    </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="7" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B5" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>331</v>
+        <v>253</v>
       </c>
       <c r="E5" s="4">
-        <v>4390</v>
+        <v>4680</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B6" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>332</v>
+        <v>254</v>
       </c>
       <c r="E6" s="4">
-        <v>4390</v>
+        <v>4680</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B7" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>333</v>
+        <v>255</v>
       </c>
       <c r="E7" s="4">
-        <v>4390</v>
+        <v>4680</v>
       </c>
       <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B8" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="E8" s="4">
+        <v>4680</v>
+      </c>
+      <c r="F8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B9" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>292</v>
+        <v>257</v>
       </c>
       <c r="E9" s="4">
-        <v>4211</v>
+        <v>4680</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B10" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>293</v>
+        <v>258</v>
       </c>
       <c r="E10" s="4">
-        <v>4213</v>
+        <v>4680</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B11" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>294</v>
+        <v>259</v>
       </c>
       <c r="E11" s="4">
-        <v>4210</v>
+        <v>4680</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B12" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>295</v>
+        <v>260</v>
       </c>
       <c r="E12" s="4">
-        <v>4220</v>
+        <v>4700</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B13" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>296</v>
+        <v>261</v>
       </c>
       <c r="E13" s="4">
-        <v>4208</v>
+        <v>4701</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B14" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>297</v>
+        <v>262</v>
       </c>
       <c r="E14" s="4">
-        <v>4310</v>
+        <v>4701</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B15" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>298</v>
+        <v>263</v>
       </c>
       <c r="E15" s="4">
-        <v>4217</v>
+        <v>4701</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B16" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>299</v>
+        <v>264</v>
       </c>
       <c r="E16" s="4">
-        <v>4233</v>
+        <v>4701</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B17" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="E17" s="4">
-        <v>4000</v>
+        <v>4702</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B18" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="E18" s="4">
-        <v>4220</v>
+        <v>4710</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B19" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>302</v>
+        <v>267</v>
       </c>
       <c r="E19" s="4">
-        <v>4216</v>
+        <v>4710</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B20" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>303</v>
+        <v>268</v>
       </c>
       <c r="E20" s="4">
-        <v>4212</v>
+        <v>4805</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B21" s="11">
-        <v>46207</v>
+        <v>46264</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>304</v>
+        <v>269</v>
       </c>
       <c r="E21" s="4">
-        <v>4210</v>
+        <v>4807</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B22" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="E22" s="4">
+        <v>4808</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B23" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>334</v>
+        <v>271</v>
       </c>
       <c r="E23" s="4">
-        <v>4007</v>
+        <v>4810</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:6">
       <c r="A24" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B24" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>335</v>
+        <v>272</v>
       </c>
       <c r="E24" s="4">
-        <v>4007</v>
+        <v>4810</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:6">
       <c r="A25" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B25" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>336</v>
+        <v>273</v>
       </c>
       <c r="E25" s="4">
-        <v>4012</v>
+        <v>4810</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:6">
       <c r="A26" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B26" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>337</v>
+        <v>274</v>
       </c>
       <c r="E26" s="4">
-        <v>4013</v>
+        <v>4810</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:6">
       <c r="A27" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B27" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>338</v>
+        <v>275</v>
       </c>
       <c r="E27" s="4">
-        <v>4014</v>
+        <v>4810</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:6">
       <c r="A28" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B28" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>339</v>
+        <v>276</v>
       </c>
       <c r="E28" s="4">
-        <v>4014</v>
+        <v>4810</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:6">
       <c r="A29" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B29" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>340</v>
+        <v>277</v>
       </c>
       <c r="E29" s="4">
-        <v>4019</v>
+        <v>4810</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:6">
       <c r="A30" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B30" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>341</v>
+        <v>278</v>
       </c>
       <c r="E30" s="4">
-        <v>4019</v>
+        <v>4810</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:6">
       <c r="A31" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B31" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="E31" s="4">
-        <v>4020</v>
+        <v>4810</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:6">
       <c r="A32" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B32" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>343</v>
+        <v>280</v>
       </c>
       <c r="E32" s="4">
-        <v>4034</v>
+        <v>4811</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B33" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>344</v>
+        <v>281</v>
       </c>
       <c r="E33" s="4">
-        <v>4053</v>
+        <v>4811</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B34" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>345</v>
+        <v>282</v>
       </c>
       <c r="E34" s="4">
-        <v>4053</v>
+        <v>4811</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B35" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>346</v>
+        <v>283</v>
       </c>
       <c r="E35" s="4">
-        <v>4066</v>
+        <v>4811</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B36" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>347</v>
+        <v>284</v>
       </c>
       <c r="E36" s="4">
-        <v>4066</v>
+        <v>4811</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B37" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>348</v>
+        <v>285</v>
       </c>
       <c r="E37" s="4">
-        <v>4073</v>
+        <v>4812</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B38" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>349</v>
+        <v>286</v>
       </c>
       <c r="E38" s="4">
-        <v>4074</v>
+        <v>4812</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B39" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>178</v>
+        <v>287</v>
       </c>
       <c r="E39" s="4">
-        <v>4074</v>
+        <v>4812</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B40" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>350</v>
+        <v>288</v>
       </c>
       <c r="E40" s="4">
-        <v>4074</v>
+        <v>4812</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B41" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>351</v>
+        <v>289</v>
       </c>
       <c r="E41" s="4">
-        <v>4074</v>
+        <v>4814</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B42" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>352</v>
+        <v>290</v>
       </c>
       <c r="E42" s="4">
-        <v>4075</v>
+        <v>4814</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B43" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="E43" s="4">
-        <v>4075</v>
+        <v>4814</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B44" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>354</v>
+        <v>292</v>
       </c>
       <c r="E44" s="4">
-        <v>4101</v>
+        <v>4814</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B45" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>355</v>
+        <v>293</v>
       </c>
       <c r="E45" s="4">
-        <v>4113</v>
+        <v>4814</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B46" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>356</v>
+        <v>294</v>
       </c>
       <c r="E46" s="4">
-        <v>4113</v>
+        <v>4814</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B47" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>357</v>
+        <v>295</v>
       </c>
       <c r="E47" s="4">
-        <v>4122</v>
+        <v>4814</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B48" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>358</v>
+        <v>296</v>
       </c>
       <c r="E48" s="4">
-        <v>4131</v>
+        <v>4814</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B49" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>359</v>
+        <v>297</v>
       </c>
       <c r="E49" s="4">
-        <v>4133</v>
+        <v>4815</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B50" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>360</v>
+        <v>298</v>
       </c>
       <c r="E50" s="4">
-        <v>4156</v>
+        <v>4815</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B51" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>361</v>
+        <v>299</v>
       </c>
       <c r="E51" s="4">
-        <v>4157</v>
+        <v>4815</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B52" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>362</v>
+        <v>300</v>
       </c>
       <c r="E52" s="4">
-        <v>4161</v>
+        <v>4816</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B53" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>363</v>
+        <v>301</v>
       </c>
       <c r="E53" s="4">
-        <v>4165</v>
+        <v>4816</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B54" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>364</v>
+        <v>302</v>
       </c>
       <c r="E54" s="4">
-        <v>4169</v>
+        <v>4817</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B55" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>365</v>
+        <v>303</v>
       </c>
       <c r="E55" s="4">
-        <v>4171</v>
+        <v>4817</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B56" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>366</v>
+        <v>304</v>
       </c>
       <c r="E56" s="4">
-        <v>4207</v>
+        <v>4817</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B57" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>367</v>
+        <v>305</v>
       </c>
       <c r="E57" s="4">
-        <v>4207</v>
+        <v>4817</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B58" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="E58" s="4">
-        <v>4207</v>
+        <v>4818</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B59" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>369</v>
+        <v>307</v>
       </c>
       <c r="E59" s="4">
-        <v>4208</v>
+        <v>4818</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B60" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>370</v>
+        <v>308</v>
       </c>
       <c r="E60" s="4">
-        <v>4208</v>
+        <v>4818</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B61" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>371</v>
+        <v>309</v>
       </c>
       <c r="E61" s="4">
-        <v>4208</v>
+        <v>4818</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B62" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>372</v>
+        <v>310</v>
       </c>
       <c r="E62" s="4">
-        <v>4210</v>
+        <v>4818</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B63" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>373</v>
+        <v>311</v>
       </c>
       <c r="E63" s="4">
-        <v>4211</v>
+        <v>4818</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B64" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>374</v>
+        <v>312</v>
       </c>
       <c r="E64" s="4">
-        <v>4212</v>
+        <v>4818</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B65" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>375</v>
+        <v>313</v>
       </c>
       <c r="E65" s="4">
-        <v>4214</v>
+        <v>4818</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B66" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>376</v>
+        <v>314</v>
       </c>
       <c r="E66" s="4">
-        <v>4215</v>
+        <v>4818</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B67" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>377</v>
+        <v>315</v>
       </c>
       <c r="E67" s="4">
-        <v>4225</v>
+        <v>4818</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B68" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>378</v>
+        <v>316</v>
       </c>
       <c r="E68" s="4">
-        <v>4226</v>
+        <v>4849</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B69" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="E69" s="4">
-        <v>4280</v>
+        <v>4850</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B70" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>380</v>
+        <v>318</v>
       </c>
       <c r="E70" s="4">
-        <v>4280</v>
+        <v>4850</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B71" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="E71" s="4">
-        <v>4280</v>
+        <v>4850</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B72" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>382</v>
+        <v>320</v>
       </c>
       <c r="E72" s="4">
-        <v>4300</v>
+        <v>4850</v>
       </c>
       <c r="F72" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B73" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="E73" s="4">
-        <v>4300</v>
+        <v>4850</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B74" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>384</v>
+        <v>322</v>
       </c>
       <c r="E74" s="4">
-        <v>4300</v>
+        <v>4852</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B75" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>385</v>
+        <v>323</v>
       </c>
       <c r="E75" s="4">
-        <v>4303</v>
+        <v>4852</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B76" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>386</v>
+        <v>324</v>
       </c>
       <c r="E76" s="4">
-        <v>4305</v>
+        <v>4852</v>
       </c>
       <c r="F76" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B77" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>387</v>
+        <v>325</v>
       </c>
       <c r="E77" s="4">
-        <v>4306</v>
+        <v>4854</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B78" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>388</v>
+        <v>326</v>
       </c>
       <c r="E78" s="4">
-        <v>4306</v>
+        <v>4854</v>
       </c>
       <c r="F78" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B79" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>389</v>
+        <v>327</v>
       </c>
       <c r="E79" s="4">
-        <v>4306</v>
+        <v>4854</v>
       </c>
       <c r="F79" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B80" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>390</v>
+        <v>328</v>
       </c>
       <c r="E80" s="4">
-        <v>4306</v>
+        <v>4865</v>
       </c>
       <c r="F80" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B81" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>391</v>
+        <v>329</v>
       </c>
       <c r="E81" s="4">
-        <v>4306</v>
+        <v>4868</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B82" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>392</v>
+        <v>330</v>
       </c>
       <c r="E82" s="4">
-        <v>4343</v>
+        <v>4868</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B83" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>393</v>
+        <v>331</v>
       </c>
       <c r="E83" s="4">
-        <v>4506</v>
+        <v>4868</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
-        <v>46202</v>
+        <v>46237</v>
       </c>
       <c r="B84" s="11">
-        <v>46228</v>
+        <v>46264</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>394</v>
+        <v>332</v>
       </c>
       <c r="E84" s="4">
-        <v>4507</v>
+        <v>4868</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B85" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E85" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="11" t="s">
-        <v>395</v>
+      <c r="A86" s="11">
+        <v>46237</v>
       </c>
       <c r="B86" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="E86" s="4">
-        <v>4680</v>
+        <v>4869</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="11" t="s">
-        <v>395</v>
+      <c r="A87" s="11">
+        <v>46237</v>
       </c>
       <c r="B87" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>397</v>
+        <v>335</v>
       </c>
       <c r="E87" s="4">
-        <v>4680</v>
+        <v>4869</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="11" t="s">
-        <v>395</v>
+      <c r="A88" s="11">
+        <v>46237</v>
       </c>
       <c r="B88" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>398</v>
+        <v>336</v>
       </c>
       <c r="E88" s="4">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="11" t="s">
-        <v>395</v>
+      <c r="A89" s="11">
+        <v>46237</v>
       </c>
       <c r="B89" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>399</v>
+        <v>337</v>
       </c>
       <c r="E89" s="4">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="11" t="s">
-        <v>395</v>
+      <c r="A90" s="11">
+        <v>46237</v>
       </c>
       <c r="B90" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>400</v>
+        <v>338</v>
       </c>
       <c r="E90" s="4">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="11" t="s">
-        <v>395</v>
+      <c r="A91" s="11">
+        <v>46237</v>
       </c>
       <c r="B91" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>401</v>
+        <v>339</v>
       </c>
       <c r="E91" s="4">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="11" t="s">
-        <v>395</v>
+      <c r="A92" s="11">
+        <v>46237</v>
       </c>
       <c r="B92" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>402</v>
+        <v>340</v>
       </c>
       <c r="E92" s="4">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="11" t="s">
-        <v>395</v>
+      <c r="A93" s="11">
+        <v>46237</v>
       </c>
       <c r="B93" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>403</v>
+        <v>341</v>
       </c>
       <c r="E93" s="4">
-        <v>4700</v>
+        <v>4870</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="11" t="s">
-        <v>395</v>
+      <c r="A94" s="11">
+        <v>46237</v>
       </c>
       <c r="B94" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="E94" s="4">
-        <v>4701</v>
+        <v>4870</v>
       </c>
       <c r="F94" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="11" t="s">
-        <v>395</v>
+      <c r="A95" s="11">
+        <v>46237</v>
       </c>
       <c r="B95" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>139</v>
+        <v>343</v>
       </c>
       <c r="E95" s="4">
-        <v>4701</v>
+        <v>4870</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="11" t="s">
-        <v>395</v>
+      <c r="A96" s="11">
+        <v>46237</v>
       </c>
       <c r="B96" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>405</v>
+        <v>344</v>
       </c>
       <c r="E96" s="4">
-        <v>4701</v>
+        <v>4870</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="11" t="s">
-        <v>395</v>
+      <c r="A97" s="11">
+        <v>46237</v>
       </c>
       <c r="B97" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="E97" s="4">
-        <v>4701</v>
+        <v>4870</v>
       </c>
       <c r="F97" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="11" t="s">
-        <v>395</v>
+      <c r="A98" s="11">
+        <v>46237</v>
       </c>
       <c r="B98" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>407</v>
+        <v>346</v>
       </c>
       <c r="E98" s="4">
-        <v>4702</v>
+        <v>4870</v>
       </c>
       <c r="F98" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="11" t="s">
-        <v>395</v>
+      <c r="A99" s="11">
+        <v>46237</v>
       </c>
       <c r="B99" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>408</v>
+        <v>347</v>
       </c>
       <c r="E99" s="4">
-        <v>4710</v>
+        <v>4870</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="11" t="s">
-        <v>395</v>
+      <c r="A100" s="11">
+        <v>46237</v>
       </c>
       <c r="B100" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>409</v>
+        <v>348</v>
       </c>
       <c r="E100" s="4">
-        <v>4710</v>
+        <v>4870</v>
       </c>
       <c r="F100" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="11" t="s">
-        <v>395</v>
+      <c r="A101" s="11">
+        <v>46237</v>
       </c>
       <c r="B101" s="11">
-        <v>46235</v>
+        <v>46264</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>140</v>
+        <v>349</v>
       </c>
       <c r="E101" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B102" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E102" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B103" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="E103" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B104" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E104" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B105" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="E105" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B106" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E106" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B107" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="E107" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B108" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="E108" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B109" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E109" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B110" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E110" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B111" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E111" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B112" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E112" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B113" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E113" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B114" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E114" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B115" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="E115" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B116" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E116" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B117" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E117" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B118" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E118" s="4">
+        <v>4881</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B119" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="E119" s="4">
+        <v>4884</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B120" s="11">
+        <v>46264</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E120" s="4">
+        <v>4885</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B122" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E122" s="4">
+        <v>4017</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B123" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E123" s="4">
+        <v>4020</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B124" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E124" s="4">
+        <v>4020</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B125" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E125" s="4">
+        <v>4035</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B126" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E126" s="4">
+        <v>4036</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B127" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E127" s="4">
+        <v>4037</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B128" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E128" s="4">
+        <v>4051</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B129" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E129" s="4">
+        <v>4067</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B130" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E130" s="4">
+        <v>4068</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B131" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E131" s="4">
+        <v>4074</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B132" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E132" s="4">
+        <v>4075</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B133" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E133" s="4">
+        <v>4109</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B134" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E134" s="4">
+        <v>4110</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B135" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E135" s="4">
+        <v>4114</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B136" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E136" s="4">
+        <v>4115</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B137" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E137" s="4">
+        <v>4116</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B138" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E138" s="4">
+        <v>4116</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B139" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E139" s="4">
+        <v>4118</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B140" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E140" s="4">
+        <v>4119</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B141" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E141" s="4">
+        <v>4122</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B142" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E142" s="4">
+        <v>4123</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B143" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E143" s="4">
+        <v>4131</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B144" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E144" s="4">
+        <v>4132</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B145" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E145" s="4">
+        <v>4132</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B146" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E146" s="4">
+        <v>4152</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B147" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E147" s="4">
+        <v>4152</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B148" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E148" s="4">
+        <v>4152</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B149" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="E149" s="4">
+        <v>4154</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B150" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E150" s="4">
+        <v>4164</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B151" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E151" s="4">
+        <v>4170</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B152" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E152" s="4">
+        <v>4170</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B153" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E153" s="4">
+        <v>4170</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B154" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E154" s="4">
+        <v>4171</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B155" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E155" s="4">
+        <v>4174</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B156" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E156" s="4">
+        <v>4209</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B157" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E157" s="4">
+        <v>4211</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B158" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E158" s="4">
+        <v>4212</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B159" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E159" s="4">
+        <v>4216</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B160" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E160" s="4">
+        <v>4216</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B161" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E161" s="4">
+        <v>4216</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B162" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E162" s="4">
+        <v>4221</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B163" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E163" s="4">
+        <v>4224</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B164" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E164" s="4">
+        <v>4280</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B165" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E165" s="4">
+        <v>4285</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B166" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E166" s="4">
+        <v>4285</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B167" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E167" s="4">
+        <v>4300</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B168" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E168" s="4">
+        <v>4300</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B169" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E169" s="4">
+        <v>4301</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B170" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E170" s="4">
+        <v>4304</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B171" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="E171" s="4">
+        <v>4305</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B172" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E172" s="4">
+        <v>4305</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B173" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="4">
+        <v>4305</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B174" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E174" s="4">
+        <v>4306</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B175" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E175" s="4">
+        <v>4311</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B176" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E176" s="4">
+        <v>4341</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B177" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E177" s="4">
+        <v>4342</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B178" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E178" s="4">
+        <v>4500</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B179" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E179" s="4">
+        <v>4501</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B180" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E180" s="4">
+        <v>4503</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B181" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E181" s="4">
+        <v>4503</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B182" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E182" s="4">
+        <v>4503</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B184" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E184" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B185" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E185" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B186" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E186" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B187" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E187" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B188" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E188" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B189" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E189" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B190" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E190" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B191" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E191" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B192" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E192" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B193" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E193" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B194" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E194" s="4">
+        <v>4660</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B195" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E195" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B196" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E196" s="4">
+        <v>4670</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B197" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E197" s="4">
+        <v>4660</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B198" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E198" s="4">
+        <v>4660</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B199" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E199" s="4">
+        <v>4660</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B201" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E201" s="4">
         <v>4740</v>
       </c>
-      <c r="F101" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E102" s="4">
+      <c r="F201" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B202" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E202" s="4">
+        <v>4753</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B203" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E203" s="4">
+        <v>4750</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B204" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E204" s="4">
+        <v>4750</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B205" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E205" s="4">
         <v>4740</v>
       </c>
-      <c r="F102" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E103" s="4">
+      <c r="F205" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B206" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E206" s="4">
         <v>4740</v>
       </c>
-      <c r="F103" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E104" s="4">
+      <c r="F206" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B207" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E207" s="4">
         <v>4740</v>
       </c>
-      <c r="F104" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E105" s="4">
+      <c r="F207" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B208" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E208" s="4">
         <v>4740</v>
       </c>
-      <c r="F105" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E106" s="4">
+      <c r="F208" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B209" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E209" s="4">
         <v>4740</v>
       </c>
-      <c r="F106" s="4" t="s">
-[...76 lines deleted...]
-      <c r="E110" s="4">
+      <c r="F209" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B211" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E211" s="4">
+        <v>4350</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B212" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E212" s="4">
+        <v>4350</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B213" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E213" s="4">
+        <v>4350</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B214" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E214" s="4">
+        <v>4350</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B215" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E215" s="4">
+        <v>4352</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B216" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E216" s="4">
+        <v>4352</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="11">
+        <v>46258</v>
+      </c>
+      <c r="B218" s="11">
+        <v>46263</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="E218" s="4">
+        <v>4390</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="11">
+        <v>46258</v>
+      </c>
+      <c r="B219" s="11">
+        <v>46263</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E219" s="4">
+        <v>4357</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="15.5">
+      <c r="A221" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G221" s="3"/>
+      <c r="H221" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B223" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E223" s="4">
         <v>4810</v>
       </c>
-      <c r="F110" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E111" s="4">
+      <c r="F223" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B224" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E224" s="4">
         <v>4810</v>
       </c>
-      <c r="F111" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E112" s="4">
+      <c r="F224" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B225" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E225" s="4">
         <v>4810</v>
       </c>
-      <c r="F112" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E113" s="4">
+      <c r="F225" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B226" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="E226" s="4">
         <v>4810</v>
       </c>
-      <c r="F113" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E114" s="4">
+      <c r="F226" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B227" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E227" s="4">
         <v>4810</v>
       </c>
-      <c r="F114" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E115" s="4">
+      <c r="F227" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B228" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E228" s="4">
         <v>4810</v>
       </c>
-      <c r="F115" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E116" s="4">
+      <c r="F228" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B229" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E229" s="4">
         <v>4810</v>
       </c>
-      <c r="F116" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E117" s="4">
+      <c r="F229" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B230" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E230" s="4">
         <v>4810</v>
       </c>
-      <c r="F117" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E118" s="4">
+      <c r="F230" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B231" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E231" s="4">
         <v>4810</v>
       </c>
-      <c r="F118" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E119" s="4">
+      <c r="F231" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B232" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E232" s="4">
         <v>4811</v>
       </c>
-      <c r="F119" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E120" s="4">
+      <c r="F232" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B233" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E233" s="4">
         <v>4811</v>
       </c>
-      <c r="F120" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E121" s="4">
+      <c r="F233" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B234" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="E234" s="4">
         <v>4811</v>
       </c>
-      <c r="F121" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E122" s="4">
+      <c r="F234" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B235" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E235" s="4">
         <v>4811</v>
       </c>
-      <c r="F122" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E123" s="4">
+      <c r="F235" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B236" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E236" s="4">
         <v>4811</v>
       </c>
-      <c r="F123" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E124" s="4">
+      <c r="F236" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B237" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="E237" s="4">
         <v>4811</v>
       </c>
-      <c r="F124" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E125" s="4">
+      <c r="F237" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B238" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E238" s="4">
         <v>4812</v>
       </c>
-      <c r="F125" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E126" s="4">
+      <c r="F238" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B239" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E239" s="4">
         <v>4812</v>
       </c>
-      <c r="F126" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E127" s="4">
+      <c r="F239" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B240" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E240" s="4">
         <v>4812</v>
       </c>
-      <c r="F127" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E128" s="4">
+      <c r="F240" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B241" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E241" s="4">
         <v>4812</v>
       </c>
-      <c r="F128" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E129" s="4">
+      <c r="F241" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B242" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E242" s="4">
         <v>4814</v>
       </c>
-      <c r="F129" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E130" s="4">
+      <c r="F242" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B243" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E243" s="4">
         <v>4814</v>
       </c>
-      <c r="F130" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E131" s="4">
+      <c r="F243" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B244" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E244" s="4">
         <v>4814</v>
       </c>
-      <c r="F131" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E132" s="4">
+      <c r="F244" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B245" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E245" s="4">
         <v>4814</v>
       </c>
-      <c r="F132" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E133" s="4">
+      <c r="F245" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B246" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E246" s="4">
         <v>4814</v>
       </c>
-      <c r="F133" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E134" s="4">
+      <c r="F246" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B247" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E247" s="4">
         <v>4814</v>
       </c>
-      <c r="F134" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E135" s="4">
+      <c r="F247" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B248" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="E248" s="4">
         <v>4814</v>
       </c>
-      <c r="F135" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E136" s="4">
+      <c r="F248" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B249" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="E249" s="4">
         <v>4814</v>
       </c>
-      <c r="F136" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E137" s="4">
+      <c r="F249" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B250" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E250" s="4">
         <v>4815</v>
       </c>
-      <c r="F137" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E138" s="4">
+      <c r="F250" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B251" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="E251" s="4">
         <v>4815</v>
       </c>
-      <c r="F138" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E139" s="4">
+      <c r="F251" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B252" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C252" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E252" s="4">
         <v>4815</v>
       </c>
-      <c r="F139" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E140" s="4">
+      <c r="F252" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B253" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E253" s="4">
         <v>4816</v>
       </c>
-      <c r="F140" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E141" s="4">
+      <c r="F253" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B254" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="E254" s="4">
         <v>4816</v>
       </c>
-      <c r="F141" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E142" s="4">
+      <c r="F254" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B255" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E255" s="4">
         <v>4817</v>
       </c>
-      <c r="F142" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E143" s="4">
+      <c r="F255" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B256" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="E256" s="4">
         <v>4817</v>
       </c>
-      <c r="F143" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E144" s="4">
+      <c r="F256" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B257" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E257" s="4">
         <v>4817</v>
       </c>
-      <c r="F144" s="4" t="s">
-[...2326 lines deleted...]
-        <v>465</v>
+      <c r="F257" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B258" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C258" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>514</v>
+        <v>305</v>
       </c>
       <c r="E258" s="4">
-        <v>4625</v>
+        <v>4817</v>
       </c>
       <c r="F258" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B259" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C259" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>515</v>
+        <v>306</v>
       </c>
       <c r="E259" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B260" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>516</v>
+        <v>307</v>
       </c>
       <c r="E260" s="4">
-        <v>4625</v>
+        <v>4818</v>
       </c>
       <c r="F260" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B261" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>517</v>
+        <v>308</v>
       </c>
       <c r="E261" s="4">
-        <v>4625</v>
+        <v>4818</v>
       </c>
       <c r="F261" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B262" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>518</v>
+        <v>309</v>
       </c>
       <c r="E262" s="4">
-        <v>4625</v>
+        <v>4818</v>
       </c>
       <c r="F262" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B263" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>519</v>
+        <v>310</v>
       </c>
       <c r="E263" s="4">
-        <v>4625</v>
+        <v>4818</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B264" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>520</v>
+        <v>311</v>
       </c>
       <c r="E264" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F264" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B265" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C265" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>521</v>
+        <v>312</v>
       </c>
       <c r="E265" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F265" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B266" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="4" t="s">
-        <v>522</v>
+        <v>313</v>
       </c>
       <c r="E266" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F266" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B267" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>523</v>
+        <v>314</v>
       </c>
       <c r="E267" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F267" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B268" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>524</v>
+        <v>315</v>
       </c>
       <c r="E268" s="4">
-        <v>4626</v>
+        <v>4818</v>
       </c>
       <c r="F268" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B269" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E269" s="4">
-        <v>4626</v>
+        <v>4825</v>
       </c>
       <c r="F269" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B270" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E270" s="4">
-        <v>4625</v>
+        <v>4825</v>
       </c>
       <c r="F270" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B271" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E271" s="4">
-        <v>4626</v>
+        <v>4825</v>
       </c>
       <c r="F271" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="11">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c r="B272" s="11">
-        <v>46228</v>
+        <v>46298</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E272" s="4">
-        <v>4626</v>
+        <v>4825</v>
       </c>
       <c r="F272" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B273" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="E273" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F273" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B274" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C274" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="E274" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F274" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B275" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="E275" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B276" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C276" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="E276" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F276" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B277" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="E277" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B278" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C278" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D278" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="E278" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F278" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B279" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C279" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="E279" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F279" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B280" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C280" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="E280" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F280" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B281" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C281" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="E281" s="4">
+        <v>4825</v>
+      </c>
+      <c r="F281" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B282" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C282" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D282" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="E282" s="4">
+        <v>4849</v>
+      </c>
+      <c r="F282" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B283" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="E283" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F283" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B284" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C284" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D284" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="E284" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F284" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B285" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C285" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="E285" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F285" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B286" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C286" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D286" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E286" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F286" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B287" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="E287" s="4">
+        <v>4850</v>
+      </c>
+      <c r="F287" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B288" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C288" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D288" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="E288" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F288" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B289" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="E289" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F289" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B290" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="E290" s="4">
+        <v>4852</v>
+      </c>
+      <c r="F290" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B291" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="E291" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F291" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B292" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C292" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D292" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="E292" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F292" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B293" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C293" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E293" s="4">
+        <v>4854</v>
+      </c>
+      <c r="F293" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B294" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C294" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="E294" s="4">
+        <v>4858</v>
+      </c>
+      <c r="F294" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B295" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="E295" s="4">
+        <v>4859</v>
+      </c>
+      <c r="F295" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B296" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C296" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="E296" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F296" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B297" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C297" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="E297" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F297" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B298" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="E298" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F298" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B299" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="E299" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F299" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B300" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C300" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="E300" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F300" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B301" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="E301" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F301" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B302" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="E302" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B303" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D303" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="E303" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F303" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B304" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C304" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D304" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="E304" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F304" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6">
+      <c r="A305" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B305" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="E305" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F305" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
+      <c r="A306" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B306" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C306" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D306" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="E306" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F306" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B307" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C307" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="E307" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F307" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B308" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C308" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D308" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="E308" s="4">
+        <v>4860</v>
+      </c>
+      <c r="F308" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B309" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C309" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D309" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="E309" s="4">
+        <v>4861</v>
+      </c>
+      <c r="F309" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6">
+      <c r="A310" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B310" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C310" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="E310" s="4">
+        <v>4865</v>
+      </c>
+      <c r="F310" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B311" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="E311" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6">
+      <c r="A312" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B312" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C312" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D312" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E312" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F312" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
+      <c r="A313" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B313" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C313" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E313" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F313" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6">
+      <c r="A314" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B314" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C314" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E314" s="4">
+        <v>4868</v>
+      </c>
+      <c r="F314" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
+      <c r="A315" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B315" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C315" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D315" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E315" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F315" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6">
+      <c r="A316" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B316" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C316" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D316" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="E316" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F316" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
+      <c r="A317" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B317" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C317" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D317" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E317" s="4">
+        <v>4869</v>
+      </c>
+      <c r="F317" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B318" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C318" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D318" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="E318" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F318" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
+      <c r="A319" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B319" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="E319" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F319" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6">
+      <c r="A320" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B320" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C320" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E320" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F320" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B321" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C321" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D321" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="E321" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F321" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
+      <c r="A322" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B322" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D322" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="E322" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F322" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B323" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E323" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B324" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D324" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="E324" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F324" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B325" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="E325" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F325" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B326" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C326" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E326" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F326" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B327" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C327" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E327" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F327" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B328" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C328" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="E328" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F328" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B329" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C329" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E329" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B330" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E330" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F330" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B331" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C331" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="E331" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B332" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C332" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E332" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F332" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B333" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C333" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D333" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="E333" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F333" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B334" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C334" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E334" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F334" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B335" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="E335" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B336" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C336" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E336" s="4">
+        <v>4870</v>
+      </c>
+      <c r="F336" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B337" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="E337" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F337" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B338" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C338" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D338" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="E338" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F338" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B339" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C339" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="E339" s="4">
+        <v>4871</v>
+      </c>
+      <c r="F339" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B340" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C340" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D340" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="E340" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F340" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B341" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C341" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D341" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="E341" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F341" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B342" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C342" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D342" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="E342" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F342" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B343" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="E343" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B344" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C344" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D344" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="E344" s="4">
+        <v>4873</v>
+      </c>
+      <c r="F344" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B345" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C345" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D345" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="E345" s="4">
+        <v>4874</v>
+      </c>
+      <c r="F345" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B346" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C346" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D346" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="E346" s="4">
+        <v>4874</v>
+      </c>
+      <c r="F346" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B347" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="E347" s="4">
+        <v>4874</v>
+      </c>
+      <c r="F347" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B348" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C348" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D348" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="E348" s="4">
+        <v>4874</v>
+      </c>
+      <c r="F348" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B349" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D349" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="E349" s="4">
+        <v>4874</v>
+      </c>
+      <c r="F349" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B350" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D350" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="E350" s="4">
+        <v>4877</v>
+      </c>
+      <c r="F350" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B351" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="E351" s="4">
+        <v>4877</v>
+      </c>
+      <c r="F351" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B352" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C352" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D352" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="E352" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F352" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B353" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D353" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E353" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F353" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B354" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D354" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E354" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F354" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B355" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E355" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B356" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C356" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D356" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E356" s="4">
+        <v>4878</v>
+      </c>
+      <c r="F356" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B357" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C357" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D357" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E357" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F357" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B358" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C358" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D358" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E358" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F358" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B359" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="E359" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F359" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B360" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C360" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D360" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E360" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F360" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B361" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D361" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E361" s="4">
+        <v>4879</v>
+      </c>
+      <c r="F361" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B362" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C362" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D362" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="E362" s="4">
+        <v>4880</v>
+      </c>
+      <c r="F362" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B363" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C363" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D363" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E363" s="4">
+        <v>4881</v>
+      </c>
+      <c r="F363" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B364" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C364" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D364" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="E364" s="4">
+        <v>4882</v>
+      </c>
+      <c r="F364" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B365" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C365" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D365" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="E365" s="4">
+        <v>4883</v>
+      </c>
+      <c r="F365" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B366" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C366" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D366" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="E366" s="4">
+        <v>4884</v>
+      </c>
+      <c r="F366" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" s="11">
+        <v>46265</v>
+      </c>
+      <c r="B367" s="11">
+        <v>46298</v>
+      </c>
+      <c r="C367" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E367" s="4">
+        <v>4885</v>
+      </c>
+      <c r="F367" s="4" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B5803F-B7DA-45BA-977B-0BCB89BC5F57}">
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
-    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G22" sqref="G22"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A118" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G140" sqref="G140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="13.54296875" style="11" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="4"/>
-    <col min="4" max="4" width="20.453125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="26.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.6328125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.81640625" style="4" customWidth="1"/>
     <col min="7" max="7" width="52.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="46.1796875" style="4" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5">
       <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.5">
       <c r="A3" s="7" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B5" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>155</v>
+        <v>118</v>
       </c>
       <c r="E5" s="4">
-        <v>3023</v>
+        <v>3006</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B6" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="E6" s="4">
-        <v>3054</v>
+        <v>3012</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B7" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>157</v>
+        <v>14</v>
       </c>
       <c r="E7" s="4">
-        <v>3054</v>
+        <v>3015</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B8" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>158</v>
+        <v>120</v>
       </c>
       <c r="E8" s="4">
-        <v>3064</v>
+        <v>3015</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B9" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>159</v>
+        <v>121</v>
       </c>
       <c r="E9" s="4">
-        <v>3065</v>
+        <v>3015</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B10" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="E10" s="4">
-        <v>3067</v>
+        <v>3016</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B11" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="E11" s="4">
-        <v>3068</v>
+        <v>3016</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B12" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>162</v>
+        <v>124</v>
       </c>
       <c r="E12" s="4">
-        <v>3068</v>
+        <v>3018</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B13" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
       <c r="E13" s="4">
-        <v>3088</v>
+        <v>3023</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B14" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="E14" s="4">
-        <v>3121</v>
+        <v>3024</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B15" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="E15" s="4">
-        <v>3121</v>
+        <v>3025</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B16" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="E16" s="4">
-        <v>3121</v>
+        <v>3028</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B17" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="E17" s="4">
-        <v>3125</v>
+        <v>3028</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B18" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
       <c r="E18" s="4">
-        <v>3139</v>
+        <v>3028</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B19" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
       <c r="E19" s="4">
-        <v>3163</v>
+        <v>3031</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B20" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>170</v>
+        <v>132</v>
       </c>
       <c r="E20" s="4">
-        <v>3170</v>
+        <v>3031</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B21" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>171</v>
+        <v>133</v>
       </c>
       <c r="E21" s="4">
-        <v>3178</v>
+        <v>3038</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B22" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="E22" s="4">
-        <v>3187</v>
+        <v>3042</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B23" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>173</v>
+        <v>135</v>
       </c>
       <c r="E23" s="4">
-        <v>3188</v>
+        <v>3044</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B24" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="E24" s="4">
-        <v>3192</v>
+        <v>3074</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B25" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>175</v>
+        <v>137</v>
       </c>
       <c r="E25" s="4">
-        <v>3193</v>
+        <v>3081</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B26" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
       <c r="E26" s="4">
-        <v>3197</v>
+        <v>3085</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B27" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="E27" s="4">
-        <v>3201</v>
+        <v>3087</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B28" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="E28" s="4">
-        <v>3206</v>
+        <v>3089</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B29" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="E29" s="4">
-        <v>3335</v>
+        <v>3090</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B30" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="E30" s="4">
-        <v>3335</v>
+        <v>3091</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B31" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>181</v>
+        <v>143</v>
       </c>
       <c r="E31" s="4">
-        <v>3336</v>
+        <v>3095</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B32" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="E32" s="4">
-        <v>3337</v>
+        <v>3095</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B33" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="E33" s="4">
-        <v>3338</v>
+        <v>3099</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B34" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
       <c r="E34" s="4">
-        <v>3338</v>
+        <v>3131</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B35" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>184</v>
+        <v>147</v>
       </c>
       <c r="E35" s="4">
-        <v>3338</v>
+        <v>3133</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B36" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>185</v>
+        <v>148</v>
       </c>
       <c r="E36" s="4">
-        <v>3338</v>
+        <v>3137</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B37" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>186</v>
+        <v>149</v>
       </c>
       <c r="E37" s="4">
-        <v>3753</v>
+        <v>3150</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B38" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="E38" s="4">
-        <v>3754</v>
+        <v>3151</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B39" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="E39" s="4">
-        <v>3754</v>
+        <v>3169</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B40" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>189</v>
+        <v>152</v>
       </c>
       <c r="E40" s="4">
-        <v>3764</v>
+        <v>3183</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B41" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>190</v>
+        <v>153</v>
       </c>
       <c r="E41" s="4">
-        <v>3782</v>
+        <v>3186</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B42" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>191</v>
+        <v>154</v>
       </c>
       <c r="E42" s="4">
-        <v>3787</v>
+        <v>3188</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B43" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>192</v>
+        <v>155</v>
       </c>
       <c r="E43" s="4">
-        <v>3789</v>
+        <v>3191</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B44" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
       <c r="E44" s="4">
-        <v>3799</v>
+        <v>3193</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B45" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>194</v>
+        <v>157</v>
       </c>
       <c r="E45" s="4">
-        <v>3916</v>
+        <v>3204</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B46" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="E46" s="4">
-        <v>3916</v>
+        <v>3336</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B47" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>196</v>
+        <v>159</v>
       </c>
       <c r="E47" s="4">
-        <v>3926</v>
+        <v>3336</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B48" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>197</v>
+        <v>160</v>
       </c>
       <c r="E48" s="4">
-        <v>3926</v>
+        <v>3337</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B49" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>198</v>
+        <v>161</v>
       </c>
       <c r="E49" s="4">
-        <v>3977</v>
+        <v>3338</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B50" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>199</v>
+        <v>162</v>
       </c>
       <c r="E50" s="4">
-        <v>3977</v>
+        <v>3437</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B51" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>200</v>
+        <v>163</v>
       </c>
       <c r="E51" s="4">
-        <v>3977</v>
+        <v>3438</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
-        <v>46202</v>
+        <v>46230</v>
       </c>
       <c r="B52" s="11">
-        <v>46228</v>
+        <v>46265</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="E52" s="4">
-        <v>3978</v>
+        <v>3658</v>
       </c>
       <c r="F52" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="11">
+        <v>46230</v>
+      </c>
+      <c r="B53" s="11">
+        <v>46265</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E53" s="4">
+        <v>3759</v>
+      </c>
+      <c r="F53" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B54" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>202</v>
+        <v>166</v>
       </c>
       <c r="E54" s="4">
-        <v>3660</v>
+        <v>3783</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B55" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>203</v>
+        <v>167</v>
       </c>
       <c r="E55" s="4">
-        <v>3662</v>
+        <v>3799</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B56" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
       <c r="E56" s="4">
-        <v>3669</v>
+        <v>3799</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B57" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>205</v>
+        <v>169</v>
       </c>
       <c r="E57" s="4">
-        <v>3658</v>
+        <v>3815</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B58" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>206</v>
+        <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>3664</v>
+        <v>3816</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
-        <v>46209</v>
+        <v>46230</v>
       </c>
       <c r="B59" s="11">
-        <v>46214</v>
+        <v>46265</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>207</v>
+        <v>171</v>
       </c>
       <c r="E59" s="4">
-        <v>3523</v>
+        <v>3978</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>12</v>
-[...18 lines deleted...]
-      <c r="F60" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B61" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>209</v>
+        <v>30</v>
       </c>
       <c r="E61" s="4">
-        <v>3608</v>
+        <v>3953</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B62" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>210</v>
+        <v>31</v>
       </c>
       <c r="E62" s="4">
-        <v>3610</v>
+        <v>3950</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B63" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>211</v>
+        <v>32</v>
       </c>
       <c r="E63" s="4">
-        <v>3659</v>
+        <v>3995</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B64" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>212</v>
+        <v>33</v>
       </c>
       <c r="E64" s="4">
-        <v>3612</v>
+        <v>3992</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B65" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>213</v>
+        <v>34</v>
       </c>
       <c r="E65" s="4">
-        <v>3612</v>
+        <v>3995</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
-        <v>46209</v>
+        <v>46237</v>
       </c>
       <c r="B66" s="11">
-        <v>46214</v>
+        <v>46242</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="E66" s="4">
-        <v>3608</v>
+        <v>3995</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-  </sheetData>
-[...65 lines deleted...]
-      <c r="B3" s="3" t="s">
+    <row r="67" spans="1:6">
+      <c r="A67" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B67" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E67" s="4">
+        <v>3995</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B68" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E68" s="4">
+        <v>3959</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B69" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" s="4">
+        <v>3956</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B70" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" s="4">
+        <v>3954</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B71" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E71" s="4">
+        <v>3956</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="11">
+        <v>46237</v>
+      </c>
+      <c r="B72" s="11">
+        <v>46242</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E72" s="4">
+        <v>3988</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B74" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E74" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B75" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E75" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B76" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E76" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B77" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E77" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B78" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E78" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B79" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E79" s="4">
+        <v>3880</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B80" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E80" s="4">
+        <v>3851</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B81" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="E81" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B82" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E82" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B83" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E83" s="4">
+        <v>3878</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B84" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E84" s="4">
+        <v>3903</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B85" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E85" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B86" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E86" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B87" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E87" s="4">
+        <v>3885</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B88" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E88" s="4">
+        <v>3885</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="11">
+        <v>46244</v>
+      </c>
+      <c r="B89" s="11">
+        <v>46249</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E89" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B91" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E91" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B92" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E92" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B93" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B94" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E94" s="4">
+        <v>3909</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B95" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E95" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B96" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E96" s="4">
+        <v>3880</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B97" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E97" s="4">
+        <v>3851</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B98" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="E98" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B99" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E99" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B100" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E100" s="4">
+        <v>3878</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B101" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E101" s="4">
+        <v>3903</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B102" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E102" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B103" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E103" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B104" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E104" s="4">
+        <v>3885</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B105" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E105" s="4">
+        <v>3885</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B106" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E106" s="4">
+        <v>3875</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B108" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E108" s="4">
+        <v>3730</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B109" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E109" s="4">
+        <v>3644</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B110" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="E110" s="4">
+        <v>3636</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B111" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E111" s="4">
+        <v>3687</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B112" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E112" s="4">
+        <v>3685</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B113" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E113" s="4">
+        <v>3688</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B114" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E114" s="4">
+        <v>3691</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B115" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E115" s="4">
+        <v>3730</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B116" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E116" s="4">
+        <v>3644</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B117" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E117" s="4">
+        <v>3638</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B118" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E118" s="4">
+        <v>3637</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B119" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E119" s="4">
+        <v>3640</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B120" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E120" s="4">
+        <v>3649</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B121" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E121" s="4">
+        <v>3641</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B122" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E122" s="4">
+        <v>3641</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B123" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E123" s="4">
+        <v>3644</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B124" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="E124" s="4">
+        <v>3644</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B125" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E125" s="4">
+        <v>3728</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="11">
+        <v>46251</v>
+      </c>
+      <c r="B126" s="11">
+        <v>46256</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E126" s="4">
+        <v>3683</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="15.5">
+      <c r="A128" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B128" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C128" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D128" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E128" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F128" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="G128" s="3"/>
+      <c r="H128" s="3" t="s">
         <v>0</v>
-      </c>
-[...758 lines deleted...]
-        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="400a962489e7d8453dde528e6c41dd5e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0836bf5b4517462c3139890e90a3d65a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2507def799bd50dd9e57289f59ce35af">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd34976e1fab733e366b467f63c87855" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88d081fd-2b43-4c7a-9c50-4055d53380cd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -11846,128 +16367,131 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6483D355-DEF5-466D-A08A-A265C542A75F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4420FEB2-2838-4FCB-9383-FB2AA8103786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>NSW</vt:lpstr>
       <vt:lpstr>QLD</vt:lpstr>
       <vt:lpstr>VIC</vt:lpstr>
-      <vt:lpstr>TAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Starkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>