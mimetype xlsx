--- v8 (2026-09-14)
+++ v9 (2026-10-05)
@@ -1,1806 +1,1111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="648" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63A7602C-ABBE-4B48-9EC3-310285E75189}"/>
+  <xr:revisionPtr revIDLastSave="666" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1BDE3939-4B89-48EE-AABF-22A8B78EB3B3}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-107" yWindow="-107" windowWidth="20847" windowHeight="12401" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NSW" sheetId="1" r:id="rId1"/>
     <sheet name="QLD" sheetId="5" r:id="rId2"/>
-    <sheet name="VIC" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2100" uniqueCount="572">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1430" uniqueCount="341">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
-    <t>VIC</t>
-[...1 lines deleted...]
-  <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
+    <t>LEICHHARDT</t>
+  </si>
+  <si>
+    <t>BELGIAN GARDENS</t>
+  </si>
+  <si>
+    <t>CASTLE HILL</t>
+  </si>
+  <si>
+    <t>NORTH WARD</t>
+  </si>
+  <si>
+    <t>PALLARENDA</t>
+  </si>
+  <si>
+    <t>ROWES BAY</t>
+  </si>
+  <si>
+    <t>RAILWAY ESTATE</t>
+  </si>
+  <si>
+    <t>SOUTH TOWNSVILLE</t>
+  </si>
+  <si>
+    <t>TOWNSVILLE CITY</t>
+  </si>
+  <si>
+    <t>WEST END</t>
+  </si>
+  <si>
+    <t>CLUDEN</t>
+  </si>
+  <si>
+    <t>IDALIA</t>
+  </si>
+  <si>
+    <t>OONOONBA</t>
+  </si>
+  <si>
+    <t>ROSENEATH</t>
+  </si>
+  <si>
+    <t>STUART</t>
+  </si>
+  <si>
+    <t>CURRAJONG</t>
+  </si>
+  <si>
+    <t>HERMIT PARK</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>ROSSLEA</t>
+  </si>
+  <si>
+    <t>AITKENVALE</t>
+  </si>
+  <si>
+    <t>ANNANDALE</t>
+  </si>
+  <si>
+    <t>CRANBROOK</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>GARBUTT</t>
+  </si>
+  <si>
+    <t>HEATLEY</t>
+  </si>
+  <si>
+    <t>MURRAY</t>
+  </si>
+  <si>
+    <t>MOUNT LOUISA</t>
+  </si>
+  <si>
+    <t>CONDON</t>
+  </si>
+  <si>
+    <t>KELSO</t>
+  </si>
+  <si>
+    <t>RASMUSSEN</t>
+  </si>
+  <si>
+    <t>BALGAL BEACH</t>
+  </si>
+  <si>
+    <t>NOME</t>
+  </si>
+  <si>
+    <t>ALICE RIVER</t>
+  </si>
+  <si>
+    <t>BOHLE PLAINS</t>
+  </si>
+  <si>
+    <t>KIRWAN</t>
+  </si>
+  <si>
+    <t>THURINGOWA CENTRAL</t>
+  </si>
+  <si>
+    <t>BOHLE</t>
+  </si>
+  <si>
+    <t>BURDELL</t>
+  </si>
+  <si>
+    <t>BUSHLAND BEACH</t>
+  </si>
+  <si>
+    <t>COSGROVE</t>
+  </si>
+  <si>
+    <t>DEERAGUN</t>
+  </si>
+  <si>
+    <t>JENSEN</t>
+  </si>
+  <si>
+    <t>MOUNT LOW</t>
+  </si>
+  <si>
+    <t>MOUNT ST JOHN</t>
+  </si>
+  <si>
+    <t>SAUNDERS BEACH</t>
+  </si>
+  <si>
+    <t>SHAW</t>
+  </si>
+  <si>
+    <t>CARDWELL</t>
+  </si>
+  <si>
+    <t>INGHAM</t>
+  </si>
+  <si>
+    <t>LUCINDA</t>
+  </si>
+  <si>
+    <t>HALIFAX</t>
+  </si>
+  <si>
+    <t>ALLINGHAM</t>
+  </si>
+  <si>
+    <t>TAYLORS BEACH</t>
+  </si>
+  <si>
+    <t>BINGIL BAY</t>
+  </si>
+  <si>
+    <t>SOUTH MISSION BEACH</t>
+  </si>
+  <si>
+    <t>WONGALING BEACH</t>
+  </si>
+  <si>
+    <t>LOWER TULLY</t>
+  </si>
+  <si>
+    <t>TULLY</t>
+  </si>
+  <si>
+    <t>TULLY HEADS</t>
+  </si>
+  <si>
+    <t>GORDONVALE</t>
+  </si>
+  <si>
+    <t>BAYVIEW HEIGHTS</t>
+  </si>
+  <si>
+    <t>MOUNT SHERIDAN</t>
+  </si>
+  <si>
+    <t>WHITE ROCK</t>
+  </si>
+  <si>
+    <t>WOREE</t>
+  </si>
+  <si>
+    <t>BENTLEY PARK</t>
+  </si>
+  <si>
+    <t>EDMONTON</t>
+  </si>
+  <si>
+    <t>MOUNT PETER</t>
+  </si>
+  <si>
+    <t>AEROGLEN</t>
+  </si>
+  <si>
+    <t>BRINSMEAD</t>
+  </si>
+  <si>
+    <t>BUNGALOW</t>
+  </si>
+  <si>
+    <t>CAIRNS CITY</t>
+  </si>
+  <si>
+    <t>CAIRNS NORTH</t>
+  </si>
+  <si>
+    <t>EARLVILLE</t>
+  </si>
+  <si>
+    <t>EDGE HILL</t>
+  </si>
+  <si>
+    <t>FRESHWATER</t>
+  </si>
+  <si>
+    <t>KAMERUNGA</t>
+  </si>
+  <si>
+    <t>KANIMBLA</t>
+  </si>
+  <si>
+    <t>MANOORA</t>
+  </si>
+  <si>
+    <t>MANUNDA</t>
+  </si>
+  <si>
+    <t>MOOROOBOOL</t>
+  </si>
+  <si>
+    <t>PARRAMATTA PARK</t>
+  </si>
+  <si>
+    <t>PORTSMITH</t>
+  </si>
+  <si>
+    <t>REDLYNCH</t>
+  </si>
+  <si>
+    <t>STRATFORD</t>
+  </si>
+  <si>
+    <t>WESTCOURT</t>
+  </si>
+  <si>
+    <t>WHITFIELD</t>
+  </si>
+  <si>
+    <t>KURRIMINE BEACH</t>
+  </si>
+  <si>
+    <t>CARAVONICA</t>
+  </si>
+  <si>
+    <t>HOLLOWAYS BEACH</t>
+  </si>
+  <si>
+    <t>MACHANS BEACH</t>
+  </si>
+  <si>
+    <t>SMITHFIELD</t>
+  </si>
+  <si>
+    <t>YORKEYS KNOB</t>
+  </si>
+  <si>
+    <t>CLIFTON BEACH</t>
+  </si>
+  <si>
+    <t>KEWARRA BEACH</t>
+  </si>
+  <si>
+    <t>PALM COVE</t>
+  </si>
+  <si>
+    <t>TRINITY BEACH</t>
+  </si>
+  <si>
+    <t>TRINITY PARK</t>
+  </si>
+  <si>
+    <t>SPEEWAH</t>
+  </si>
+  <si>
+    <t>YUNGABURRA</t>
+  </si>
+  <si>
+    <t>MALANDA</t>
+  </si>
+  <si>
+    <t>BELROSE</t>
+  </si>
+  <si>
+    <t>ALLAMBIE HEIGHTS</t>
+  </si>
+  <si>
+    <t>ST CLAIR</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>ROSEBERY</t>
+  </si>
+  <si>
+    <t>MASCOT</t>
+  </si>
+  <si>
+    <t>WOOLLAHRA</t>
+  </si>
+  <si>
+    <t>MAROUBRA</t>
+  </si>
+  <si>
+    <t>FOREST LODGE</t>
+  </si>
+  <si>
+    <t>GLEBE</t>
+  </si>
+  <si>
+    <t>LILYFIELD</t>
+  </si>
+  <si>
+    <t>SYDENHAM</t>
+  </si>
+  <si>
+    <t>TEMPE</t>
+  </si>
+  <si>
+    <t>EAST LINDFIELD</t>
+  </si>
+  <si>
+    <t>LINDFIELD</t>
+  </si>
+  <si>
+    <t>ST IVES</t>
+  </si>
+  <si>
+    <t>ST IVES CHASE</t>
+  </si>
+  <si>
+    <t>BROOKVALE</t>
+  </si>
+  <si>
+    <t>ERMINGTON</t>
+  </si>
+  <si>
+    <t>EPPING</t>
+  </si>
+  <si>
+    <t>SUMMER HILL</t>
+  </si>
+  <si>
+    <t>ASHFIELD</t>
+  </si>
+  <si>
+    <t>LALOR PARK</t>
+  </si>
+  <si>
+    <t>BELLA VISTA</t>
+  </si>
+  <si>
+    <t>WINSTON HILLS</t>
+  </si>
+  <si>
+    <t>LIVERPOOL</t>
+  </si>
+  <si>
+    <t>LURNEA</t>
+  </si>
+  <si>
+    <t>HOXTON PARK</t>
+  </si>
+  <si>
+    <t>WEST HOXTON</t>
+  </si>
+  <si>
+    <t>EDMONDSON PARK</t>
+  </si>
+  <si>
+    <t>LEPPINGTON</t>
+  </si>
+  <si>
+    <t>DULWICH HILL</t>
+  </si>
+  <si>
+    <t>BARDWELL PARK</t>
+  </si>
+  <si>
+    <t>PEAKHURST</t>
+  </si>
+  <si>
+    <t>RIVERWOOD</t>
+  </si>
+  <si>
+    <t>REVESBY</t>
+  </si>
+  <si>
+    <t>PENSHURST</t>
+  </si>
+  <si>
+    <t>MORTDALE</t>
+  </si>
+  <si>
+    <t>OATLEY</t>
+  </si>
+  <si>
+    <t>GYMEA</t>
+  </si>
+  <si>
+    <t>GYMEA BAY</t>
+  </si>
+  <si>
+    <t>CARINGBAH</t>
+  </si>
+  <si>
+    <t>CARINGBAH SOUTH</t>
+  </si>
+  <si>
+    <t>EAST GOSFORD</t>
+  </si>
+  <si>
+    <t>ERINA</t>
+  </si>
+  <si>
+    <t>POINT FREDERICK</t>
+  </si>
+  <si>
+    <t>WYOMING</t>
+  </si>
+  <si>
+    <t>WOY WOY</t>
+  </si>
+  <si>
+    <t>BOOKER BAY</t>
+  </si>
+  <si>
+    <t>BLAIR ATHOL</t>
+  </si>
+  <si>
+    <t>GLEN ALPINE</t>
+  </si>
+  <si>
+    <t>CAMDEN</t>
+  </si>
+  <si>
+    <t>CAMDEN PARK</t>
+  </si>
+  <si>
+    <t>CAMDEN SOUTH</t>
+  </si>
+  <si>
+    <t>OAKDALE</t>
+  </si>
+  <si>
+    <t>ORAN PARK</t>
+  </si>
+  <si>
+    <t>ORANGEVILLE</t>
+  </si>
+  <si>
+    <t>BARGO</t>
+  </si>
+  <si>
+    <t>YANDERRA</t>
+  </si>
+  <si>
+    <t>HILL TOP</t>
+  </si>
+  <si>
+    <t>HANWOOD</t>
+  </si>
+  <si>
+    <t>YOOGALI</t>
+  </si>
+  <si>
+    <t>NARRANDERA</t>
+  </si>
+  <si>
+    <t>COOLAMON</t>
+  </si>
+  <si>
+    <t>GANMAIN</t>
+  </si>
+  <si>
+    <t>YANCO</t>
+  </si>
+  <si>
+    <t>LEETON</t>
+  </si>
+  <si>
+    <t>CLAREMONT MEADOWS</t>
+  </si>
+  <si>
+    <t>BLIGH PARK</t>
+  </si>
+  <si>
+    <t>MCGRATHS HILL</t>
+  </si>
+  <si>
+    <t>SOUTH WINDSOR</t>
+  </si>
+  <si>
+    <t>WINDSOR</t>
+  </si>
+  <si>
+    <t>ERSKINE PARK</t>
+  </si>
+  <si>
+    <t>ACACIA GARDENS</t>
+  </si>
+  <si>
+    <t>BOX HILL</t>
+  </si>
+  <si>
+    <t>ROOTY HILL</t>
+  </si>
+  <si>
+    <t>BUNGARRIBEE</t>
+  </si>
+  <si>
+    <t>DOONSIDE</t>
+  </si>
+  <si>
+    <t>MINCHINBURY</t>
+  </si>
+  <si>
+    <t>MOUNT DRUITT</t>
+  </si>
+  <si>
+    <t>LAPSTONE</t>
+  </si>
+  <si>
+    <t>GLENBROOK</t>
+  </si>
+  <si>
+    <t>PARKES</t>
+  </si>
+  <si>
+    <t>FORBES</t>
+  </si>
+  <si>
+    <t>WULGURU</t>
+  </si>
+  <si>
+    <t>HAPPY VALLEY</t>
+  </si>
+  <si>
+    <t>HEALY</t>
+  </si>
+  <si>
+    <t>MENZIES</t>
+  </si>
+  <si>
+    <t>MILES END</t>
+  </si>
+  <si>
+    <t>MORNINGTON</t>
+  </si>
+  <si>
+    <t>MOUNT ISA</t>
+  </si>
+  <si>
+    <t>MOUNT ISA CITY</t>
+  </si>
+  <si>
+    <t>PARKSIDE</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>SOLDIERS HILL</t>
+  </si>
+  <si>
+    <t>SUNSET</t>
+  </si>
+  <si>
+    <t>TOWNVIEW</t>
+  </si>
+  <si>
+    <t>WINSTON</t>
+  </si>
+  <si>
+    <t>MOURILYAN</t>
+  </si>
+  <si>
+    <t>SOUTH JOHNSTONE</t>
+  </si>
+  <si>
+    <t>BELVEDERE</t>
+  </si>
+  <si>
+    <t>CULLINANE</t>
+  </si>
+  <si>
+    <t>EAST INNISFAIL</t>
+  </si>
+  <si>
+    <t>GOONDI BEND/GOONDI</t>
+  </si>
+  <si>
+    <t>GOONDI HILL</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>INNISFAIL</t>
+  </si>
+  <si>
+    <t>INNISFAIL ESTATE</t>
+  </si>
+  <si>
+    <t>JUBILEE HEIGHTS</t>
+  </si>
+  <si>
+    <t>SOUTH INNISFAIL</t>
+  </si>
+  <si>
+    <t>WEBB</t>
+  </si>
+  <si>
+    <t>FLYING FISH POINT</t>
+  </si>
+  <si>
+    <t>COCONUTS</t>
+  </si>
+  <si>
+    <t>BABINDA</t>
+  </si>
+  <si>
+    <t>WANGAN</t>
+  </si>
+  <si>
+    <t>BELLENDEN KER</t>
+  </si>
+  <si>
+    <t>BONNIE DOON</t>
+  </si>
+  <si>
+    <t>COOYA BEACH</t>
+  </si>
+  <si>
+    <t>MOSSMAN</t>
+  </si>
+  <si>
+    <t>NEWELL</t>
+  </si>
+  <si>
+    <t>WONGA</t>
+  </si>
+  <si>
+    <t>WEIPA</t>
+  </si>
+  <si>
+    <t>ROCKY POINT</t>
+  </si>
+  <si>
+    <t>NANUM</t>
+  </si>
+  <si>
+    <t>EVANS LANDING</t>
+  </si>
+  <si>
+    <t>NAPRANUM</t>
+  </si>
+  <si>
+    <t>CRAIGLIE</t>
+  </si>
+  <si>
+    <t>PORT DOUGLAS</t>
+  </si>
+  <si>
+    <t>MAREEBA</t>
+  </si>
+  <si>
+    <t>TOLGA</t>
+  </si>
+  <si>
+    <t>ATHERTON</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>BOTANY</t>
+  </si>
+  <si>
+    <t>ROZELLE</t>
+  </si>
+  <si>
     <t>NEWTOWN</t>
   </si>
   <si>
-    <t>NEWPORT</t>
-[...761 lines deleted...]
-    <t>BOWEN</t>
+    <t>FIVE DOCK</t>
+  </si>
+  <si>
+    <t>STANMORE</t>
+  </si>
+  <si>
+    <t>CAMMERAY</t>
+  </si>
+  <si>
+    <t>NORTHBRIDGE</t>
+  </si>
+  <si>
+    <t>MOSMAN</t>
+  </si>
+  <si>
+    <t>DUNDAS VALLEY</t>
+  </si>
+  <si>
+    <t>CONCORD</t>
+  </si>
+  <si>
+    <t>GREYSTANES</t>
+  </si>
+  <si>
+    <t>ROUSE HILL</t>
+  </si>
+  <si>
+    <t>GLENFIELD</t>
+  </si>
+  <si>
+    <t>CASULA</t>
+  </si>
+  <si>
+    <t>WILEY PARK</t>
+  </si>
+  <si>
+    <t>BEXLEY</t>
+  </si>
+  <si>
+    <t>MIRANDA</t>
+  </si>
+  <si>
+    <t>GREEN POINT</t>
+  </si>
+  <si>
+    <t>GRETA</t>
+  </si>
+  <si>
+    <t>BRANXTON</t>
+  </si>
+  <si>
+    <t>EAST BRANXTON</t>
+  </si>
+  <si>
+    <t>NORTH ROTHBURY</t>
+  </si>
+  <si>
+    <t>SCONE</t>
+  </si>
+  <si>
+    <t>MILTON</t>
+  </si>
+  <si>
+    <t>KINGS POINT</t>
+  </si>
+  <si>
+    <t>NARRAWALLEE</t>
+  </si>
+  <si>
+    <t>ULLADULLA</t>
+  </si>
+  <si>
+    <t>WORRIGEE</t>
+  </si>
+  <si>
+    <t>BOMADERRY</t>
+  </si>
+  <si>
+    <t>NORTH NOWRA</t>
+  </si>
+  <si>
+    <t>NOWRA</t>
+  </si>
+  <si>
+    <t>SOUTH NOWRA</t>
+  </si>
+  <si>
+    <t>WEST NOWRA</t>
+  </si>
+  <si>
+    <t>APPIN</t>
+  </si>
+  <si>
+    <t>BRADBURY</t>
+  </si>
+  <si>
+    <t>ROSEMEADOW</t>
+  </si>
+  <si>
+    <t>RUSE</t>
+  </si>
+  <si>
+    <t>ST HELENS PARK</t>
+  </si>
+  <si>
+    <t>MINTO</t>
+  </si>
+  <si>
+    <t>MOUNT ANNAN</t>
+  </si>
+  <si>
+    <t>DOUGLAS PARK</t>
+  </si>
+  <si>
+    <t>WILTON</t>
+  </si>
+  <si>
+    <t>THIRLMERE</t>
+  </si>
+  <si>
+    <t>ALBURY</t>
+  </si>
+  <si>
+    <t>ETTAMOGAH</t>
+  </si>
+  <si>
+    <t>GLENROY</t>
+  </si>
+  <si>
+    <t>NORTH ALBURY</t>
+  </si>
+  <si>
+    <t>SOUTH ALBURY</t>
+  </si>
+  <si>
+    <t>TABLE TOP</t>
+  </si>
+  <si>
+    <t>THURGOONA</t>
+  </si>
+  <si>
+    <t>WEST ALBURY</t>
+  </si>
+  <si>
+    <t>LAVINGTON</t>
+  </si>
+  <si>
+    <t>SPRINGDALE HEIGHTS</t>
+  </si>
+  <si>
+    <t>EMU PLAINS</t>
+  </si>
+  <si>
+    <t>HOBARTVILLE</t>
+  </si>
+  <si>
+    <t>LONDONDERRY</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>COLYTON</t>
+  </si>
+  <si>
+    <t>ROPES CROSSING</t>
+  </si>
+  <si>
+    <t>PLUMPTON</t>
+  </si>
+  <si>
+    <t>MARSDEN PARK</t>
+  </si>
+  <si>
+    <t>PARKLEA</t>
+  </si>
+  <si>
+    <t>STANHOPE GARDENS</t>
+  </si>
+  <si>
+    <t>THE PONDS</t>
+  </si>
+  <si>
+    <t>BIDWILL</t>
+  </si>
+  <si>
+    <t>BLACKETT</t>
+  </si>
+  <si>
+    <t>LETHBRIDGE PARK</t>
+  </si>
+  <si>
+    <t>WHALAN</t>
+  </si>
+  <si>
+    <t>MOUNT RIVERVIEW</t>
+  </si>
+  <si>
+    <t>WARRIMOO</t>
+  </si>
+  <si>
+    <t>FAULCONBRIDGE</t>
+  </si>
+  <si>
+    <t>VALLEY HEIGHTS</t>
+  </si>
+  <si>
+    <t>WINMALEE</t>
+  </si>
+  <si>
+    <t>HAZELBROOK</t>
+  </si>
+  <si>
+    <t>KATOOMBA</t>
+  </si>
+  <si>
+    <t>LEURA</t>
+  </si>
+  <si>
+    <t>BLACKHEATH</t>
+  </si>
+  <si>
+    <t>LITHGOW</t>
+  </si>
+  <si>
+    <t>LITTLETON</t>
+  </si>
+  <si>
+    <t>MOUNT COLLINS</t>
+  </si>
+  <si>
+    <t>WATTAMONDARA</t>
+  </si>
+  <si>
+    <t>ABERCROMBIE</t>
+  </si>
+  <si>
+    <t>ABERCROMBIE RIVER</t>
+  </si>
+  <si>
+    <t>BATHURST</t>
+  </si>
+  <si>
+    <t>EGLINTON</t>
+  </si>
+  <si>
+    <t>GORMANS HILL</t>
+  </si>
+  <si>
+    <t>LLANARTH</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t>RAGLAN</t>
+  </si>
+  <si>
+    <t>SOUTH BATHURST</t>
+  </si>
+  <si>
+    <t>WEST BATHURST</t>
+  </si>
+  <si>
+    <t>WINDRADYNE</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
   </si>
   <si>
     <t>AYR</t>
   </si>
   <si>
     <t>BRANDON</t>
   </si>
   <si>
-    <t>BELGIAN GARDENS</t>
-[...899 lines deleted...]
-    <t>ATHERTON</t>
+    <t>MUNDINGBURRA</t>
+  </si>
+  <si>
+    <t>MYSTERTON</t>
+  </si>
+  <si>
+    <t>PIMLICO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1834,100 +1139,96 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
@@ -2203,13916 +1504,9495 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H217"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A120" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G140" sqref="G140"/>
+      <pane ySplit="1" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G118" sqref="G118"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="13.1796875" style="11" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="6"/>
+    <col min="1" max="1" width="13.19921875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="15.5" style="9" customWidth="1"/>
+    <col min="3" max="3" width="8.69921875" style="3"/>
+    <col min="4" max="4" width="19.296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.69921875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="18.8984375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="46.5" style="3" customWidth="1"/>
+    <col min="8" max="8" width="53.296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="8.69921875" style="5"/>
+    <col min="12" max="12" width="12.69921875" style="5" customWidth="1"/>
+    <col min="13" max="16384" width="8.69921875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:8" ht="15.6">
+      <c r="A1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="C1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="E1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="F1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="10"/>
-[...12 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.6">
+      <c r="A3" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="11">
-[...11 lines deleted...]
-      <c r="E5" s="4">
+      <c r="A5" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B5" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E5" s="3">
         <v>2018</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B6" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E6" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B7" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E7" s="3">
+        <v>2025</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B8" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E8" s="3">
+        <v>2035</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B9" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E9" s="3">
+        <v>2037</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B10" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E10" s="3">
+        <v>2037</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B11" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D7" s="4" t="s">
+      <c r="E11" s="3">
+        <v>2040</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B12" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E12" s="3">
+        <v>2040</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B13" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E13" s="3">
+        <v>2044</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B14" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E14" s="3">
+        <v>2044</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B15" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" s="3">
+        <v>2070</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E16" s="3">
+        <v>2070</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E17" s="3">
+        <v>2075</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B18" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E18" s="3">
+        <v>2075</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B19" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" s="3">
+        <v>2085</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B20" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" s="3">
+        <v>2100</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B21" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E21" s="3">
+        <v>2100</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B22" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E22" s="3">
+        <v>2115</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B23" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" s="3">
+        <v>2121</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B24" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" s="3">
+        <v>2130</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B25" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E7" s="4">
-[...16 lines deleted...]
-      <c r="D8" s="4" t="s">
+      <c r="E25" s="3">
+        <v>2131</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B26" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" s="3">
+        <v>2147</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B27" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E27" s="3">
+        <v>2153</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B28" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2153</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B29" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E29" s="3">
+        <v>2170</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B30" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E30" s="3">
+        <v>2170</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B31" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" s="3">
+        <v>2171</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B32" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E32" s="3">
+        <v>2171</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B33" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33" s="3">
+        <v>2174</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B34" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E34" s="3">
+        <v>2179</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B35" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" s="3">
+        <v>2203</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B36" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="3">
+        <v>2207</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B37" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="3">
+        <v>2210</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B38" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="3">
+        <v>2210</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B39" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E39" s="3">
+        <v>2212</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B40" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" s="3">
+        <v>2222</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B41" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E41" s="3">
+        <v>2223</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B42" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" s="3">
+        <v>2223</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B43" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" s="3">
+        <v>2227</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B44" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E44" s="3">
+        <v>2227</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B45" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E45" s="3">
+        <v>2229</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B46" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E46" s="3">
+        <v>2229</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B47" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" s="3">
+        <v>2250</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B48" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" s="3">
+        <v>2250</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B49" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E49" s="3">
+        <v>2250</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B50" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" s="3">
+        <v>2250</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B51" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E51" s="3">
+        <v>2256</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B52" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52" s="3">
+        <v>2257</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B53" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E53" s="3">
+        <v>2330</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B54" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B55" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E55" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B56" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E56" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B57" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B58" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B59" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E59" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B60" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E60" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B61" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E61" s="3">
+        <v>2570</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B62" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62" s="3">
+        <v>2574</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B63" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E63" s="3">
+        <v>2574</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B64" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E64" s="3">
+        <v>2575</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B65" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" s="3">
+        <v>2680</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B66" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E66" s="3">
+        <v>2680</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B67" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E67" s="3">
+        <v>2700</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B68" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E68" s="3">
+        <v>2701</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B69" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E69" s="3">
+        <v>2702</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B70" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E70" s="3">
+        <v>2703</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B71" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E71" s="3">
+        <v>2705</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B72" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E72" s="3">
+        <v>2747</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B73" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E73" s="3">
+        <v>2756</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B74" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E74" s="3">
+        <v>2756</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B75" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E75" s="3">
+        <v>2756</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B76" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E76" s="3">
+        <v>2756</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B77" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E77" s="3">
+        <v>2759</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B78" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E78" s="3">
+        <v>2763</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B79" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E79" s="3">
+        <v>2765</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B80" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E80" s="3">
+        <v>2766</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B81" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E81" s="3">
+        <v>2767</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B82" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E82" s="3">
+        <v>2767</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B83" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E83" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B84" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E84" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B85" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E85" s="3">
+        <v>2773</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B86" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E86" s="3">
+        <v>2773</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B87" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E87" s="3">
+        <v>2870</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B88" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E88" s="3">
+        <v>2871</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15.6">
+      <c r="A90" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B92" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B93" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E93" s="3">
+        <v>2038</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B94" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E94" s="3">
+        <v>2039</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B95" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E95" s="3">
+        <v>2042</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B96" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E96" s="3">
+        <v>2046</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B97" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E97" s="3">
+        <v>2048</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B98" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E98" s="3">
+        <v>2062</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B99" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E99" s="3">
+        <v>2063</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B100" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E100" s="3">
+        <v>2088</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B101" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E101" s="3">
+        <v>2117</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B102" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E102" s="3">
+        <v>2137</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B103" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E103" s="3">
+        <v>2145</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B104" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E104" s="3">
+        <v>2155</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B105" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E105" s="3">
+        <v>2167</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B106" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E106" s="3">
+        <v>2170</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B107" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E107" s="3">
+        <v>2195</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B108" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E108" s="3">
+        <v>2207</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B109" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E109" s="3">
+        <v>2228</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B110" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E110" s="3">
+        <v>2251</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B111" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E111" s="3">
+        <v>2334</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B112" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E112" s="3">
+        <v>2335</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B113" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E113" s="3">
+        <v>2335</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B114" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E114" s="3">
+        <v>2335</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B115" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E115" s="3">
+        <v>2337</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B116" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E116" s="3">
+        <v>2421</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B117" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E117" s="3">
+        <v>2538</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B118" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E118" s="3">
+        <v>2539</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B119" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E119" s="3">
+        <v>2539</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B120" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="3">
+        <v>2539</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B121" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E121" s="3">
+        <v>2540</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B122" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E122" s="3">
+        <v>2541</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B123" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E123" s="3">
+        <v>2541</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B124" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E124" s="3">
+        <v>2541</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B125" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E125" s="3">
+        <v>2541</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B126" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E126" s="3">
+        <v>2541</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B127" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E127" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B128" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E128" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B129" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E129" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B130" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E130" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B131" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="E131" s="3">
+        <v>2560</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B132" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E132" s="3">
+        <v>2566</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B133" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E133" s="3">
+        <v>2567</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B134" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E134" s="3">
+        <v>2569</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B135" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E135" s="3">
+        <v>2571</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B136" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E136" s="3">
+        <v>2572</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B137" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E137" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B138" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E138" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B139" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E139" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B140" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E140" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B141" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D141" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="E8" s="4">
-[...1159 lines deleted...]
-      <c r="E66" s="4">
+      <c r="E141" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B142" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="E142" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B143" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E143" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B144" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="E144" s="3">
+        <v>2640</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B145" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E145" s="3">
+        <v>2641</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B146" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E146" s="3">
+        <v>2641</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B147" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E147" s="3">
         <v>2750</v>
       </c>
-      <c r="F66" s="4" t="s">
-[...36 lines deleted...]
-      <c r="E68" s="4">
+      <c r="F147" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B148" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E148" s="3">
         <v>2753</v>
       </c>
-      <c r="F68" s="4" t="s">
-[...56 lines deleted...]
-      <c r="E71" s="4">
+      <c r="F148" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B149" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E149" s="3">
+        <v>2753</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B150" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E150" s="3">
+        <v>2753</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B151" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E151" s="3">
+        <v>2759</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B152" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E152" s="3">
         <v>2760</v>
       </c>
-      <c r="F71" s="4" t="s">
-[...36 lines deleted...]
-      <c r="E73" s="4">
+      <c r="F152" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B153" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E153" s="3">
+        <v>2760</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B154" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E154" s="3">
+        <v>2761</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B155" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E155" s="3">
         <v>2765</v>
       </c>
-      <c r="F73" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E74" s="4">
+      <c r="F155" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B156" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E156" s="3">
+        <v>2768</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B157" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E157" s="3">
+        <v>2768</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B158" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E158" s="3">
+        <v>2769</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B159" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E159" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B160" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E160" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B161" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E161" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B162" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E162" s="3">
+        <v>2770</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B163" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E163" s="3">
+        <v>2774</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B164" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E164" s="3">
+        <v>2774</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B165" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E165" s="3">
+        <v>2776</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B166" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E166" s="3">
+        <v>2777</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B167" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E167" s="3">
+        <v>2777</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B168" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="E168" s="3">
         <v>2779</v>
       </c>
-      <c r="F74" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E75" s="4">
+      <c r="F168" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B169" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E169" s="3">
         <v>2780</v>
       </c>
-      <c r="F75" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E76" s="4">
+      <c r="F169" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B170" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="E170" s="3">
         <v>2780</v>
       </c>
-      <c r="F76" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E77" s="4">
+      <c r="F170" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B171" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E171" s="3">
         <v>2785</v>
       </c>
-      <c r="F77" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E78" s="4">
+      <c r="F171" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B172" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E172" s="3">
         <v>2790</v>
       </c>
-      <c r="F78" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E79" s="4">
+      <c r="F172" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B173" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E173" s="3">
         <v>2790</v>
       </c>
-      <c r="F79" s="4" t="s">
-[...56 lines deleted...]
-      <c r="E83" s="4">
+      <c r="F173" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B174" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E174" s="3">
+        <v>2794</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B175" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E175" s="3">
+        <v>2794</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B176" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E176" s="3">
         <v>2795</v>
       </c>
-      <c r="F83" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E84" s="4">
+      <c r="F176" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B177" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E177" s="3">
         <v>2795</v>
       </c>
-      <c r="F84" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E85" s="4">
+      <c r="F177" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B178" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="E178" s="3">
         <v>2795</v>
       </c>
-      <c r="F85" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E86" s="4">
+      <c r="F178" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B179" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="E179" s="3">
         <v>2795</v>
       </c>
-      <c r="F86" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E87" s="4">
+      <c r="F179" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B180" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E180" s="3">
         <v>2795</v>
       </c>
-      <c r="F87" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E88" s="4">
+      <c r="F180" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B181" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E181" s="3">
         <v>2795</v>
       </c>
-      <c r="F88" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E89" s="4">
+      <c r="F181" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B182" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E182" s="3">
         <v>2795</v>
       </c>
-      <c r="F89" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E90" s="4">
+      <c r="F182" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B183" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E183" s="3">
         <v>2795</v>
       </c>
-      <c r="F90" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E91" s="4">
+      <c r="F183" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B184" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E184" s="3">
         <v>2795</v>
       </c>
-      <c r="F91" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E92" s="4">
+      <c r="F184" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B185" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E185" s="3">
         <v>2795</v>
       </c>
-      <c r="F92" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E93" s="4">
+      <c r="F185" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B186" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E186" s="3">
         <v>2795</v>
       </c>
-      <c r="F93" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E94" s="4">
+      <c r="F186" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B187" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E187" s="3">
         <v>2795</v>
       </c>
-      <c r="F94" s="4" t="s">
-[...1744 lines deleted...]
-        <v>12</v>
+      <c r="F187" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="11">
-[...595 lines deleted...]
-        <v>12</v>
+      <c r="A188" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B188" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E188" s="3">
+        <v>2800</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H367"/>
+  <dimension ref="A1:H288"/>
   <sheetViews>
-    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H234" sqref="H234"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A204" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G249" sqref="G249"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="13.6328125" style="11" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="6"/>
+    <col min="1" max="1" width="13.59765625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="14.5" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.69921875" style="3"/>
+    <col min="4" max="4" width="22.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="3" customWidth="1"/>
+    <col min="7" max="7" width="51.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="40.69921875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.69921875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:8" ht="15.6">
+      <c r="A1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="C1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="E1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="F1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="7" t="s">
+    </row>
+    <row r="3" spans="1:8" ht="15.6">
+      <c r="A3" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B5" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B6" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B7" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B8" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B9" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B10" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B11" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B12" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B13" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B14" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B15" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B18" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B19" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E19" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B20" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B21" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="E21" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B22" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B23" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B24" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B25" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B26" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B27" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B28" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B29" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B30" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B31" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B32" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B33" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B34" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B35" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E35" s="3">
+        <v>4816</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B36" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" s="3">
+        <v>4816</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B37" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B38" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B39" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B40" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B41" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B42" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B43" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B44" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E44" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B45" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B46" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E46" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B47" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B48" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E48" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B49" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B50" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E50" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B51" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B52" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E52" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B53" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E53" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B54" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B55" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B56" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E56" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B57" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E57" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B58" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E58" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B59" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E59" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B60" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E60" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B61" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E61" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B62" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E62" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B63" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" s="3">
+        <v>4825</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B64" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="3">
+        <v>4849</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B65" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E65" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B66" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B67" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E67" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B68" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B69" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B70" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B71" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B72" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E72" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B73" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E73" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B74" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E74" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B75" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E75" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B76" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E76" s="3">
+        <v>4858</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B77" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E77" s="3">
+        <v>4859</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B78" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B79" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B80" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E80" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B81" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E81" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B82" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E82" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B83" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E83" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B84" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E84" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B85" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E85" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B86" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E86" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B87" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E87" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B88" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B89" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E89" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B90" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E90" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B91" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E91" s="3">
+        <v>4861</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B92" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E92" s="3">
+        <v>4865</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B93" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E93" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B94" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E94" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B95" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E95" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B96" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E96" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B97" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E97" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B98" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E98" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B99" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E99" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B100" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E100" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B101" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E101" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B102" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E102" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B103" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E103" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B104" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E104" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B105" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E105" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B106" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E106" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B107" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E107" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B108" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E108" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B109" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E109" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B110" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E110" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B111" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E111" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B112" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E112" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B113" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E113" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B114" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E114" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B115" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E115" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B116" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E116" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B117" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E117" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B118" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E118" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B119" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E119" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B120" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E120" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B121" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E121" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B122" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E122" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B123" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E123" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B124" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E124" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B125" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E125" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B126" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E126" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B127" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E127" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B128" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E128" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B129" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E129" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B130" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E130" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B131" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E131" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B132" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E132" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B133" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E133" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B134" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E134" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B135" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E135" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B136" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E136" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B137" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E137" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B138" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E138" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B139" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E139" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B140" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E140" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B141" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E141" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B142" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E142" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B143" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E143" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B144" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E144" s="3">
+        <v>4880</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B145" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E145" s="3">
+        <v>4881</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B146" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E146" s="3">
+        <v>4882</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B147" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E147" s="3">
+        <v>4883</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B148" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E148" s="3">
+        <v>4884</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="9">
+        <v>46265</v>
+      </c>
+      <c r="B149" s="9">
+        <v>46298</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E149" s="3">
+        <v>4885</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="15.6">
+      <c r="A151" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B151" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C151" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D151" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E151" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F151" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="G151" s="2"/>
+      <c r="H151" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-[...332 lines deleted...]
-      <c r="E21" s="4">
+    <row r="153" spans="1:8">
+      <c r="A153" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B153" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="E153" s="3">
         <v>4807</v>
       </c>
-      <c r="F21" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E22" s="4">
+      <c r="F153" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B154" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E154" s="3">
         <v>4808</v>
       </c>
-      <c r="F22" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E23" s="4">
+      <c r="F154" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B155" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" s="3">
         <v>4810</v>
       </c>
-      <c r="F23" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E24" s="4">
+      <c r="F155" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B156" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="3">
         <v>4810</v>
       </c>
-      <c r="F24" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E25" s="4">
+      <c r="F156" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B157" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E157" s="3">
         <v>4810</v>
       </c>
-      <c r="F25" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E26" s="4">
+      <c r="F157" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B158" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E158" s="3">
         <v>4810</v>
       </c>
-      <c r="F26" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E27" s="4">
+      <c r="F158" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B159" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E159" s="3">
         <v>4810</v>
       </c>
-      <c r="F27" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E28" s="4">
+      <c r="F159" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B160" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E160" s="3">
         <v>4810</v>
       </c>
-      <c r="F28" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E29" s="4">
+      <c r="F160" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B161" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E161" s="3">
         <v>4810</v>
       </c>
-      <c r="F29" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E30" s="4">
+      <c r="F161" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B162" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E162" s="3">
         <v>4810</v>
       </c>
-      <c r="F30" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E31" s="4">
+      <c r="F162" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B163" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E163" s="3">
         <v>4810</v>
       </c>
-      <c r="F31" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E32" s="4">
+      <c r="F163" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B164" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E164" s="3">
         <v>4811</v>
       </c>
-      <c r="F32" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E33" s="4">
+      <c r="F164" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B165" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E165" s="3">
         <v>4811</v>
       </c>
-      <c r="F33" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E34" s="4">
+      <c r="F165" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B166" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E166" s="3">
         <v>4811</v>
       </c>
-      <c r="F34" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E35" s="4">
+      <c r="F166" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B167" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E167" s="3">
         <v>4811</v>
       </c>
-      <c r="F35" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E36" s="4">
+      <c r="F167" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B168" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E168" s="3">
         <v>4811</v>
       </c>
-      <c r="F36" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E37" s="4">
+      <c r="F168" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B169" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E169" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B170" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E170" s="3">
         <v>4812</v>
       </c>
-      <c r="F37" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E38" s="4">
+      <c r="F170" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B171" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E171" s="3">
         <v>4812</v>
       </c>
-      <c r="F38" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E39" s="4">
+      <c r="F171" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B172" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E172" s="3">
         <v>4812</v>
       </c>
-      <c r="F39" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E40" s="4">
+      <c r="F172" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B173" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E173" s="3">
         <v>4812</v>
       </c>
-      <c r="F40" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E41" s="4">
+      <c r="F173" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B174" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="E174" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B175" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E175" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B176" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E176" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B177" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E177" s="3">
         <v>4814</v>
       </c>
-      <c r="F41" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E42" s="4">
+      <c r="F177" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B178" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E178" s="3">
         <v>4814</v>
       </c>
-      <c r="F42" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E43" s="4">
+      <c r="F178" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B179" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E179" s="3">
         <v>4814</v>
       </c>
-      <c r="F43" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E44" s="4">
+      <c r="F179" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B180" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E180" s="3">
         <v>4814</v>
       </c>
-      <c r="F44" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E45" s="4">
+      <c r="F180" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B181" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E181" s="3">
         <v>4814</v>
       </c>
-      <c r="F45" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E46" s="4">
+      <c r="F181" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B182" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E182" s="3">
         <v>4814</v>
       </c>
-      <c r="F46" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E47" s="4">
+      <c r="F182" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B183" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E183" s="3">
         <v>4814</v>
       </c>
-      <c r="F47" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E48" s="4">
+      <c r="F183" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B184" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E184" s="3">
         <v>4814</v>
       </c>
-      <c r="F48" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E49" s="4">
+      <c r="F184" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B185" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E185" s="3">
         <v>4815</v>
       </c>
-      <c r="F49" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E50" s="4">
+      <c r="F185" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B186" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E186" s="3">
         <v>4815</v>
       </c>
-      <c r="F50" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E51" s="4">
+      <c r="F186" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B187" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E187" s="3">
         <v>4815</v>
       </c>
-      <c r="F51" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E52" s="4">
+      <c r="F187" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B188" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E188" s="3">
         <v>4816</v>
       </c>
-      <c r="F52" s="4" t="s">
-[...36 lines deleted...]
-      <c r="E54" s="4">
+      <c r="F188" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B189" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E189" s="3">
         <v>4817</v>
       </c>
-      <c r="F54" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E55" s="4">
+      <c r="F189" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B190" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E190" s="3">
         <v>4817</v>
       </c>
-      <c r="F55" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E56" s="4">
+      <c r="F190" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B191" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E191" s="3">
         <v>4817</v>
       </c>
-      <c r="F56" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E57" s="4">
+      <c r="F191" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B192" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E192" s="3">
         <v>4817</v>
       </c>
-      <c r="F57" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E58" s="4">
+      <c r="F192" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B193" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E193" s="3">
         <v>4818</v>
       </c>
-      <c r="F58" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E59" s="4">
+      <c r="F193" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B194" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E194" s="3">
         <v>4818</v>
       </c>
-      <c r="F59" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E60" s="4">
+      <c r="F194" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B195" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E195" s="3">
         <v>4818</v>
       </c>
-      <c r="F60" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E61" s="4">
+      <c r="F195" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B196" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E196" s="3">
         <v>4818</v>
       </c>
-      <c r="F61" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E62" s="4">
+      <c r="F196" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B197" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E197" s="3">
         <v>4818</v>
       </c>
-      <c r="F62" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E63" s="4">
+      <c r="F197" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B198" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E198" s="3">
         <v>4818</v>
       </c>
-      <c r="F63" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E64" s="4">
+      <c r="F198" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B199" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E199" s="3">
         <v>4818</v>
       </c>
-      <c r="F64" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E65" s="4">
+      <c r="F199" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B200" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E200" s="3">
         <v>4818</v>
       </c>
-      <c r="F65" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E66" s="4">
+      <c r="F200" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B201" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E201" s="3">
         <v>4818</v>
       </c>
-      <c r="F66" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E67" s="4">
+      <c r="F201" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B202" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E202" s="3">
         <v>4818</v>
       </c>
-      <c r="F67" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E68" s="4">
+      <c r="F202" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B203" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E203" s="3">
         <v>4849</v>
       </c>
-      <c r="F68" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E69" s="4">
+      <c r="F203" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B204" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E204" s="3">
         <v>4850</v>
       </c>
-      <c r="F69" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E70" s="4">
+      <c r="F204" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B205" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E205" s="3">
         <v>4850</v>
       </c>
-      <c r="F70" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E71" s="4">
+      <c r="F205" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B206" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E206" s="3">
         <v>4850</v>
       </c>
-      <c r="F71" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E72" s="4">
+      <c r="F206" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B207" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E207" s="3">
         <v>4850</v>
       </c>
-      <c r="F72" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E73" s="4">
+      <c r="F207" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B208" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E208" s="3">
         <v>4850</v>
       </c>
-      <c r="F73" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E74" s="4">
+      <c r="F208" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B209" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E209" s="3">
         <v>4852</v>
       </c>
-      <c r="F74" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E75" s="4">
+      <c r="F209" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B210" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E210" s="3">
         <v>4852</v>
       </c>
-      <c r="F75" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E76" s="4">
+      <c r="F210" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B211" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E211" s="3">
         <v>4852</v>
       </c>
-      <c r="F76" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E77" s="4">
+      <c r="F211" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B212" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E212" s="3">
         <v>4854</v>
       </c>
-      <c r="F77" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E78" s="4">
+      <c r="F212" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B213" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E213" s="3">
         <v>4854</v>
       </c>
-      <c r="F78" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E79" s="4">
+      <c r="F213" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B214" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E214" s="3">
         <v>4854</v>
       </c>
-      <c r="F79" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E80" s="4">
+      <c r="F214" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B215" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E215" s="3">
+        <v>4858</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B216" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E216" s="3">
+        <v>4859</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B217" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E217" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B218" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E218" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B219" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E219" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B220" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E220" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B221" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E221" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B222" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E222" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B223" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E223" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B224" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E224" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B225" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E225" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B226" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E226" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B227" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E227" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B228" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E228" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B229" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E229" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B230" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E230" s="3">
+        <v>4861</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B231" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E231" s="3">
         <v>4865</v>
       </c>
-      <c r="F80" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E81" s="4">
+      <c r="F231" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B232" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E232" s="3">
         <v>4868</v>
       </c>
-      <c r="F81" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E82" s="4">
+      <c r="F232" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B233" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E233" s="3">
         <v>4868</v>
       </c>
-      <c r="F82" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E83" s="4">
+      <c r="F233" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B234" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E234" s="3">
         <v>4868</v>
       </c>
-      <c r="F83" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E84" s="4">
+      <c r="F234" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B235" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E235" s="3">
         <v>4868</v>
       </c>
-      <c r="F84" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E85" s="4">
+      <c r="F235" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B236" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E236" s="3">
         <v>4869</v>
       </c>
-      <c r="F85" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E86" s="4">
+      <c r="F236" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B237" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E237" s="3">
         <v>4869</v>
       </c>
-      <c r="F86" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E87" s="4">
+      <c r="F237" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B238" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E238" s="3">
         <v>4869</v>
       </c>
-      <c r="F87" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E88" s="4">
+      <c r="F238" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B239" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E239" s="3">
         <v>4870</v>
       </c>
-      <c r="F88" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E89" s="4">
+      <c r="F239" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B240" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E240" s="3">
         <v>4870</v>
       </c>
-      <c r="F89" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E90" s="4">
+      <c r="F240" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B241" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E241" s="3">
         <v>4870</v>
       </c>
-      <c r="F90" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E91" s="4">
+      <c r="F241" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B242" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E242" s="3">
         <v>4870</v>
       </c>
-      <c r="F91" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E92" s="4">
+      <c r="F242" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B243" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E243" s="3">
         <v>4870</v>
       </c>
-      <c r="F92" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E93" s="4">
+      <c r="F243" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B244" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E244" s="3">
         <v>4870</v>
       </c>
-      <c r="F93" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E94" s="4">
+      <c r="F244" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B245" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E245" s="3">
         <v>4870</v>
       </c>
-      <c r="F94" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E95" s="4">
+      <c r="F245" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B246" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E246" s="3">
         <v>4870</v>
       </c>
-      <c r="F95" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E96" s="4">
+      <c r="F246" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B247" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E247" s="3">
         <v>4870</v>
       </c>
-      <c r="F96" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E97" s="4">
+      <c r="F247" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B248" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E248" s="3">
         <v>4870</v>
       </c>
-      <c r="F97" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E98" s="4">
+      <c r="F248" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B249" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E249" s="3">
         <v>4870</v>
       </c>
-      <c r="F98" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E99" s="4">
+      <c r="F249" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B250" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E250" s="3">
         <v>4870</v>
       </c>
-      <c r="F99" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E100" s="4">
+      <c r="F250" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B251" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E251" s="3">
         <v>4870</v>
       </c>
-      <c r="F100" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E101" s="4">
+      <c r="F251" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B252" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E252" s="3">
         <v>4870</v>
       </c>
-      <c r="F101" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E102" s="4">
+      <c r="F252" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B253" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E253" s="3">
         <v>4870</v>
       </c>
-      <c r="F102" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E103" s="4">
+      <c r="F253" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B254" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E254" s="3">
         <v>4870</v>
       </c>
-      <c r="F103" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E104" s="4">
+      <c r="F254" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B255" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E255" s="3">
         <v>4870</v>
       </c>
-      <c r="F104" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E105" s="4">
+      <c r="F255" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B256" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E256" s="3">
         <v>4870</v>
       </c>
-      <c r="F105" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E106" s="4">
+      <c r="F256" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B257" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E257" s="3">
         <v>4870</v>
       </c>
-      <c r="F106" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E107" s="4">
+      <c r="F257" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B258" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E258" s="3">
         <v>4871</v>
       </c>
-      <c r="F107" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E108" s="4">
+      <c r="F258" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B259" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E259" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B260" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E260" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B261" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E261" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B262" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E262" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B263" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E263" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B264" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E264" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B265" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E265" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B266" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E266" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B267" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E267" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B268" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E268" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B269" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E269" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B270" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E270" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B271" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E271" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B272" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E272" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B273" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E273" s="3">
         <v>4878</v>
       </c>
-      <c r="F108" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E109" s="4">
+      <c r="F273" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B274" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E274" s="3">
         <v>4878</v>
       </c>
-      <c r="F109" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E110" s="4">
+      <c r="F274" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B275" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E275" s="3">
         <v>4878</v>
       </c>
-      <c r="F110" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E111" s="4">
+      <c r="F275" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B276" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E276" s="3">
         <v>4878</v>
       </c>
-      <c r="F111" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E112" s="4">
+      <c r="F276" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B277" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E277" s="3">
         <v>4878</v>
       </c>
-      <c r="F112" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E113" s="4">
+      <c r="F277" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B278" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E278" s="3">
         <v>4879</v>
       </c>
-      <c r="F113" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E114" s="4">
+      <c r="F278" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B279" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E279" s="3">
         <v>4879</v>
       </c>
-      <c r="F114" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E115" s="4">
+      <c r="F279" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B280" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E280" s="3">
         <v>4879</v>
       </c>
-      <c r="F115" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E116" s="4">
+      <c r="F280" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B281" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E281" s="3">
         <v>4879</v>
       </c>
-      <c r="F116" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E117" s="4">
+      <c r="F281" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B282" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E282" s="3">
         <v>4879</v>
       </c>
-      <c r="F117" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E118" s="4">
+      <c r="F282" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B283" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E283" s="3">
+        <v>4880</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B284" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E284" s="3">
         <v>4881</v>
       </c>
-      <c r="F118" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E119" s="4">
+      <c r="F284" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B285" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E285" s="3">
+        <v>4882</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B286" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E286" s="3">
+        <v>4883</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B287" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E287" s="3">
         <v>4884</v>
       </c>
-      <c r="F119" s="4" t="s">
-[...16 lines deleted...]
-      <c r="E120" s="4">
+      <c r="F287" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B288" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E288" s="3">
         <v>4885</v>
       </c>
-      <c r="F120" s="4" t="s">
-[...7265 lines deleted...]
-        <v>0</v>
+      <c r="F288" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2507def799bd50dd9e57289f59ce35af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd34976e1fab733e366b467f63c87855" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
@@ -16424,74 +11304,73 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{dcd653b9-28e6-4c1c-bb06-7db92432155c}" enabled="1" method="Standard" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="0"/>
+  <clbl:label id="{569bf530-58b8-4370-8461-6f94622221da}" enabled="0" method="" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>NSW</vt:lpstr>
       <vt:lpstr>QLD</vt:lpstr>
-      <vt:lpstr>VIC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Starkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>