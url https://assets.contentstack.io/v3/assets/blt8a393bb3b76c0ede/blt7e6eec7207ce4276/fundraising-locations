--- v9 (2026-10-05)
+++ v10 (2026-10-27)
@@ -1,129 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://natheart.sharepoint.com/sites/Revenue/Individual Giving/2026/RG/F2F/Website updates/Locations/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="666" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1BDE3939-4B89-48EE-AABF-22A8B78EB3B3}"/>
+  <xr:revisionPtr revIDLastSave="712" documentId="8_{6DA3E1CB-AD80-4A4B-9AB5-72F86D60E196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{951A5990-B761-400C-98B0-C0143281133C}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-107" windowWidth="20847" windowHeight="12401" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NSW" sheetId="1" r:id="rId1"/>
     <sheet name="QLD" sheetId="5" r:id="rId2"/>
+    <sheet name="VIC" sheetId="6" r:id="rId3"/>
+    <sheet name="SA" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1430" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1166" uniqueCount="401">
   <si>
     <t> </t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>DATE FROM</t>
   </si>
   <si>
     <t>DATE TO</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>SUBURB</t>
   </si>
   <si>
     <t>POSTCODE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>SITE NAME</t>
   </si>
   <si>
     <t>STREET</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
-    <t>LEICHHARDT</t>
-[...1 lines deleted...]
-  <si>
     <t>BELGIAN GARDENS</t>
   </si>
   <si>
     <t>CASTLE HILL</t>
   </si>
   <si>
     <t>NORTH WARD</t>
   </si>
   <si>
     <t>PALLARENDA</t>
   </si>
   <si>
     <t>ROWES BAY</t>
   </si>
   <si>
     <t>RAILWAY ESTATE</t>
   </si>
   <si>
     <t>SOUTH TOWNSVILLE</t>
   </si>
   <si>
     <t>TOWNSVILLE CITY</t>
   </si>
   <si>
     <t>WEST END</t>
@@ -170,53 +171,50 @@
   <si>
     <t>GARBUTT</t>
   </si>
   <si>
     <t>HEATLEY</t>
   </si>
   <si>
     <t>MURRAY</t>
   </si>
   <si>
     <t>MOUNT LOUISA</t>
   </si>
   <si>
     <t>CONDON</t>
   </si>
   <si>
     <t>KELSO</t>
   </si>
   <si>
     <t>RASMUSSEN</t>
   </si>
   <si>
     <t>BALGAL BEACH</t>
   </si>
   <si>
-    <t>NOME</t>
-[...1 lines deleted...]
-  <si>
     <t>ALICE RIVER</t>
   </si>
   <si>
     <t>BOHLE PLAINS</t>
   </si>
   <si>
     <t>KIRWAN</t>
   </si>
   <si>
     <t>THURINGOWA CENTRAL</t>
   </si>
   <si>
     <t>BOHLE</t>
   </si>
   <si>
     <t>BURDELL</t>
   </si>
   <si>
     <t>BUSHLAND BEACH</t>
   </si>
   <si>
     <t>COSGROVE</t>
   </si>
   <si>
     <t>DEERAGUN</t>
@@ -374,344 +372,65 @@
   <si>
     <t>CLIFTON BEACH</t>
   </si>
   <si>
     <t>KEWARRA BEACH</t>
   </si>
   <si>
     <t>PALM COVE</t>
   </si>
   <si>
     <t>TRINITY BEACH</t>
   </si>
   <si>
     <t>TRINITY PARK</t>
   </si>
   <si>
     <t>SPEEWAH</t>
   </si>
   <si>
     <t>YUNGABURRA</t>
   </si>
   <si>
     <t>MALANDA</t>
   </si>
   <si>
-    <t>BELROSE</t>
-[...55 lines deleted...]
-  <si>
     <t>EPPING</t>
   </si>
   <si>
     <t>SUMMER HILL</t>
   </si>
   <si>
-    <t>ASHFIELD</t>
-[...82 lines deleted...]
-  <si>
     <t>BLAIR ATHOL</t>
   </si>
   <si>
-    <t>GLEN ALPINE</t>
-[...64 lines deleted...]
-  <si>
     <t>ERSKINE PARK</t>
   </si>
   <si>
-    <t>ACACIA GARDENS</t>
-[...31 lines deleted...]
-  <si>
     <t>WULGURU</t>
   </si>
   <si>
-    <t>HAPPY VALLEY</t>
-[...37 lines deleted...]
-  <si>
     <t>MOURILYAN</t>
   </si>
   <si>
     <t>SOUTH JOHNSTONE</t>
   </si>
   <si>
     <t>BELVEDERE</t>
   </si>
   <si>
     <t>CULLINANE</t>
   </si>
   <si>
     <t>EAST INNISFAIL</t>
   </si>
   <si>
     <t>GOONDI BEND/GOONDI</t>
   </si>
   <si>
     <t>GOONDI HILL</t>
   </si>
   <si>
     <t>HUDSON</t>
   </si>
   <si>
     <t>INNISFAIL</t>
@@ -1062,60 +781,525 @@
     <t>SOUTH BATHURST</t>
   </si>
   <si>
     <t>WEST BATHURST</t>
   </si>
   <si>
     <t>WINDRADYNE</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>AYR</t>
   </si>
   <si>
     <t>BRANDON</t>
   </si>
   <si>
     <t>MUNDINGBURRA</t>
   </si>
   <si>
     <t>MYSTERTON</t>
   </si>
   <si>
     <t>PIMLICO</t>
+  </si>
+  <si>
+    <t>VIC</t>
+  </si>
+  <si>
+    <t>WEST MELBOURNE</t>
+  </si>
+  <si>
+    <t>DOCKLANDS</t>
+  </si>
+  <si>
+    <t>CAIRNLEA</t>
+  </si>
+  <si>
+    <t>CAROLINE SPRINGS</t>
+  </si>
+  <si>
+    <t>MOUNT COTTRELL</t>
+  </si>
+  <si>
+    <t>TARNEIT</t>
+  </si>
+  <si>
+    <t>TRUGANINA</t>
+  </si>
+  <si>
+    <t>ASCOT VALE</t>
+  </si>
+  <si>
+    <t>TRAVANCORE</t>
+  </si>
+  <si>
+    <t>KEILOR EAST</t>
+  </si>
+  <si>
+    <t>AVONDALE HEIGHTS</t>
+  </si>
+  <si>
+    <t>MOONEE PONDS</t>
+  </si>
+  <si>
+    <t>ABERFELDIE</t>
+  </si>
+  <si>
+    <t>ESSENDON</t>
+  </si>
+  <si>
+    <t>ESSENDON WEST</t>
+  </si>
+  <si>
+    <t>ESSENDON NORTH</t>
+  </si>
+  <si>
+    <t>STRATHMORE</t>
+  </si>
+  <si>
+    <t>STRATHMORE HEIGHTS</t>
+  </si>
+  <si>
+    <t>NIDDRIE</t>
+  </si>
+  <si>
+    <t>HADFIELD</t>
+  </si>
+  <si>
+    <t>GREENVALE</t>
+  </si>
+  <si>
+    <t>FAWKNER</t>
+  </si>
+  <si>
+    <t>IVANHOE</t>
+  </si>
+  <si>
+    <t>IVANHOE EAST</t>
+  </si>
+  <si>
+    <t>MILL PARK</t>
+  </si>
+  <si>
+    <t>RESEARCH</t>
+  </si>
+  <si>
+    <t>VERMONT SOUTH</t>
+  </si>
+  <si>
+    <t>WANDIN NORTH</t>
+  </si>
+  <si>
+    <t>KOOYONG</t>
+  </si>
+  <si>
+    <t>LYSTERFIELD</t>
+  </si>
+  <si>
+    <t>LYSTERFIELD SOUTH</t>
+  </si>
+  <si>
+    <t>CAULFIELD NORTH</t>
+  </si>
+  <si>
+    <t>OAKLEIGH EAST</t>
+  </si>
+  <si>
+    <t>OAKLEIGH SOUTH</t>
+  </si>
+  <si>
+    <t>NOBLE PARK NORTH</t>
+  </si>
+  <si>
+    <t>BANGHOLME</t>
+  </si>
+  <si>
+    <t>PRAHRAN</t>
+  </si>
+  <si>
+    <t>ELWOOD</t>
+  </si>
+  <si>
+    <t>ELSTERNWICK</t>
+  </si>
+  <si>
+    <t>PORT MELBOURNE</t>
+  </si>
+  <si>
+    <t>ROCKBANK</t>
+  </si>
+  <si>
+    <t>BACCHUS MARSH</t>
+  </si>
+  <si>
+    <t>WHITTLESEA</t>
+  </si>
+  <si>
+    <t>WANDONG</t>
+  </si>
+  <si>
+    <t>KALLISTA</t>
+  </si>
+  <si>
+    <t>THE PATCH</t>
+  </si>
+  <si>
+    <t>ENDEAVOUR HILLS</t>
+  </si>
+  <si>
+    <t>HALLAM</t>
+  </si>
+  <si>
+    <t>OFFICER</t>
+  </si>
+  <si>
+    <t>OFFICER SOUTH</t>
+  </si>
+  <si>
+    <t>PAKENHAM</t>
+  </si>
+  <si>
+    <t>PEARCEDALE</t>
+  </si>
+  <si>
+    <t>SOMERVILLE</t>
+  </si>
+  <si>
+    <t>SAFETY BEACH</t>
+  </si>
+  <si>
+    <t>Bongaree</t>
+  </si>
+  <si>
+    <t>Tingalpa</t>
+  </si>
+  <si>
+    <t>Banksia Beach</t>
+  </si>
+  <si>
+    <t>Maleny</t>
+  </si>
+  <si>
+    <t>Wynnum</t>
+  </si>
+  <si>
+    <t>Brisbane</t>
+  </si>
+  <si>
+    <t>Samford Village</t>
+  </si>
+  <si>
+    <t>Lytton</t>
+  </si>
+  <si>
+    <t>Upper Coomera</t>
+  </si>
+  <si>
+    <t>Boonah</t>
+  </si>
+  <si>
+    <t>Mount Coolum</t>
+  </si>
+  <si>
+    <t>Darra</t>
+  </si>
+  <si>
+    <t>Events</t>
+  </si>
+  <si>
+    <t>Bribie Island Central</t>
+  </si>
+  <si>
+    <t>IGA Tingalpa</t>
+  </si>
+  <si>
+    <t>Woolworths Banksia Beach</t>
+  </si>
+  <si>
+    <t>IGA Maleny</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Wynnum</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Adelaide Street Brisbane</t>
+  </si>
+  <si>
+    <t>Drakes Samford</t>
+  </si>
+  <si>
+    <t>BP Lytton</t>
+  </si>
+  <si>
+    <t>Coles Upper Coomera Village</t>
+  </si>
+  <si>
+    <t>IGA Boonah</t>
+  </si>
+  <si>
+    <t>IGA Mount Coolum</t>
+  </si>
+  <si>
+    <t>Woolworths Darra</t>
+  </si>
+  <si>
+    <t>239-255 Goodwin Dr</t>
+  </si>
+  <si>
+    <t>Wynnum Rd</t>
+  </si>
+  <si>
+    <t>25 Sunderland Dr</t>
+  </si>
+  <si>
+    <t>25 Maple St</t>
+  </si>
+  <si>
+    <t>121 Bay Tce</t>
+  </si>
+  <si>
+    <t>SH6 215, Adelaide St</t>
+  </si>
+  <si>
+    <t>2/11 Main St</t>
+  </si>
+  <si>
+    <t>32 Export St</t>
+  </si>
+  <si>
+    <t>658 Reserve Rd</t>
+  </si>
+  <si>
+    <t>58 High St</t>
+  </si>
+  <si>
+    <t>2 Suncoast Beach Dr</t>
+  </si>
+  <si>
+    <t>Cnr Monier Rd &amp; Bellwood St</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>RENOWN PARK</t>
+  </si>
+  <si>
+    <t>TAPEROO</t>
+  </si>
+  <si>
+    <t>SEMAPHORE</t>
+  </si>
+  <si>
+    <t>SEMAPHORE PARK</t>
+  </si>
+  <si>
+    <t>SEMAPHORE SOUTH</t>
+  </si>
+  <si>
+    <t>FINDON</t>
+  </si>
+  <si>
+    <t>SEATON</t>
+  </si>
+  <si>
+    <t>FULHAM GARDENS</t>
+  </si>
+  <si>
+    <t>KESWICK</t>
+  </si>
+  <si>
+    <t>KESWICK TERMINAL</t>
+  </si>
+  <si>
+    <t>ST MARYS</t>
+  </si>
+  <si>
+    <t>MITCHELL PARK</t>
+  </si>
+  <si>
+    <t>KINGSTON PARK</t>
+  </si>
+  <si>
+    <t>GLENUNGA</t>
+  </si>
+  <si>
+    <t>TOORAK GARDENS</t>
+  </si>
+  <si>
+    <t>BURNSIDE</t>
+  </si>
+  <si>
+    <t>WATTLE PARK</t>
+  </si>
+  <si>
+    <t>KENT TOWN</t>
+  </si>
+  <si>
+    <t>GLYNDE</t>
+  </si>
+  <si>
+    <t>PAYNEHAM</t>
+  </si>
+  <si>
+    <t>PAYNEHAM SOUTH</t>
+  </si>
+  <si>
+    <t>AULDANA</t>
+  </si>
+  <si>
+    <t>HECTORVILLE</t>
+  </si>
+  <si>
+    <t>NEWTON</t>
+  </si>
+  <si>
+    <t>WALKERVILLE</t>
+  </si>
+  <si>
+    <t>WINDSOR GARDENS</t>
+  </si>
+  <si>
+    <t>TEA TREE GULLY</t>
+  </si>
+  <si>
+    <t>MODBURY</t>
+  </si>
+  <si>
+    <t>MODBURY HEIGHTS</t>
+  </si>
+  <si>
+    <t>MODBURY NORTH</t>
+  </si>
+  <si>
+    <t>VALLEY VIEW</t>
+  </si>
+  <si>
+    <t>POORAKA</t>
+  </si>
+  <si>
+    <t>PARALOWIE</t>
+  </si>
+  <si>
+    <t>SALISBURY DOWNS</t>
+  </si>
+  <si>
+    <t>SALISBURY NORTH</t>
+  </si>
+  <si>
+    <t>SALISBURY EAST</t>
+  </si>
+  <si>
+    <t>SALISBURY PLAIN</t>
+  </si>
+  <si>
+    <t>CRAIGMORE</t>
+  </si>
+  <si>
+    <t>GREENWITH</t>
+  </si>
+  <si>
+    <t>WILLUNGA</t>
+  </si>
+  <si>
+    <t>WILLUNGA HILL</t>
+  </si>
+  <si>
+    <t>WILLUNGA SOUTH</t>
+  </si>
+  <si>
+    <t>WOODSIDE</t>
+  </si>
+  <si>
+    <t>TANUNDA</t>
+  </si>
+  <si>
+    <t>WALLAROO MINES</t>
+  </si>
+  <si>
+    <t>WALLAROO</t>
+  </si>
+  <si>
+    <t>WALLAROO PLAIN</t>
+  </si>
+  <si>
+    <t>Woolloongabba</t>
+  </si>
+  <si>
+    <t>Varsity Lakes</t>
+  </si>
+  <si>
+    <t>Silkstone</t>
+  </si>
+  <si>
+    <t>Rocklea</t>
+  </si>
+  <si>
+    <t>Glass House Mountains</t>
+  </si>
+  <si>
+    <t>Chemist Warehouse Varsity Lakes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silkstone Village, Brisbane </t>
+  </si>
+  <si>
+    <t>Panda Mart Rocklea</t>
+  </si>
+  <si>
+    <t>IGA Glass House Mountains</t>
+  </si>
+  <si>
+    <t>Coles Local Woolloongabba</t>
+  </si>
+  <si>
+    <t>Gabba Central, 795 Stanley St</t>
+  </si>
+  <si>
+    <t>221 Christine Ave</t>
+  </si>
+  <si>
+    <t>Cnr Blackstone Rd &amp; Grange Rd</t>
+  </si>
+  <si>
+    <t>33 Balham Rd</t>
+  </si>
+  <si>
+    <t>7 Reed St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1184,51 +1368,51 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
@@ -1504,9515 +1688,7637 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H188"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
-    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G118" sqref="G118"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G105" sqref="G105"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.19921875" style="9" customWidth="1"/>
     <col min="2" max="2" width="15.5" style="9" customWidth="1"/>
     <col min="3" max="3" width="8.69921875" style="3"/>
     <col min="4" max="4" width="19.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.69921875" style="3" customWidth="1"/>
     <col min="6" max="6" width="18.8984375" style="3" customWidth="1"/>
     <col min="7" max="7" width="46.5" style="3" customWidth="1"/>
     <col min="8" max="8" width="53.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="8.69921875" style="5"/>
     <col min="12" max="12" width="12.69921875" style="5" customWidth="1"/>
     <col min="13" max="16384" width="8.69921875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.6">
+    <row r="1" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:8" ht="15.6">
+    <row r="3" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B5" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="E5" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B6" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="E6" s="3">
-        <v>2020</v>
+        <v>2038</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B7" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="E7" s="3">
-        <v>2025</v>
+        <v>2039</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B8" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="E8" s="3">
-        <v>2035</v>
+        <v>2042</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B9" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="E9" s="3">
-        <v>2037</v>
+        <v>2046</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B10" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="E10" s="3">
-        <v>2037</v>
+        <v>2048</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B11" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>12</v>
+        <v>153</v>
       </c>
       <c r="E11" s="3">
-        <v>2040</v>
+        <v>2062</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B12" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="E12" s="3">
-        <v>2040</v>
+        <v>2063</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B13" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="E13" s="3">
-        <v>2044</v>
+        <v>2088</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B14" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="E14" s="3">
-        <v>2044</v>
+        <v>2117</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B15" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="E15" s="3">
-        <v>2070</v>
+        <v>2137</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B16" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>125</v>
+        <v>158</v>
       </c>
       <c r="E16" s="3">
-        <v>2070</v>
+        <v>2145</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B17" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="E17" s="3">
-        <v>2075</v>
+        <v>2155</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B18" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E18" s="3">
-        <v>2075</v>
+        <v>2167</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B19" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="E19" s="3">
-        <v>2085</v>
+        <v>2170</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B20" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="E20" s="3">
-        <v>2100</v>
+        <v>2195</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B21" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>128</v>
+        <v>163</v>
       </c>
       <c r="E21" s="3">
-        <v>2100</v>
+        <v>2207</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B22" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="E22" s="3">
-        <v>2115</v>
+        <v>2228</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B23" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E23" s="3">
-        <v>2121</v>
+        <v>2251</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B24" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="E24" s="3">
-        <v>2130</v>
+        <v>2334</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B25" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="E25" s="3">
-        <v>2131</v>
+        <v>2335</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B26" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="E26" s="3">
-        <v>2147</v>
+        <v>2335</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B27" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="E27" s="3">
-        <v>2153</v>
+        <v>2335</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B28" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="E28" s="3">
-        <v>2153</v>
+        <v>2337</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B29" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="E29" s="3">
-        <v>2170</v>
+        <v>2421</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B30" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="E30" s="3">
-        <v>2170</v>
+        <v>2538</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B31" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="E31" s="3">
-        <v>2171</v>
+        <v>2539</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B32" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="E32" s="3">
-        <v>2171</v>
+        <v>2539</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B33" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E33" s="3">
-        <v>2174</v>
+        <v>2539</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B34" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="E34" s="3">
-        <v>2179</v>
+        <v>2540</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B35" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="E35" s="3">
-        <v>2203</v>
+        <v>2541</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B36" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="E36" s="3">
-        <v>2207</v>
+        <v>2541</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B37" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="E37" s="3">
-        <v>2210</v>
+        <v>2541</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B38" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>145</v>
+        <v>179</v>
       </c>
       <c r="E38" s="3">
-        <v>2210</v>
+        <v>2541</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B39" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>146</v>
+        <v>180</v>
       </c>
       <c r="E39" s="3">
-        <v>2212</v>
+        <v>2541</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B40" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="E40" s="3">
-        <v>2222</v>
+        <v>2560</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B41" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="E41" s="3">
-        <v>2223</v>
+        <v>2560</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B42" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>149</v>
+        <v>183</v>
       </c>
       <c r="E42" s="3">
-        <v>2223</v>
+        <v>2560</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B43" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>150</v>
+        <v>184</v>
       </c>
       <c r="E43" s="3">
-        <v>2227</v>
+        <v>2560</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B44" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="E44" s="3">
-        <v>2227</v>
+        <v>2560</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B45" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="E45" s="3">
-        <v>2229</v>
+        <v>2566</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B46" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="E46" s="3">
-        <v>2229</v>
+        <v>2567</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B47" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>154</v>
+        <v>188</v>
       </c>
       <c r="E47" s="3">
-        <v>2250</v>
+        <v>2569</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B48" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>155</v>
+        <v>189</v>
       </c>
       <c r="E48" s="3">
-        <v>2250</v>
+        <v>2571</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B49" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>156</v>
+        <v>190</v>
       </c>
       <c r="E49" s="3">
-        <v>2250</v>
+        <v>2572</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B50" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E50" s="3">
-        <v>2250</v>
+        <v>2640</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B51" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="E51" s="3">
-        <v>2256</v>
+        <v>2640</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B52" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="E52" s="3">
-        <v>2257</v>
+        <v>2640</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B53" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>113</v>
+        <v>194</v>
       </c>
       <c r="E53" s="3">
-        <v>2330</v>
+        <v>2640</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B54" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>160</v>
+        <v>195</v>
       </c>
       <c r="E54" s="3">
-        <v>2560</v>
+        <v>2640</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B55" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
       <c r="E55" s="3">
-        <v>2560</v>
+        <v>2640</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B56" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="E56" s="3">
-        <v>2570</v>
+        <v>2640</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B57" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E57" s="3">
-        <v>2570</v>
+        <v>2640</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B58" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="E58" s="3">
-        <v>2570</v>
+        <v>2641</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B59" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="E59" s="3">
-        <v>2570</v>
+        <v>2641</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B60" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>166</v>
+        <v>201</v>
       </c>
       <c r="E60" s="3">
-        <v>2570</v>
+        <v>2750</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B61" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>167</v>
+        <v>202</v>
       </c>
       <c r="E61" s="3">
-        <v>2570</v>
+        <v>2753</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B62" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>168</v>
+        <v>203</v>
       </c>
       <c r="E62" s="3">
-        <v>2574</v>
+        <v>2753</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B63" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>169</v>
+        <v>204</v>
       </c>
       <c r="E63" s="3">
-        <v>2574</v>
+        <v>2753</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B64" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="E64" s="3">
-        <v>2575</v>
+        <v>2759</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="65" spans="1:6">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B65" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>171</v>
+        <v>205</v>
       </c>
       <c r="E65" s="3">
-        <v>2680</v>
+        <v>2760</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="66" spans="1:6">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B66" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>172</v>
+        <v>206</v>
       </c>
       <c r="E66" s="3">
-        <v>2680</v>
+        <v>2760</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="67" spans="1:6">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B67" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
       <c r="E67" s="3">
-        <v>2700</v>
+        <v>2761</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="68" spans="1:6">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B68" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>174</v>
+        <v>208</v>
       </c>
       <c r="E68" s="3">
-        <v>2701</v>
+        <v>2765</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="69" spans="1:6">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B69" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>175</v>
+        <v>209</v>
       </c>
       <c r="E69" s="3">
-        <v>2702</v>
+        <v>2768</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="70" spans="1:6">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B70" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>176</v>
+        <v>210</v>
       </c>
       <c r="E70" s="3">
-        <v>2703</v>
+        <v>2768</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="71" spans="1:6">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B71" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>177</v>
+        <v>211</v>
       </c>
       <c r="E71" s="3">
-        <v>2705</v>
+        <v>2769</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="72" spans="1:6">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B72" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>178</v>
+        <v>212</v>
       </c>
       <c r="E72" s="3">
-        <v>2747</v>
+        <v>2770</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="73" spans="1:6">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B73" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="E73" s="3">
-        <v>2756</v>
+        <v>2770</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="74" spans="1:6">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B74" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="E74" s="3">
-        <v>2756</v>
+        <v>2770</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="75" spans="1:6">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B75" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E75" s="3">
-        <v>2756</v>
+        <v>2770</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="76" spans="1:6">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A76" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B76" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="E76" s="3">
-        <v>2756</v>
+        <v>2774</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="77" spans="1:6">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B77" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="E77" s="3">
-        <v>2759</v>
+        <v>2774</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="78" spans="1:6">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B78" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>184</v>
+        <v>218</v>
       </c>
       <c r="E78" s="3">
-        <v>2763</v>
+        <v>2776</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="79" spans="1:6">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B79" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>185</v>
+        <v>219</v>
       </c>
       <c r="E79" s="3">
-        <v>2765</v>
+        <v>2777</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="80" spans="1:6">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B80" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>186</v>
+        <v>220</v>
       </c>
       <c r="E80" s="3">
-        <v>2766</v>
+        <v>2777</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="81" spans="1:8">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B81" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>187</v>
+        <v>221</v>
       </c>
       <c r="E81" s="3">
-        <v>2767</v>
+        <v>2779</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="82" spans="1:8">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B82" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
       <c r="E82" s="3">
-        <v>2767</v>
+        <v>2780</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="83" spans="1:8">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A83" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B83" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>189</v>
+        <v>223</v>
       </c>
       <c r="E83" s="3">
-        <v>2770</v>
+        <v>2780</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="84" spans="1:8">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B84" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>190</v>
+        <v>224</v>
       </c>
       <c r="E84" s="3">
-        <v>2770</v>
+        <v>2785</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="85" spans="1:8">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B85" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>191</v>
+        <v>225</v>
       </c>
       <c r="E85" s="3">
-        <v>2773</v>
+        <v>2790</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="86" spans="1:8">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B86" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="E86" s="3">
-        <v>2773</v>
+        <v>2790</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="87" spans="1:8">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B87" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="E87" s="3">
-        <v>2870</v>
+        <v>2794</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="88" spans="1:8">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="9">
-        <v>46265</v>
+        <v>46300</v>
       </c>
       <c r="B88" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>194</v>
+        <v>228</v>
       </c>
       <c r="E88" s="3">
-        <v>2871</v>
+        <v>2794</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="15.6">
-[...23 lines deleted...]
-    <row r="92" spans="1:8">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A89" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B89" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E89" s="3">
+        <v>2795</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A90" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B90" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E90" s="3">
+        <v>2795</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A91" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B91" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E91" s="3">
+        <v>2795</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" s="9">
         <v>46300</v>
       </c>
       <c r="B92" s="9">
         <v>46326</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="E92" s="3">
-        <v>2019</v>
+        <v>2795</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="93" spans="1:8">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="9">
         <v>46300</v>
       </c>
       <c r="B93" s="9">
         <v>46326</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>32</v>
+        <v>233</v>
       </c>
       <c r="E93" s="3">
-        <v>2038</v>
+        <v>2795</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="94" spans="1:8">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="9">
         <v>46300</v>
       </c>
       <c r="B94" s="9">
         <v>46326</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="E94" s="3">
-        <v>2039</v>
+        <v>2795</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="95" spans="1:8">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A95" s="9">
         <v>46300</v>
       </c>
       <c r="B95" s="9">
         <v>46326</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E95" s="3">
-        <v>2042</v>
+        <v>2795</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="96" spans="1:8">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="9">
         <v>46300</v>
       </c>
       <c r="B96" s="9">
         <v>46326</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="E96" s="3">
-        <v>2046</v>
+        <v>2795</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="97" spans="1:6">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A97" s="9">
         <v>46300</v>
       </c>
       <c r="B97" s="9">
         <v>46326</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="E97" s="3">
-        <v>2048</v>
+        <v>2795</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="98" spans="1:6">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A98" s="9">
         <v>46300</v>
       </c>
       <c r="B98" s="9">
         <v>46326</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="E98" s="3">
-        <v>2062</v>
+        <v>2795</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="99" spans="1:6">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A99" s="9">
         <v>46300</v>
       </c>
       <c r="B99" s="9">
         <v>46326</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="E99" s="3">
-        <v>2063</v>
+        <v>2795</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="100" spans="1:6">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A100" s="9">
         <v>46300</v>
       </c>
       <c r="B100" s="9">
         <v>46326</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="E100" s="3">
-        <v>2088</v>
+        <v>2795</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="101" spans="1:6">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A101" s="9">
         <v>46300</v>
       </c>
       <c r="B101" s="9">
         <v>46326</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="E101" s="3">
-        <v>2117</v>
+        <v>2800</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>11</v>
-[...1738 lines deleted...]
-      <c r="F188" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015CC62-7E38-46EE-9C8D-F838A64A87B3}">
-  <dimension ref="A1:H288"/>
+  <dimension ref="A1:H161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G249" sqref="G249"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A139" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H172" sqref="H172"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="12.296875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.19921875" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.69921875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.19921875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.19921875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="44" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.69921875" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="A1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="A3" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B5" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E5" s="3">
+        <v>4807</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B6" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E6" s="3">
+        <v>4808</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B7" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B8" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B9" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B10" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B11" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B12" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B13" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B14" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B15" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="3">
+        <v>4810</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B18" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B19" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B20" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B21" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" s="3">
+        <v>4811</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B22" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B23" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B24" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B25" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E25" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B26" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E26" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B27" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E27" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B28" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="3">
+        <v>4812</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B29" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B30" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B31" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B32" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B33" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B34" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B35" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E35" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B36" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="3">
+        <v>4814</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B37" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B38" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B39" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" s="3">
+        <v>4815</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B40" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E40" s="3">
+        <v>4816</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B41" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B42" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B43" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B44" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" s="3">
+        <v>4817</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B45" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B46" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B47" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B48" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B49" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B50" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E50" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B51" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E51" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B52" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E52" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B53" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B54" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="3">
+        <v>4818</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B55" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" s="3">
+        <v>4849</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B56" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B57" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B58" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E58" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B59" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E59" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B60" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" s="3">
+        <v>4850</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B61" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B62" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B63" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E63" s="3">
+        <v>4852</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B64" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E64" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A65" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B65" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E65" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B66" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E66" s="3">
+        <v>4854</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A67" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B67" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E67" s="3">
+        <v>4858</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A68" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B68" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E68" s="3">
+        <v>4859</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A69" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B69" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E69" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A70" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B70" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E70" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A71" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B71" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E71" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A72" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B72" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E72" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B73" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E73" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A74" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B74" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E74" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B75" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E75" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A76" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B76" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E76" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B77" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E77" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A78" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B78" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E78" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A79" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B79" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E79" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B80" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E80" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A81" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B81" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E81" s="3">
+        <v>4860</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A82" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B82" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E82" s="3">
+        <v>4861</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A83" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B83" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E83" s="3">
+        <v>4865</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A84" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B84" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E84" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A85" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B85" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E85" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A86" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B86" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E86" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B87" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E87" s="3">
+        <v>4868</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A88" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B88" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E88" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A89" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B89" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E89" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A90" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B90" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E90" s="3">
+        <v>4869</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A91" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B91" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E91" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A92" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B92" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E92" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A93" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B93" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E93" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A94" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B94" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E94" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A95" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B95" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E95" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A96" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B96" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E96" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A97" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B97" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E97" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A98" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B98" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A99" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B99" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E99" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A100" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B100" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E100" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A101" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B101" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E101" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A102" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B102" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E102" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A103" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B103" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E103" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A104" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B104" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E104" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A105" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B105" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A106" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B106" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E106" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A107" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B107" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E107" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A108" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B108" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E108" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A109" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B109" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E109" s="3">
+        <v>4870</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A110" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B110" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E110" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A111" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B111" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E111" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A112" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B112" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E112" s="3">
+        <v>4871</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A113" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B113" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E113" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A114" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B114" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E114" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A115" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B115" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E115" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A116" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B116" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E116" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A117" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B117" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E117" s="3">
+        <v>4873</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A118" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B118" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E118" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A119" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B119" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E119" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A120" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B120" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E120" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A121" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B121" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E121" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A122" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B122" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E122" s="3">
+        <v>4874</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A123" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B123" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E123" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A124" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B124" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E124" s="3">
+        <v>4877</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B125" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E125" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B126" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E126" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B127" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E127" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B128" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E128" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A129" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B129" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E129" s="3">
+        <v>4878</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A130" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B130" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E130" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A131" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B131" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E131" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A132" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B132" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E132" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A133" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B133" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E133" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A134" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B134" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E134" s="3">
+        <v>4879</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A135" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B135" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E135" s="3">
+        <v>4880</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A136" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B136" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E136" s="3">
+        <v>4881</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A137" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B137" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E137" s="3">
+        <v>4882</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A138" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B138" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E138" s="3">
+        <v>4883</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A139" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B139" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E139" s="3">
+        <v>4884</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A140" s="9">
+        <v>46300</v>
+      </c>
+      <c r="B140" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E140" s="3">
+        <v>4885</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A142" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B142" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E142" s="3">
+        <v>4507</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A143" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B143" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E143" s="3">
+        <v>4173</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A144" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B144" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E144" s="3">
+        <v>4507</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A145" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B145" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E145" s="3">
+        <v>4552</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A146" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B146" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E146" s="3">
+        <v>4178</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A147" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B147" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E147" s="3">
+        <v>4000</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A148" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B148" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E148" s="3">
+        <v>4520</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A149" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B149" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E149" s="3">
+        <v>4178</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A150" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B150" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E150" s="3">
+        <v>4209</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A151" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B151" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E151" s="3">
+        <v>4310</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A152" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B152" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E152" s="3">
+        <v>4573</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A153" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B153" s="9">
+        <v>46319</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E153" s="3">
+        <v>4076</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A155" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B155" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E155" s="3">
+        <v>4102</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A156" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B156" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E156" s="3">
+        <v>4227</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A157" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B157" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="E157" s="3">
+        <v>4304</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A158" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B158" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E158" s="3">
+        <v>4106</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A159" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B159" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E159" s="3">
+        <v>4518</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A160" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B160" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E160" s="3">
+        <v>4178</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A161" s="9">
+        <v>46321</v>
+      </c>
+      <c r="B161" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E161" s="3">
+        <v>4507</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA18CEE5-DA5A-43C2-829F-87519032E077}">
+  <dimension ref="A1:H60"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G18" sqref="G18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.59765625" style="9" customWidth="1"/>
     <col min="2" max="2" width="14.5" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.69921875" style="3"/>
     <col min="4" max="4" width="22.5" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="51.5" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="40.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.69921875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.6">
+    <row r="1" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15.6">
+    <row r="3" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B5" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>13</v>
+        <v>247</v>
       </c>
       <c r="E5" s="3">
-        <v>4810</v>
+        <v>3003</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B6" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>14</v>
+        <v>248</v>
       </c>
       <c r="E6" s="3">
-        <v>4810</v>
+        <v>3008</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B7" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>15</v>
+        <v>249</v>
       </c>
       <c r="E7" s="3">
-        <v>4810</v>
+        <v>3023</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B8" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
       <c r="E8" s="3">
-        <v>4810</v>
+        <v>3023</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B9" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="E9" s="3">
-        <v>4810</v>
+        <v>3024</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B10" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="E10" s="3">
-        <v>4810</v>
+        <v>3029</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B11" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>19</v>
+        <v>253</v>
       </c>
       <c r="E11" s="3">
-        <v>4810</v>
+        <v>3029</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B12" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>20</v>
+        <v>254</v>
       </c>
       <c r="E12" s="3">
-        <v>4810</v>
+        <v>3032</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B13" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>255</v>
       </c>
       <c r="E13" s="3">
-        <v>4810</v>
+        <v>3032</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B14" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>256</v>
       </c>
       <c r="E14" s="3">
-        <v>4811</v>
+        <v>3033</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B15" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="E15" s="3">
-        <v>4811</v>
+        <v>3034</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B16" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>24</v>
+        <v>258</v>
       </c>
       <c r="E16" s="3">
-        <v>4811</v>
+        <v>3039</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B17" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>25</v>
+        <v>259</v>
       </c>
       <c r="E17" s="3">
-        <v>4811</v>
+        <v>3040</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B18" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>26</v>
+        <v>260</v>
       </c>
       <c r="E18" s="3">
-        <v>4811</v>
+        <v>3040</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B19" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="E19" s="3">
-        <v>4811</v>
+        <v>3040</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B20" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>27</v>
+        <v>262</v>
       </c>
       <c r="E20" s="3">
-        <v>4812</v>
+        <v>3041</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B21" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>28</v>
+        <v>263</v>
       </c>
       <c r="E21" s="3">
-        <v>4812</v>
+        <v>3041</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B22" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="E22" s="3">
-        <v>4812</v>
+        <v>3041</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B23" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>30</v>
+        <v>265</v>
       </c>
       <c r="E23" s="3">
-        <v>4812</v>
+        <v>3042</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B24" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="E24" s="3">
-        <v>4814</v>
+        <v>3046</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B25" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>32</v>
+        <v>266</v>
       </c>
       <c r="E25" s="3">
-        <v>4814</v>
+        <v>3046</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B26" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="E26" s="3">
-        <v>4814</v>
+        <v>3059</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B27" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>34</v>
+        <v>268</v>
       </c>
       <c r="E27" s="3">
-        <v>4814</v>
+        <v>3060</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B28" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="E28" s="3">
-        <v>4814</v>
+        <v>3076</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B29" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>36</v>
+        <v>269</v>
       </c>
       <c r="E29" s="3">
-        <v>4814</v>
+        <v>3079</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B30" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>37</v>
+        <v>270</v>
       </c>
       <c r="E30" s="3">
-        <v>4814</v>
+        <v>3079</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B31" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>38</v>
+        <v>271</v>
       </c>
       <c r="E31" s="3">
-        <v>4814</v>
+        <v>3082</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B32" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>39</v>
+        <v>272</v>
       </c>
       <c r="E32" s="3">
-        <v>4815</v>
+        <v>3095</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B33" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>40</v>
+        <v>273</v>
       </c>
       <c r="E33" s="3">
-        <v>4815</v>
+        <v>3133</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B34" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>41</v>
+        <v>274</v>
       </c>
       <c r="E34" s="3">
-        <v>4815</v>
+        <v>3139</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B35" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>42</v>
+        <v>275</v>
       </c>
       <c r="E35" s="3">
-        <v>4816</v>
+        <v>3144</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B36" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>43</v>
+        <v>276</v>
       </c>
       <c r="E36" s="3">
-        <v>4816</v>
+        <v>3156</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B37" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>44</v>
+        <v>277</v>
       </c>
       <c r="E37" s="3">
-        <v>4817</v>
+        <v>3156</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B38" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>45</v>
+        <v>278</v>
       </c>
       <c r="E38" s="3">
-        <v>4817</v>
+        <v>3161</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B39" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>46</v>
+        <v>279</v>
       </c>
       <c r="E39" s="3">
-        <v>4817</v>
+        <v>3166</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B40" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>47</v>
+        <v>280</v>
       </c>
       <c r="E40" s="3">
-        <v>4817</v>
+        <v>3167</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B41" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>48</v>
+        <v>281</v>
       </c>
       <c r="E41" s="3">
-        <v>4818</v>
+        <v>3174</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B42" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="E42" s="3">
-        <v>4818</v>
+        <v>3175</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B43" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>50</v>
+        <v>283</v>
       </c>
       <c r="E43" s="3">
-        <v>4818</v>
+        <v>3181</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B44" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>51</v>
+        <v>284</v>
       </c>
       <c r="E44" s="3">
-        <v>4818</v>
+        <v>3184</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B45" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>52</v>
+        <v>285</v>
       </c>
       <c r="E45" s="3">
-        <v>4818</v>
+        <v>3185</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B46" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="E46" s="3">
-        <v>4818</v>
+        <v>3207</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B47" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>54</v>
+        <v>287</v>
       </c>
       <c r="E47" s="3">
-        <v>4818</v>
+        <v>3335</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B48" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>55</v>
+        <v>288</v>
       </c>
       <c r="E48" s="3">
-        <v>4818</v>
+        <v>3340</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B49" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>56</v>
+        <v>289</v>
       </c>
       <c r="E49" s="3">
-        <v>4818</v>
+        <v>3757</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B50" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>57</v>
+        <v>290</v>
       </c>
       <c r="E50" s="3">
-        <v>4818</v>
+        <v>3758</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B51" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="E51" s="3">
-        <v>4825</v>
+        <v>3791</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B52" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E52" s="3">
-        <v>4825</v>
+        <v>3792</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B53" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E53" s="3">
-        <v>4825</v>
+        <v>3802</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B54" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="E54" s="3">
-        <v>4825</v>
+        <v>3803</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B55" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="E55" s="3">
-        <v>4825</v>
+        <v>3809</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B56" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E56" s="3">
-        <v>4825</v>
+        <v>3809</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B57" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E57" s="3">
-        <v>4825</v>
+        <v>3810</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B58" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E58" s="3">
-        <v>4825</v>
+        <v>3912</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B59" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="E59" s="3">
-        <v>4825</v>
+        <v>3912</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="9">
-        <v>46265</v>
+        <v>46314</v>
       </c>
       <c r="B60" s="9">
-        <v>46298</v>
+        <v>46326</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E60" s="3">
-        <v>4825</v>
+        <v>3936</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
-[...1783 lines deleted...]
-      <c r="B151" s="2" t="s">
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BF830A6-7405-4775-B899-EBBA21AC08C1}">
+  <dimension ref="A1:H52"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="13.59765625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="14.5" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.69921875" style="3"/>
+    <col min="4" max="4" width="22.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="3" customWidth="1"/>
+    <col min="7" max="7" width="51.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="40.69921875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.69921875" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="A1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="A3" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C151" s="2" t="s">
+      <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E151" s="2" t="s">
+      <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F151" s="2" t="s">
+      <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="G151" s="2"/>
-      <c r="H151" s="2" t="s">
+      <c r="G3" s="2"/>
+      <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:8">
-[...409 lines deleted...]
-      <c r="D173" s="3" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B5" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="E173" s="3">
-[...16 lines deleted...]
-      <c r="D174" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="E174" s="3">
-[...16 lines deleted...]
-      <c r="D175" s="3" t="s">
+      <c r="E5" s="3">
+        <v>5008</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B6" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D6" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="E175" s="3">
-[...2262 lines deleted...]
-      <c r="F288" s="3" t="s">
+      <c r="E6" s="3">
+        <v>5017</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B7" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E7" s="3">
+        <v>5019</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B8" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="E8" s="3">
+        <v>5019</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B9" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E9" s="3">
+        <v>5019</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B10" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="3">
+        <v>5023</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B11" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="E11" s="3">
+        <v>5023</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B12" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E12" s="3">
+        <v>5024</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B13" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E13" s="3">
+        <v>5035</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B14" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E14" s="3">
+        <v>5035</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B15" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E15" s="3">
+        <v>5042</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="E16" s="3">
+        <v>5043</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E17" s="3">
+        <v>5049</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B18" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E18" s="3">
+        <v>5064</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B19" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E19" s="3">
+        <v>5065</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B20" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E20" s="3">
+        <v>5066</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B21" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="E21" s="3">
+        <v>5066</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B22" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E22" s="3">
+        <v>5067</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B23" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E23" s="3">
+        <v>5070</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B24" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E24" s="3">
+        <v>5070</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B25" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="E25" s="3">
+        <v>5070</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B26" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E26" s="3">
+        <v>5072</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B27" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E27" s="3">
+        <v>5073</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B28" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="E28" s="3">
+        <v>5074</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B29" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E29" s="3">
+        <v>5081</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B30" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E30" s="3">
+        <v>5084</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B31" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E31" s="3">
+        <v>5087</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B32" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="E32" s="3">
+        <v>5091</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B33" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E33" s="3">
+        <v>5092</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B34" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="E34" s="3">
+        <v>5092</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B35" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="E35" s="3">
+        <v>5092</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B36" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E36" s="3">
+        <v>5093</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B37" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E37" s="3">
+        <v>5095</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B38" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E38" s="3">
+        <v>5108</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B39" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="E39" s="3">
+        <v>5108</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B40" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E40" s="3">
+        <v>5108</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B41" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E41" s="3">
+        <v>5109</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B42" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E42" s="3">
+        <v>5109</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B43" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E43" s="3">
+        <v>5114</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B44" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E44" s="3">
+        <v>5125</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B45" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E45" s="3">
+        <v>5172</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B46" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="E46" s="3">
+        <v>5172</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B47" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="E47" s="3">
+        <v>5172</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B48" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E48" s="3">
+        <v>5244</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B49" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E49" s="3">
+        <v>5352</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B50" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E50" s="3">
+        <v>5554</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B51" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E51" s="3">
+        <v>5556</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="9">
+        <v>46314</v>
+      </c>
+      <c r="B52" s="9">
+        <v>46326</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E52" s="3">
+        <v>5556</v>
+      </c>
+      <c r="F52" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88d081fd-2b43-4c7a-9c50-4055d53380cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="93b6a440-8049-4547-8a37-cd008894f1f0" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005322760BE5AC564A96E244CF48493FD8" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2507def799bd50dd9e57289f59ce35af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="88d081fd-2b43-4c7a-9c50-4055d53380cd" xmlns:ns3="93b6a440-8049-4547-8a37-cd008894f1f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd34976e1fab733e366b467f63c87855" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <xsd:import namespace="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -11240,137 +9546,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C5158D-374B-44EF-A233-30E1816977C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
+    <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B23BA416-39E7-4C62-883B-C9EF87AFF888}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4420FEB2-2838-4FCB-9383-FB2AA8103786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="88d081fd-2b43-4c7a-9c50-4055d53380cd"/>
     <ds:schemaRef ds:uri="93b6a440-8049-4547-8a37-cd008894f1f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{569bf530-58b8-4370-8461-6f94622221da}" enabled="0" method="" siteId="{569bf530-58b8-4370-8461-6f94622221da}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>NSW</vt:lpstr>
       <vt:lpstr>QLD</vt:lpstr>
+      <vt:lpstr>VIC</vt:lpstr>
+      <vt:lpstr>SA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Starkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>